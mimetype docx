--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:149.41634241245px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Michel Duclos </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Dr Michel J. DUCLOS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biologie des Oiseau et Aviculture, UMR 0083</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE – Université de Tours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Overall presentation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel DUCLOS is research director (1st class) at </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE (previously INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> where he led the Avian Research Unit (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unité de Recherches Avicoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) from 2008 to 2016 (about 50 </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> holders). He is presently member of UMR BOA (Biologie des Oiseaux et Aviculture) in the scientifc group BOPP (Biologie de l'Oeuf et Physiologie de la Poule), dedicated to the study of Egg biology and laying Hen Physiology. His current projects concern Ca and P metabolism in the laying hen.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Graduate of the National Veterinary School of Lyon (2005), DVM (1990), PhD of the </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Paris-6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (1990, speciality “Animal Physiology”), holder of a habilitation to direct research (HDR) of the </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">University of Tours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (2001) Dr. Michel Duclos has written numerous articles on the physiology and genetics of poultry. He has also given numerous lectures in France and abroad on these subjects, and has led the scientific organization of international congresses in the field of poultry science (European Poultry Conference, 2010) and more specifically, the quality of poultry meat (Eggmeat 2015).  He was also chairman of the scientific committee of the 26th World’s Poultry Congress to be held in Paris, 2022, </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://wpcparis2022.com/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">He is presently Vice President of the French branch of the World Poultry Science Association. Member of the French Academy of Agriculture </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academie-agriculture.fr/academie/presentation/english-presentation</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,  he was deputy secretary of section 3 “Animal productions” until decemlber 2025.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent scientific output</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Duclos is author and co-author of numerous publications in international Scientific Journals and invited speaker or chairman of sessions in symposia or international congresses in the field of poultry science.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://orcid.org/0000-0002-9305-3982</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (127)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of low-purine diet supplemented with Sida acuta Burm. f. on growth performance, purine deposition, and biomolecules in slow-growing chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orapin Jantasaeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanjana Thumanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supattra Okrathok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sutisa Khempaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 38 (8), pp.1756-1772. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5713/ab.24.0798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiated short- and long-term impacts of a starter stimbiotic supplementation on gut health in broilers fed wheat and rye-based diets at homeostasis and under Eimeria tenella challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jonchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise I Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zemb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahid Khaksar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Cornaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22, pp.127-138. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aninu.2025.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05212934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of phytase and limestone particle size on mineral digestibility, performance, eggshell quality, and bone mineralization in laying hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Hervo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P Létourneau-Montminy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Même</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 102 (5), pp.102613. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psj.2023.102613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;viande…cellulaire&amp;quot; : Est-ce possible ? Est-ce bon ? Est-ce acceptable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Morio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Allo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viandes et Produits Carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possible roles of parathyroid hormone, 1.25(OH)2D3, and fibroblast growth factor 23 on genes controlling calcium metabolism across different tissues of the laying hen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Ezagal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Même</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domestic Animal Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 72, pp.106407. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.domaniend.2019.106407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of dietary electrolyte balance and calcium supply on mineral and acid−base status of piglets fed a diversified diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bournazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peyronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutritional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jns.2020.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased expression of fibroblast growth factor 23 is the signature of a deteriorated Ca/P balance in ageing laying hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Même</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piketty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Prié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-78106-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early-life conditioning strategies to reduce dietary phosphorus in broilers: underlying mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. P. Létourneau-Montminy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lardic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutritional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jns.2020.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digestion dynamics in broilers fed rapeseed meal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Recoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lessire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Combes-Soia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-38725-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative analysis of transcriptomic data related to the liver of laying hens: from physiological basics to newly identified functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (1), </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-019-6185-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candidate genes of the transcellular and paracellular calcium absorption pathways in the small intestine of laying hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Juanchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 98 (11), pp.6005-6018. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3382/ps/pez407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional profiling and pathway analysis reveal differences in pituitary gland function, morphology, and vascularization in chickens genetically selected for high or low body weight.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura E Ellestad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larry A Cogburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel E Aggrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20, pp.316. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-019-5670-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-tissue transcriptomic study reveals the main role of liver in the chicken adaptive response to a switch in dietary energy source through the transcriptional regulation of lipogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meziane Aite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (1), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-018-4520-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité et résilience dans les filières avicoles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Malher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Magdelaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 68, pp.107-127. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/PYH2MJ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of dietary calcium and phosphorus deficiency and subsequent recovery on broiler chicken growth performance and bone characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pagé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (8), pp.1555-1563. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731117003093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional genomics of the digestive tract in broilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Juanchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (1), </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-018-5344-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytase supplementation in diets rich in fiber from rapeseed enhances phosphorus and calcium digestibility but not retention in broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bournazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lessire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Meme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Peyronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (5), pp.1627 - 1640. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3382/ps/pex446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional analysis of abdominal fat in chickens divergently selected on bodyweight at two ages reveals novel mechanisms controlling adiposity: validating visceral adipose tissue as a dynamic endocrine and metabolic organ.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher W. Resnyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaofei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom E. Porter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (1), </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-017-4035-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beta-carotene preferentially regulates chicken myoblast proliferation withdrawal and differentiation commitment via BCO1 activity and retinoic acid production.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sultan Al Ahmadieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Voldoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Cell Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 358 (2), pp.140-146. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yexcr.2017.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of rapeseed meal fiber content on phosphorus and calcium digestibility in growing pigs fed diets without or with microbial phytase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bournazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lessire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Meme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (1), pp.34-42. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731117001343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the in vivo digestion of plant proteins in broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Recoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Sabboh-Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lessire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Harichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3382/ps/pew444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal manipulation of the chicken embryo triggers differential gene expression in response to a later heat challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (1), 15 p. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-016-2661-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive response of broilers to dietary phosphorus and calcium restrictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavière X. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Létourneau-Montminy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Meme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 95 (12), pp.2849-2860. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3382/ps/pew172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomes of whole blood and PBMC in chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Merlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Härtle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part D: Genomics and Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbd.2016.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ability of genetically lean or fat slow-growing chickens to synthesize and store lipids is not altered by the dietary energy source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (10), pp.1643-1652. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731115000683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic variations in incubation conditions induce adaptive responses to later heat exposure in chickens: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Bedrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (1), pp.76-85. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731114001931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined QTL and selective sweep mappings with coding SNP annotation and cis-eQTL analysis revealed PARK2 and JAG2 as new candidate genes for adiposity regulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Parks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.517-529. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/g3.115.016865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenesis and biological characterization of a new glucose transporter in the chicken (Gallus gallus), GLUT12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (10), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0139517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">y RNA-Seq Analysis of Abdominal Fat in Genetically Fat and Lean Chickens Highlights a Divergence in Expression of Genes Controlling Adiposity, Hemostasis, and Lipid Metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher W. Resnyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuming Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongzhan Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy H. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (10), </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0139549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertinent plasma indicators of the ability of chickens to synthesize and store lipids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lalande-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illa Tea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 93 (1), pp.107-116. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2014-8482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal manipulation during embryogenesis has long-term effects on muscle and liver metabolism in fast-growing chickens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (9), 13 p. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0105339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of a Cis eQTL Controlling BMCO1 Gene Expression Leads to the Identification of a QTG for Chicken Breast Meat Color</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javad Nadaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Graulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (7), non paginé. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0014825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrigenetics of carotenoid metabolism in the chicken: a polymorphism at the β, β-carotene 15,15’-mono-oxygenase 1 (BCMO1) locus affects the response to dietary β-carotene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maamer Jlali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Graulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chauveau-Duriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 111 (12), pp.2079-2088. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007114514000312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The loss of adipokine genes in the chicken genome and implications for insulin metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasa Dakovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Terezol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Elis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31 (10), pp.2637-2646. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msu208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary energy sources affect the partition of body lipids and the hierarchy of energy metabolic pathways in growing pigs differing in feed efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 92 (11), pp.4865-4877. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2014-7995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional analysis of abdominal fat in genetically fat and lean chickens reveals adipokines, lipogenic genes and a link between hemostasis and leanness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher W. Resnyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaofei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom E. Porter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (august), Non paginé. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-14-557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide interval mapping using SNPs identifies new QTL for growth, body composition and several physiological variables in an F-2 intercross between fat and lean chicken lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Bacciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Filangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45, online (september), Non paginé. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9686-45-36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal manipulation of the embryo modifies the physiology and body composition of broiler chickens reared in floor pens without affecting breast meat processing quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Bedrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91 (8), pp.3674-3685. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2013-6445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mutation in the promoter of the chicken β,β-carotene 15,15′-monooxygenase 1 gene alters xanthophyll metabolism through a selective effect on its mRNA abundance in the breast muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maamer Jlali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Graulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chauveau-Duriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chabault-Dhuit Chabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 90 (12), pp.4280-4288. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2012-5240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insulin immuno-neutralization in fed chickens: effects on liver and mucle transcriptome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragan Milenkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44 (5), pp.283-292. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/physiolgenomics.00057.2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acclimatation embryonnaire : une technique innovante pour limiter les mortalités liées au stress thermique chez le poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Bedrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (2), pp.191-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of the expression of the avian uncoupling protein3 by isoproterenol and fatty acids in chick myoblasts : possible involvement of AMPK and PPARα?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 301, pp.R201-R208. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpregu.00087.2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of differentially expressed genes in chickens differing in muscle glycogen content and meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vonick Sibut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Marthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12, online (february), Non paginé. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-12-112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping QTL for growth and shank traits in chickens divergently selected for high or low body weight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.A. Ankra-Badu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 41 (4), pp.400-405. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2052.2009.02017.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional profiling of hypothalamus during development of adiposity in genetically selected fat and lean chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Byerly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. Cogburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (2), pp.157-167. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/physiolgenomics.00029.2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping main, epistatic and sex-specific QTL for body composition in a chicken populaton divergently selected for low or high growth rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgina A Ankra-Badu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Shriner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11, online (february), Non paginé. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-11-107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de la viande de volailles : Apport de la génomique pour l'identification des gènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javad Nadaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vonick Sibut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27 (3), pp.81-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of BDNF, T3, and corticosterone on expression of the hypothalamic obesity gene network in vivo and in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mardi S. Byerly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larry A. Cogburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 296 (4), pp.R1180-R1189. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpregu.90813.2008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL for several metabolic traits map to loci controlling growth and body composition in an F2 intercross between high- and low-growth chicken lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javad Nadaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 38 (3), pp.241-249. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/physiolgenomics.90384.2008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of fatty acid oxidation in chicken (Gallus gallus): Interactions between genotype and diet composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Swennen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Buyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part B: Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 153 (2), pp.171-177. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbpb.2009.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome profiling of the feeding-to-fasting transition in chicken liver.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moreews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (611), pp.611. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-9-611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of heat conditioning at d 16 to 18 of incubation or during early broiler rearing on embryo physiology, post-hatch growth performance and heat tolerance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kokou Tona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Onagbesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bruggeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archiv für Geflügelkunde. Sonderheft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 72 (2), pp.75-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insulin immuno-neutralization in chicken: effects on insulin signaling and gene expression in liver and muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Derouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Rideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 197 (3), pp.531-542. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1677/JOE-08-0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of the ERK1/2 MAPK pathway in insulin-induced S6K1 activation in avian cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Audoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domestic Animal Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 34 (1), pp.63-73. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.domaniend.2006.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adenosine monophosphate-activated protein kinase involved in variations of muscle glycogen and breast meat quality between lean and fat chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vonick Sibut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 86 (11), pp.2888-2896. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2008-1062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches combinées de génomique positionnelle et expressionnelle pour l'étude des gènes contrôlant la qualité de la viande chez les volailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javad Nadaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vonick Sibut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (2), pp.159-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do age and feeding levels have comparable effects on fat deposition in breast muscle of mule ducks ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1, pp.113-123. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731107658029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional genomics of the chicken - a model organism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. Cogburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.E. Porter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.C. Burgess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 86, pp.2059-2094. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ps/86.10.2059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chicken liver and muscle carnitine palmitoyltransferase 1 : nutritional regulation of messengers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Médale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part B: Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 147, pp.278-287. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbpb.2007.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of QTL controlling meat quality traits in an F2 cross between two chicken lines selected for either low or high growth rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javad Nadaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (155), 8 p. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-8-155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of thermal manipulation during early and late embryogenesis on thermotolerance and breast muscle characteristics in broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.E. Requena Rodon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 86, pp.795-800</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequence of muscle hypertrophy on characteristics of Pectoralis major muscle and breast meat quality of broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Debut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 85, pp.2005-2011. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2006-398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general approach combining QTL research and gene expression profiling to identify genes controlling chicken meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Nadaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vonick Sibut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 27 (2), pp.143-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle growth and meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Poultry Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16, pp.107-112. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/japr/16.1.107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general approach combining QTL research and gene expression profiling to identify genes controlling chicken meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javad Nadaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vonick Sibut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 27 (2), pp.143-152. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/sda.27.143-152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does overfeeding enhance genotype effects on liver ability for lipogenesis and lipid secretion in ducks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 145, pp.390-396. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbpa.2006.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does overfeeding enhance genotype effects on energy metabolism and lipid deposition in breast muscle of ducks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 145, pp.413-418. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbpa.2006.07.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of genotype and overfeeding on fat level and composition of adipose and muscle tissues in ducks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 55 (3), pp.231-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00890056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of intramuscular fat levels on sensory characteristics of duck breast meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Meteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve H. Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 85, pp.914-922. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ps/85.5.914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent results on the genetic variation of chicken technological meat quality.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nadaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Debut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World's Poultry Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, suppl., ., pp.247-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broiler breeder paradox : a project report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Decuypere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Hocking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kokou Tona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Onagbesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bruggeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World's Poultry Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 62, pp.443-453. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1079/WPS2005107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of genotype and overfeeding on fat level and composition of adipose and muscle tissues in ducks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 55, pp.231-244. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/animres:2006011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypertrophie des fibres musculaires. Conséquence pour la qualité technologique du filet de poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Debut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Haj Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25 (3), pp.95-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canards de Barbarie, mulard et hinny : quelles sont les particularités sensorielles de leur foie gras?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Meteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve H. Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25 (1), pp.13-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in chicken breast meat quality : implications of struggle and muscle glycogen content at death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Debut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 46 (5), pp.572-579. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00071660500303099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of genotype and overfeeding on lipid deposition in myofibres and intramuscular adipocytes of breast and thigh muscles of ducks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schiavone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D. Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 45, pp.87-99. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rnd:2005006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insulin-like growth factor-I (IGF-1) MRNA levels and chicken muscle growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 56, pp.25-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further processing characteristics of breast and leg meat from fast-, medium- and slow-growing commercial chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Picgirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 54 (2), pp.123-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00890028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further processing characteristics of breast and leg meat from fast-, medium- and slow-growing commercial chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Picgirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 54, pp.123-134. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/animres:2005008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of genotype and overfeeding on lipid deposition in myofibres and intramuscular adipocytes of breast and thigh muscles of ducks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Schiavone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 45 (1), pp.87-99. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rnd:2005006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00900546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional genomics in chickens: development of integrated-systems microarrays for transcriptional profiling and discovery of regulatory pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. Cogburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rejto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.E. Aggrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative and Functional Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5, pp.253-261. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cfg.402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient supply enhances both IGF-I and MSTN mRNA levels in chicken skeletal muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Guernec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domestic Animal Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 26 (2), pp.143-154. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.domaniend.2003.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04532009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient supply enhances both IGF-1 and MSTN mRNA levels in chicken skeletal muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guernec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domestic Animal Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 26, pp.143-154. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.domaniend.2003.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition of autocrine secretion of myostatin enhances terminal differentiation in human rhabdomyosarcoma cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Vernus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ritvos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncogene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 22, pp.8221-8232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle development, insulin-like growth factor-I and myostatin mRNA levels in chickens selected for increased breast muscle yield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guernec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Wacrenier-Cere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Growth Hormone and IGF Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 13, pp.8-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle development, insulin-like growth factor-I and myostatin mRNA levels in chickens selected for increased breast muscle yield.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guernec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaële Wacrenier-Ceré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Growth Hormone and IGF Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 13, pp.8-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of broilers selcted on carcass quality to dietary protein supply: live performance, muscle development and circulating insulin-like growth factors (IGF-I and II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A.E. Pym</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 82, pp.1011-1016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie et ontogenèse des fibres musculaires chez les oiseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16 (2), pp.137-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalité de la croissance musculaire chez le poulet en relation avec le génotype.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guernec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.129-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité technologique de la viande de poulet en relation avec le mode de production.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Quentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.115-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle fibre ontogenesis in farm animal species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 42, pp.415-431</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle fibre ontogenesis in farm animal species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 42 (5), pp.415-431. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rnd:2002035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00900337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of nutritional state and genotype on IGF-I and myostatin mRNA levels in chicken muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guernec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 42 (5), pp.S25-S26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insulin-like growth factor-I (IGF-I) and sexual dimorphism of growth in chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Molette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rémignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 42 (5), pp.S55-S56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insulin-like growth factors and body growth in chickens divergently selected for high or low growth rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beccavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. Cogburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 168, pp.297-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual dimorphism for growth in Muscovy ducks and changes in insulin-like growth factor I (IGF-I), growth hormone (GH) and triiodothyronine (T3) plasma levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guémené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 41 (2), pp.173-179. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rnd:2001120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00900344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual dimorphism for growth in muscovy ducks and changes in insulin-like growth factor I (IGF-I), growth hormone (GH) and triiodothyronine (T3) plasma levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Guemene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 41, pp.173-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in insulin-like growth factor-I binding in plasma and the ovary of the domestic hen during the ovulation cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 41 (sp.), pp.S61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement musculaire et qualité des viandes de volailles, lapins et porcs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, HS, pp.9-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic models for the study of insulin-like growth factors (IGF) and muscle development in birds compared to mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beccavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domestic Animal Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 17, pp.231-243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulating insulin-like growth factors (IGF-I and -II) and IGF binding proteins in divergently selected fat or lean chickens: effect of prolonged fasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beccavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Growth Hormone and IGF Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 9, pp.187-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulating insulin-like growth factors (IGF-I and -II) and binding proteins in selected lines of chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beccavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 39 (1), pp.94-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00900271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insulin-like growth factor-I (IGF-I) effect on chicken hepatoma cells (LMH) is inhibited by endogenous IGF-binding proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Upton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Growth Regulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 8, pp.97-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle insulin-like growth factor-I (IGF-I) receptors in chickens with high or low body weight: effects of age and muscle fibre type</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Growth Hormone and IGF Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 8, pp.243-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insulin-like growth factor-1 binding in the ovary of the domestic hen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Williams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 57 (4), pp.P038</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insulin-like growth factors I (IGF-I) receptors in skeletal muscle from chickens divergently selected for high or low growth rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 57 (4), pp.P042</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement musculaire des poulets issus de lignées à croissance rapide ou lente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rémignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 9 (3), pp.224-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of insulin-like growth factors (IGF) and their receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Butterwith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 57 (4), pp.P037</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divergent selection for high or low growth rate modifies the response of muscle cells to serum or insulin-like growth factor-I in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rémignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.H. Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goddard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Growth Regulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 6, pp.176-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of chicken muscle growth by insulin-like growth factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 57 (4), pp.S16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of chick muscle satellite cells by fibroblast growth factors : interaction with insulin-like growth factor-I and heparin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Wilkie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. O'Neill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Butterwith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goddard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Growth Regulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 5, pp.18-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher stimulation of DNA synthesis by IGF-1 in muscle cells from chickens selected for growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry and Avian Biology Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 6 (4), pp.269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02709703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of TGFalpha and IGF-I in granulosa cells during avian follicular maturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.M. Onagbesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Peddie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Woolveridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry and Avian Biology Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 6 (4), pp.292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preferential binding of insulin-like growth factors to a binding protein rather than to receptors on chicken hepatoma cell (LMH) membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Growth Regulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 4, pp.155-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02705607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of muscle satellite cells isolated from chickens of 2 lines divergently</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fh Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 34 (6), pp.635-636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00899719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGF binding to chicken hepatoma cells (LMH) is to membrane IGFPB rather than IGF receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Growth Regulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 4, pp.97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02714137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of muscle satellite cells isolated from chickens of two lines divergently selected for fast or slow growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.H. Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 34 (6), pp.635</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher stimulation of DNA synthesis by IGF-1 in muscle cells from chickens selected for growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Growth Regulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 4, pp.67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02705340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insulin-like growth factor-I-stimulated glucose transport in myotubes derived from chicken muscle satellite cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Marchand-Brustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Tanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goddard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 137, pp.465-472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02705721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of amino acid transport and protein metabolism in myotubes derived from chicken muscle satellite cells by insulin-like growth factor-I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goddard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cellular Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 157, pp.650-657</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulation of DNA synthesis in chicken muscle cells by insulin and insulin like growth factors (IGF's) : evidence for the exclusive mediation by the type I receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Wilkie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goddard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 128, pp.35-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological activity of insulin-like growth factor-I purified from chicken serum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.G. Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goddard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domestic Animal Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 7 (3), pp.383-393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insulin-like growth factor receptors in chicken liver membranes : binding properties, specificity, developmental pattern and evidence for a single receptor type</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goddard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 125, pp.199-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of insulin-like growth factor 1 and insulin effects on prolactin-induced lactogenesis in the rabbit mammary gland in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Houdebine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Djiane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 65 (1-2), pp.129-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02723419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of growth hormone response to the administration of growth hormone-releasing hormone (GRF) in the lamb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Deletang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Dulor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 27 (2B), pp.491-500</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02726925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of growth hormone response to the administration of growth hormone-releasing hormone (GRF) in the lamb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Barenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Deletang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Dulor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 27 (2B), pp.491-500</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00898657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secretory profiles and production rate of growth hormone in ruminant lambs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. P. Laurentie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. L. Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 27 (2B), pp.525-532</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00898663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (189)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of bone architecture and the organic matrix-mineral interface at micro and nanoscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Cappelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tattiana Enrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Macías Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Álvarez Lloret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Rodríguez Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Geochemistry, Geochemical Society, Aug 2025, Prague (Czech Republic), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des activités de recherches de l'équipe &amp;quot;Biologie de l'Oeuf et Physiologie de la Poule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Dombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Duittoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Portes Ouvertes: 60 ans de recherches à Nouzilly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Nouzilly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05084258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding eggshell formation to maintain its quality in laying hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Rodriguez-Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life sciences today for tomorrow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iasi university life of sciences, Oct 2024, Iasi, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of transcriptional profiles of chicken jejunum and derived organoids collected early post-hatch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jonchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Pézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Wiedemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Cornaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI. European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling age-related decline in laying hen bone and eggshell quality: a study from macro to nanoscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Cappelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tattiana Enrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Álvarez Lloret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Rodríguez Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Macías Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIX Scientific Symposium on Poultry 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Spanish branch of WPSA, Sep 2024, Granada (Spain), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de stratégies alimentaires visant à réduire la teneur en purine des viandes de poulets à croissance lente de Korat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orapin Jantasaeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sutisa Khempaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quinzièmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras, Tours, 20 et 21 mars 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Tours, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skeletal disorder in laying hens: a study at macro and microscale of hen bone structure and composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Cappelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Rodríguez Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Álvarez Lloret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tattiana Enrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Mineralogical Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Mineralogical Union, Aug 2024, Dublin (Ireland), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can French poultry production under official signs of quality and origin serve as model for Thai local chickens?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on History and Culture of Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRSPG Suranaree University of Technology, Dec 2024, Klong Phai, Nakhon Ratchasima Province, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OCalM : Un modèle pour étudier l’effet de stratégies alimentaires sur les flux de minéraux chez la poule pondeuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Pampouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Tours, France. pp.291-295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse comparative des profils transcriptionnels du jéjunum de poulet et d'organoïdes dérivés collectés durant les premiers jours de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jonchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Pézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Wiedemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Cornaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "organoïdes et recherche agronomique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal study of chicken microbiomes from egg to meat : impact of farming practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Briandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food System Microbiomes 2024 International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MicrobiomeSupport Association, May 2024, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OCalM: A new dynamic model to simulate the fate of calcium and phosphorus in laying hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Pampouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of genes involved in calcium and phosphorus homeostasis in hen's kidney: effects of sexual maturity and PO stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baraa Ezzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Palussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Valence (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altered bone health in laying hens is associated with FGF23 overexpression in the medullary bone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Symposium on Biomineralization (BIOMIN XVII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Monnet, Aug 2023, Saint - Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1H-NMR metabolomics modification induced by low purine diet in combination with Sida acuta Burm.f in slow growing chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Jantasaeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Khempaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Nadal-Desbarats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15émes journées scientifiques du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Reseau Francophone de Métabolomique et Fluxomique, May 2023, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coarse limestone particles limit the formation of Ca-phytate complexes in laying hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hervo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Létourneau Montminy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse du chantier Agroécologie (AE) & Marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bertagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Cadoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution du chantier « Agroécologie et Marché » des Groupes Filières d’INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France. 51 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Cultured Meat”: Is it possible? Is it good? Is it acceptable? EAAP webinar: What could be the future of “cultured meat”?,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé This, Vo Kientza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAAP webinar: What could be the future of “cultured meat”?,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Feb 2022, Webinaire, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts à court et à moyen terme d'une supplémentation précoce en xylanase-xos sur le métabolome et le microbiome caécal des poulets de chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jonchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise I. Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahid Khaksar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Cornaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14 ème Journées de la Recherche Avicole et Palmipèdes à Foie Gras (JRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the identification of the molecular pathways underlying the alteration of calcium metabolism in hens at the end of lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Même</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liesse Piketty Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Prié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. World's Poultry Congress - webminar on Egg Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WPSA, Nov 2021, On Line meeting, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of vitamin D status on chicken growth and breast meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitamine D and métabolisme phosphocalcique chez la poule pondeuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petit Déjeuner débat sur la Maîtrise de la qualité osseuse et de coquille, en poules pondeuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DSM, Jun 2022, Bruz (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difficultés et opportunités de la production de poulets de chair pour les circuits courts en région Centre Val de Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras (JRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI, INRAE, CTCPA, ANSES, WVPA, WPSA France, Mar 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214544v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe -t-il des marqueurs métaboliques de la qualité de la coquille chez la poule pondeuse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Pampouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Meme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Dusart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-expression of early myogenic factors at the onset of muscle defects in standard chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Thoby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé osseuse en fin de carrière des poules : un défi pour les nutritionnistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Maxime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras (JRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI, INRAE, CTCPA, ANSES, WVPA, WPSA France, Mar 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of vitamin D status on chicken growth and breast meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. World's Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03757996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiated short and medium term impacts of early xylanase-xos supplementation on caecal metabolome and microbiome moy in broiler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jonchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise I. Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahid Khaksar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Cornaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of vitamin D source on embryo and early chicken development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combined Workshop of WPSA “Fundamental Physiology and Perinatal Development in Poultry” and “Incubation and Fertility Research Group”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome de la complémentarité des fonctions entre le gésier et la jonction gastroduodénale chez le poulet de chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Juanchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome de la complémentarité des fonctions entre le gésier et la jonction gastro-duodénale chez le poulet de chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Juanchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le maintien d’une bonne qualité de coquille se fait au détriment de la qualité osseuse de la poule : la preuve en images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Dusart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérane Gigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global view of Ca absorption in laying hens: Complementarity between the transcellular and paracellular pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science Association Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From muscle to meat: physiological and metabolic basis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Advencia academy : "Nutritionist: a challenging job! Feeding an ecosystem to transform feedstuffs into animal proteins"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Animal Production (EAAP). ESP., May 2017, Barcelone, Spain. 37 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle générique et dynamique de la digestion et du transit chez le porc et le poulet en croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap J. van Milgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Recoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Atmosphase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet d’une restriction minérale précoce sur l’efficacité d’utilisation du phosphore chez le poulet en croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Létourneau-Montminy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greg Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahid Nasir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de gènes impliqués dans le contrôle des fonctions digestives chez le poulet de chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Juanchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. 1124 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des produits et des modes de production de volailles de chair. Quels enjeux pour la recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "Volailles d'hier et d'aujourd'hui"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Recherches Avicoles (0083)., Apr 2017, Tours, France. 25 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving meat quality inpoultry : How nutrition can help?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. ESPN DSM Satellite Symposium: “Emerging challenges in poultry nutrition: from breeders to broilers"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Salou, Spain. 31 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual model of digestion for pigs and poultry and its factors of variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap J. van Milgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Recoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Belfast, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the effects of dietary Ca and P deficiency (depletion) and of the following recovery (repletion) on broiler chicken growth performance and bone characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greg Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Létourneau-Montminy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Annual Meeting Poultry Science Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Nouvelle-Orléans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Quantitative Trait Loci (QTL) discovery to nutrigenetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. World's Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Sep 2016, Pekin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect in broilers of dietary fiber from rapeseed meal on phosphorus and calcium digestibility in diets supplemented with microbial phytase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bournazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lessire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Meme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Peyronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Annual Meeting Poultry Science Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Nouvelle-Orléans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-lasting effects of thermal manipulation during embryogenesis in broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Warsaw, Poland. pp.538</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrigenomics & nutrigenetics in poultry: definitions, examples and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSM Animal Nutrition &amp; Health at ESPN 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Prague, Czech Republic. 40 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomics and adaptation of chickens to suboptimal diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. European Symposium on Poultry Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Jun 2015, Tuusula, Finland. pp.90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-lasting effects of thermal manipulations during embryogenesis in broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beta-carotene act as a regulator of skeletal muscle cells through BCMO1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sultan Al Ahmadieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. European Symposium on the Quality of Poultry Meat - 16. European Symposium on the Quality of Eggs and Egg Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., May 2015, Nantes, France. 218 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of dietary phosphorus and calcium feeding strategies on intestinal gene expression of broilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Létourneau-Montminy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Symposium on Poultry Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in egg incubation temperature enable chicken acclimation through long-lasting changes in energy metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Smart Agriculture 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein digestion in broiler: what are the specificities induced by the protein source in the diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Recoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Sabboh-Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lessire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Harichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66th Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2015, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métabolites plasmatiques peuvent-ils être des marqueurs du dépôt de gras dans les tissus périphériques chez le poulet ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lalande-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illa Tea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Replacing soybean meal by alternative protein sources: Multicriteria assessment of medium or slow-growing chicken production system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lessire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Dusart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. European Symposium on the Quality of Poultry Meat - 16. European Symposium on the Quality of Eggs and Egg Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la source énergétique alimentaire sur les métabolites digestifs microbiens chez le poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illa Tea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'animal d'élevage, système physiologique et élément d'un système de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Workshop de la Maison Interdisciplinaire des Systèmes Complexes (MISC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Orleans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des protéines dans le tractus digestif de poulets de chair nourris avec quatre matières premières protéiques différentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Recoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Sabboh-Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lessire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Harichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and nutritional strategies to control glycogen metabolism and meat quality in chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lessire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bouvarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Stavanger, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein digestion along the gastrointestinal tract in broiler chickens fed different protein sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Sabboh-Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Recoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chauveau-Duriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lessire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Stavanger, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BCMO1 as a potential target to improve skeletal muscle growth and repair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sultan Al Ahmadieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Société Française de Myologie et Colloque Myogenèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Myologie (SFM). FRA., Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des recherches pour une aviculture durable : améliorer l'efficacité digestive par sélection génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance de l'Académie d'Agriculture de France "Quelle place en France pour une filière intensive de volailles de chair ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrigénétique et nutrigénomique : définitions et exemples chez les oiseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Epi-) Génétique, Nutrition, Environnement : Mode d'Emploi ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Rennes, France. 29 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métabolites microbiens dans le tractus digestif du poulet. Exemple chez des poulets de status métabolique différent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illa Tea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du réseau NEM (Nutrition et Ecosystème Microbien)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance, carcass traits and meat quality of genetically fat and lean broilers are unaffected by dietary energy source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Stavanger, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la génomique à l'étude de l'efficacité digestive chez le poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Son Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Colloque Agenae, Génétique et Génomique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilité à l’insuline des transporteurs de glucose GLUT1, -8 et -12 dans le muscle de l’oiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Colloque de Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Seillac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Genetics Mapping, Selective Sweeps, Genome Re-Requencing and Allele Specific Expression Reveals Several Serious Causative Genes for QTL Regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Djari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Plant &amp; Animal Genome XXII (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Beta-carotène supplementationn and polymorphism at the BCMO1 locus on growth, body composition, breast meat quality and polymorphism of broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maamer Jlali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Graulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Simoes Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. European Symposium on the Qaulity og Eggs and Egg Products. 21. European Symposium on the Quality of Poultry Meat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Sep 2013, Bergame, Italy. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de SNP pour la cartographie de QTL de croissance, composition de la carcasse et qualité de la viande dans un croisement F2 de lignées de poulet grasse et maigre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Bacciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Filangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First evidence of an insulin-sensitive glucose transporter in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th EAAP International Symposium on Energy and Protein Metabolism and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Sacramento, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal manipulations during embryogenesis induce long-lasting changes in the regulation of energy metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Combined Workshop on Fundamental Physiology and Perinatal development in Poultry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide interval mapping using SNP identifies new QTL for growth, body composition, meat quality and several physiological parameters in an F2 intercross between Fat and Lean chicken lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Bacciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Filangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI Plant &amp; Animal Genome (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embryo thermalmanipulation has long-lasting effects on energy metabolism in chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on energy and protein metabolism and nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Sacramento, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology dedicated to livestock traits: growth and meat products quality as an example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chatonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. European Symposium on the Quality of Eggs and Egg Products. 21. European Symposium on the Quality of Poultry Meat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università degli studi di Milano [Milano]. Milan, ITA., Sep 2013, Bergamo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of dietary 25-hydroxycholecalciferol on muscle tissue and primary cell culture properties in broiler chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. European Symposium on the Qaulity og Eggs and Egg Products. 21. European Symposium on the Quality of Poultry Meat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Bergamo, Italy. 124 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic approach using NMR to study the regulation of energy metabolism on chicken lines divergently selected for low or high abdominal fat deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illa Tea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées du Réseau Français de Métabolomique et Fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive response of chickens to hot environments induced by changing incubation temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Bedrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th World Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Salvador de Bahia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la supplémentation en béta-carotène et du polymorphisme au locus BCMO1 sur les performances, la qualité de la viande et le métabolisme du poulet de chair.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maamer Jlali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Graulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chauveau-Duriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Symposium de la Recherche en Sciences Avicoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Hadj Lakhdar de Batna. DZA., Oct 2012, Batna, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle satellite cells : key players in chicken muscle development post‐hatch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Methionine Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Advancia., Aug 2012, Bahia, Brazil. 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atol : une ontologie dédiée aux traits des animaux d'élevage, un exemple sur le thème de la croissance et de la qualité de la viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul J.-P. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chatonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Caen, France. pp.151-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du polymorphisme du gène BCMO1 et de l'apport en bétacarotène sur le métabolisme des caroténoïdes et la couleur du filet chez le poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maamer Jlali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Graulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chabault-Dhuit Chabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining functional and positional genomics for understanding nutrient-gene interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. European Symposium on Poultry Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Cesme-Izmir, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic control of BCMO-1 gene expression in chicken muscle cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Voldoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chabault-Dhuit Chabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Congress of Myology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors affecting poultry meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Poultry Meat Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acclimatation des volailles au chaud et au froid pendant l'incubation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Bedrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embryo heat acclimation and muscle metabolism in chicken.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Bedrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Affecting early life poultry development to improve domestic fowl livestock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Jérusalem, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional analysis of abdominal fat accretion in genetically fat and lean chickens: A new polygenic model of visceral obesity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larry Albert Cogburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Resnyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom E. Porter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam E. Aggrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Biology Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Washington D.C., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innover pour améliorer la durabilité des systèmes de productions avicoles. Programme de l'UMT BIRD 2006-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bouvarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verane Gigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining genetics and genomics for understanding and reducing the variability of poultry meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Symposium on the Quality of Poultry Meat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-analysis of the chicken transcriptome across metabolic tissues, divergent genotypes and juvenile ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. Cogburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.E. Porter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.E. Aggrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Affecting early life poultry development to improve domestic fowl livestock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Jérusalem, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro study of the BCMO-1 expression in muscle cells : a potential role for the regulation of myogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Voldoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chabault-Dhuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Poultry Conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Aug 2010, Tours, France. 967 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beta-adrenergic system regulates the expression of the avian uncoupling protein in vivo and in vitro in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Swennen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vonick Sibut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene assisted selection for meat color in the chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javad Nadaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. World Congress on genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BCMO-1 gene expression in chicken muscle cells in vitro is under genetic control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Voldoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chabault-Dhuit Chabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la croisée de la génomique positionnelle et fonctionnelle : application à l'identification d'une mutation chez le poulet et perspectives de recherches en qualité de la viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nadaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sibut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées "Sciences du Muscle et Technologies des Viandes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand (FR), France. pp.201-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the identification of mechanisms underlying the variations of chicken meat processing ability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verane Gigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth, muscle development and meat quality parameters of broiler chickens submitted to early or delayed feeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of AMPK, p38 MAPK and PPARalpha in the regulation of avian uncoupling protein expression: regulation by isoproterenol and fatty acids in chick myoblasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. EAAP International Symposium on Energy and Protein Metabolism and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Parme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la croisée de la génomique positionnelle et fonctionnelle : application à l'identification d'une mutation chez le poulet et perspectives de recherches en qualité de la viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nadaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vonick Sibut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-analysis of the chicken transcriptome across multiple tissues, genotypes and ages during juvenile development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cogburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Porter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aggrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How growth and body composition can affect the quality of poultry meat?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 Annual Meetings of the American Dairy Science Association (ADSA), Poultry Science Association (PSA), Asociación Mexicana de Producción Animal (AMPA), Canadian Society of Animal Science (CSAS), American Society of Animal Science (ASAS), and ASAS Western Section (WSASAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequence for growth, carotenoid metabolism and breast meat colour of a polymorphism in the beta, beta-carotene 15, 15'-monooxygenase (BCMO-1) chicken gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maamer Jlali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chabault-Dhuit Chabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Graulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving meat quality by regulating animal feeding and genetics : recent advances in poultry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vonick Sibut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maamer Jlali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérane Gigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Foodomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Cesena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation de l'expression de la protéine découplante avUCP par le système β-adrénergique dans le myoblaste de poussin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Congrès Meetochondrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of gene expression profiles between chicken differing for muscle glycogen content and meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vonick Sibut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. European Symposium on the Quality of Poultry Meat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Turku, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From QTL to genes controlling poultry meat quality traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nadaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. European Symposium on the Quality of Poultry Meat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Turku, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de gènes impliqués dans les variations de la qualité des viandes de volailles : étude du transcriptome musculaire chez le poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vonick Sibut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation du glycogène musculaire et relation avec la qualité de la viande de poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maamer Jlali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vonick Sibut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérane Gigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation du glycogène musculaire et relation avec la qualité de la viande de poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maamer Jlali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vonick Sibut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de gènes impliqués dans les variations de la qualité des viandes de volailles : étude du transcriptome musculaire chez le poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vonick Sibut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Gaudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées "Sciences du Muscle et Technologies des Viandes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils transcriptomiques de foies de poulet soumis au jeûne : utilisation d'une puce à ADN de 20000 oligonucléotides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primo-localisation de QTL pour la qualité de la viande dans un croisement entre deux lignées de poulet divergentes pour la croissance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nadaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acute &amp;quot;diabetes&amp;quot; in chicken : effects on insulin signaling and gene expression in liver and muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Derouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Rideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. World's Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and differentiation of the chicken Pectoralis major muscle : effect of genotype and early nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Haj Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Energy and protein metabolism and nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primo-localisation de QTLs pour la qualité de la viande dans un croisement entre deux lignées de poulet divergentes pour la croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javad Nadaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which perspectives for nutrigenomics in poultry production?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. European Symposium on Poultry Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent results on the genetic variation of chicken technological meat quality.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nadaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Plant &amp; Animal Genomes XV Conference, San Diego</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, California, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the muscle global gene expression profile in lean or fat chicken lines : contribution for the identification of genes controlling meat characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vonick Sibut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larry A. Cogburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. European Symposium on the Quality of Poultry Meat and</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du transcriptome musculaire dans des lignées de poulets maigres ou gras : apport pour l'identification des gènes contrôlant les caractéristiques de la viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vonick Sibut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larry A Cogburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La myogenèse chez le poulet : une approche protéomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Barboiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de l’approche eQTL (QTL d’expression) pour l’identification de gènes responsables de la variabilité de caractères quantitatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire AGENAE/GENANIMAL 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining gene expression profiling and QTL research for the identification of genes controlling chicken meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javad Nadaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. European Symposium on the Quality of Poultry Meat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and differentiation of the chicken Pectoralis major muscle : effect of genotype and early nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Haj Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Group Meeting : COST action 925</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Volos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des cellules satellites dans différentes espèces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Gabillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées de Restitution des Projets financés sur Crédits Incitatifs en 2004 et 2005 - Département de Physiologie Animale et Système d'Élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent results on the genetic variation of chicken technological meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javad Nadaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Debut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Verone, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches combinées de génomique positionnelle (recherche de QTL) et expressionnelle (étude du transcriptome) pour identifier des gènes controlant la qualité de la viande chez le poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javad Nadaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vonnick Sibut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First QTLs for breast meat technological parameters in high or low growth chicken lines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nadaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Brazil, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptonal analysis of the liver in juvenile broiler chickens divergently selected for high or low body weight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Trakooljul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaofei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Tempelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">95. Annual Meeting Poultry Science Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Edmonton, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'âge sur les dépots de lipides dans le filet de canard mulard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de gènes clés de la variabilité de la teneur en lipides intra-musculaires : Approche comparée multi espèces (bovin, canard, truite et porc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées de Restitution des Projets financés sur Crédits Incitatifs en 2004 et 2005 - Département de Physiologie Animale et Système d'Élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation of chicken technological meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javad Nadaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Debut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium 2006 Scientific Cooperation in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Tainan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular aspects of breast muscle development in chickens with high or low growth rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Molette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Guernec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rémignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Group meeting : COST action 925</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Volos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la teneur en lipides intramusculaires sur les caractéristiques sensorielles du filet et du magret de canard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Meteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve H. Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the muscle transcriptome in high and low growth chickens during the post-hatch period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel E. Aggrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom E. Porter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genomes XIV Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canards de Barbarie, mulard et hinny : quelles sont les particularités sensorielles de leur foie gras?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Meteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve H. Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées de la Recherche sur les Palmpipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation du métabolisme oxydatif mitochondrial chez le poulet : interaction entre génotype et composition du régime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Swennen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Decuypere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL analysis for meat quality traits and metabolic parameters in a F2 cross between low and high growth chicken lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javad Nadaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Conference Plant and Animal Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du rationnement et du gavage sur les dépôts de lipides dans le filet de canard mulard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Rideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUALVIVOL : Approche de génomique fonctionnelle et positionnelle pour l'identification des gènes responsables des variations de qualité technologique des viandes chez le poulet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vonick Sibut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nadaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire AGENAE 2006 Fertilité et résistance aux maladies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Poitiers, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of functional genomics to the identification of genes controlling growth, body composition and breast meat quality in chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom E. Porter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. European Poultry Genetics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological quality of broiler breast meat in relation to muscle hypertrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Debut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Haj Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Working group meeting COST ACTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du transcriptome musculaire du poulet en relation avec la performance de croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cogburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypertrophie des fibres musculaires: conséquences pour la qualité technologique du filet de poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Debut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Santé-Loutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Haj Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of thermal manipulations during embryogenesis on body temperature, breast yield and muscle metabolism in the growing chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Requena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Combined Workshop of Fundamental Physiology of the European Working Group of Physiology and Perinatal Development in Poultry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of quantitative trait loci for fatness and breast meat yield in a novel resource population of broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel E. Aggrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaofei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Conference Plant and Animal Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection for growth rate alters the expression of rapid myosin heavy chain isoforms in chicken breast muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Haj Hattab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Working group meeting COST ACTION 925</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection for growth rate alters the expression of rapid myosin heavy chain isoforms in chicken breast muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Haj Hattab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Working Group meeting:The importance of prenatal events for postnatal muscle growth in relation to the quality of muscle based foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression des isoformes rapides de chaines lourdes de myosine dans le muscle pectoralis major de poulet: effet de la sélection pour la croissance et de la nutrition précoce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Haj Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological quality of broiler breast meat in relation to muscle hypertrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Debut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Haj Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50. International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypertrophie musculaire: conséquence pour la qualité technologique du filet de poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Debut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Haj Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of the intra-ovarian IGF system by feed restriction in broiler breeder hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Williams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. World's Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional regulation of gene transcription in chicken liver: first observations from analysis with high-density liver-specific microarrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rejto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. World's Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional regulation of global gene transcription in chicken liver during fasting and refeeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rejto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genome XII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du génotype et du gavage sur les dépôts de liquide intramusculaires dans le filet de canard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schiavone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D. Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic hormonal variations in broiler breeder hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Onagbesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bruggeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Decuypere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. World's Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du génotype et du gavage sur les dépôts de lipides intramusculaires dans le filet de canard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schiavone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats du programme agenae concernant la génomique fonctionnelle de la poule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Metzinger-Le Meuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Retout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chicken muscle growth in relation with genotype implication for meat quality.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guernec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings, XVIth European Symposium on the Quality of Poultry Meat &amp; Xth European Symposium on the Quality of Eggs and Egg Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du transcriptome de poule (Gallus) ; profil d'expression des ARNm de différents tissus et analyse du métabolisme des lipides.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle E. Bourneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Génomique des animaux d'élevage, Seignosse-le-Penon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Seignosse-le-Peignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalité de la croissance musculaire chez le poulet en relation avec le génotype.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guernec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection on the technological quality of the meat in poultry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Montpellier, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité technologique de la viande de poulet en relation avec le mode de production.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Quentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées des Sciences du Muscle et Technologie de la Viande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalité de la croissance musculaire chez le poulet en relation avec le génotype.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guernec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées des Sciences du Muscle et Technologie de la Viande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface between genetics and physiology: current approaches and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Douaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils de la génomique et leurs applications en sélection avicole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Douaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation des niveaux en ARN messagers codant pour IGF-1 et myostatine chez le poulet : effets du genotype et de l'état nutritionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guernec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteur de croissance apparente à l'insuline de type I (IGF-I) et dimorphisme sexuel de la croissance chez le poulet et le canard de Barbarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Molette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rémignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement musculaire et qualité des viandes de volailles, lapins et porcs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées des Sciences du muscle et technologies de la viande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentrations circulantes en IGF et IGFBP dans des lignées de poulets sélectionnées pour une croissance rapide ou lente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beccavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteur de croissance apparentés à l'insuline (IGF) et développement musculaire chez le poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beccavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées de la recherche avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1997, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insulin-like growth factors I (IGF-I) receptors in skeletal muscle from chickens divergently selected for high or low growth rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of European Comparative Endocrinologists from molecular to integrative biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of chicken muscle growth by insulin-like growth factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of European Comparative Endocrinologists from molecular to integrative biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insulin-like growth factor-1 binding in the ovary of the domestic hen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Williams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of European Comparative Endocrinologists from molecular to integrative biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of insulin-like growth factors (IGF) and their receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Butterwith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of European Comparative Endocrinologists from molecular to integrative biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des récepteurs à l'Insulin-like Growth Factor(IGF-I) dans des muscles squelettiques de différents types métabolique chez le poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement musculaire des poulets issus de lignées à croissance rapide ou lente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rémignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées de la recherche avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1995, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02778537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher stimulation of DNA synthesis by IGF-1 in muscle cells from chickens selected for growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on Avian Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1996, Chateau Lake Louise, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of TGFalpha and IGF-I in granulosa cells during avian follicular maturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.M. Onagbesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Peddie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Woolveridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on Avian Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1996, Chateau Lake Louise, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGF binding to chicken hepatoma cells (LMH) is to membrane IGFPB rather than IGF receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Symposium on Insulin-like growth factors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1994, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02848118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liaison des insulin-like growth factors (IGF-1 et -2) dans une lignée hépatocytaire de poulet (cellule LMH) s'effectue sur des protéines de liaison membranaires plutôt que sur les récepteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du Groupe "Protéines" de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1994, Figeac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of avian muscle growth by insulin-like growth factors and other growth factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1994, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher stimulation of DNA synthesis by IGF-1 in muscle cells from chickens selected for growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Symposium on Insulin-like Growth factors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1994, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of muscle satellite cells isolated from chickens of two lines divergently selected for fast or slow growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.H. Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Nutrition Humaine de l'Association Française de Nutrition : Physiologie Comparée des Processus Digestifs et Métaboliques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1994, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance des cellules satellites issues de deux lignées de poulet à croissance rapide ou lente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.H. Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Colloque national sur les maladies neuromusculaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1993, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance des cellules satellites issues de deux lignées de poulet à croissance rapide ou lente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.H. Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Colloque national</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1993, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02778913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic models for the study of muscle growth and adiposity in chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rémignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.H. Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence des régions sud-Europe-Atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1993, Espinho, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGF binding proteins in chicken sera and media conditionned by chicken hepatoma cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1992, Opio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anabolic effects of insulin-like growth factor-I in satellite cell derived myotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goddard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International congress of endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1992, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anabolic effects of insulin-like growth factor-I in myotubes from broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goddard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International symposium on avian endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1992, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of growth hormone response to the administration of growth hormone-releasing hormone (GRF) in the lamb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Deletang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Dulor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12 Reunion du Groupe Developpement de l'INRA. productions Animales. Les hormones de l'axe somatotrope. Regulations. Effets peripheriques. Interets pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1986, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02856358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux de minéraux chez les poules pondeuses et les reproductrices lourdes selon trois stratégies d’apport du carbonate de calcium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mireaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Tours, France. pp.727-731</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of phytase and limestone particle size on performance, eggshell quality, bone mineralization and mineral digestibility in laying hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hervo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Létourneau Montminy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. European Symposium on Poultry Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rimini, Italy. pp.313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances économiques, sociales, environnementales et territoriales de la filière IGP « Volailles de l’Orléanais »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras (JRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Tours, France. 14èmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras (JRA), 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of post-hatch fast of chick on digestive tract development and growth performance according to diet and rearing environmental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dartois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lardic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. World's Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between feed efficiency and functionality of the digestive tract in broilers : a transcriptomic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Juanchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Poultry Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Gdansk, Poland. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary factors improving eggshell quality: an updated review with special emphasis on microelements and feed additives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. EGGMEAT European Symposium on the Quality of Eggs and Egg Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Edinburgh, United Kingdom. , 2 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional genomics of the digestive function in broilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Juanchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Symposium on Poultry Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Saint-Malo, France. 2017, Proceedings of the 10th european Symposoium on Poultry Genetics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du rôle du métabolisme de la vitamine A dans les cellules musculaires de poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beta-carotene acts as a regulator of skeletal muscle cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sultan Al Ahmadieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Congress of Myology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Lyon, France. , 2016, Myology 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THERMOCHICK : Acclimatation embryonnaire à la chaleur. Quels sont les mécanismes modifiés chez le poulet de chair en finition ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Métaprogramme ACCAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Marne-La-Vallée, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of bone mineralization measured by dual energy X-ray absorptiometry and tibia and toe bone characteristics in broilers fed varying dietary calcium and non-phytate phosphorus levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greg Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Letourneau-Montminy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting Poultry Science Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Nouvelle-Orléans, United States. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La combinaison de cartographie de signatures de sélection, de re-séquençage de génomes et d'analyses d'expression révèle PARK2 et JAG2 comme nouveaux genes candidats régulant l'adiposité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Parks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France. </w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2015, Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions des transcriptomes du foie, tissu adipeux et muscle aux mécanismes d'adaptation des poulets de chair face à une variation de la source d'énergie dans l'aliment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meziane Aite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France. </w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2015, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein digestion re-visited by proteomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Recoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lessire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. European Symposium on Poultry Nutrition (ESPN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of protein fractions in digesta of broilers fed with four different protein sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Recoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Sabboh-Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lessire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Harichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Symposium on Poultry Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of dietary vitamin D source (25OHD3/D3) on breast muscle properties of chicks from flock supplemented or not with 25OHD3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22th European Symposium on the Quality of Poultry Meat - 16th European Symposium on the Quality of Eggs and Egg Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Nantes, France. World's Poultry Science Journal, 71, supplement 1, 190 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acclimatation embryonnaire à la chaleur : quels sont les mécanismes moléculaires modifiées chez le poulet de chair en finition ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France. </w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2015, Journées de la Recherche Avicole et Palmidèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des matières premières sur les activités des protéases digestives chez le poulet de chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Recoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Sabboh-Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lessire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Harichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La capacité de stockage des lipides par des poulets maigres ou gras n'est pas influencée par la source d'énergie de l'aliment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France. </w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2015, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-lasting effects of thermal manipulation during embryogenesis on muscle gene expression profile in fast-growing chickens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Moroldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Stavanger, Norway. </w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WPSA, Branche Norvégienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14. European Poultry Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can plasma metabolites predict fat deposition in peripheral tissues of chicken?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lalande-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Tea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Stavanger, Norway. WPSA, Branche Norvégienne, 2014, XIVTH EUROPEAN POULTRY CONFERENCE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les manipulations thermiques embryonnaires modifient la physiologie et la composition corporelle des poulets de chair sans altérer la qualité de la viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Bedrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, La Rochelle, France. , Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2013, 10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d’un transporteur de glucose insulino-sensible chez le poulet : GLUT-12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Colloque Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Seillac, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrigenetics of carotenoid metabolism in the chicken : a polymorphism at the BCMO1 locus affects the response to dietary β-carotene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maamer Jlali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Graulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chauveau-Duriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Symposium on Poultry Nutrition (ESPN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Potsdam, Germany. 2013, Proceedings 19th European Symposium on Poultry Nutrition</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR metabolomics to study the regulation of energy metabolism on chicken lines divergent for low or high abdominal fat deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illa Tea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Annual Conference of the Metabolomics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Glasgow, United Kingdom. 2013, Metabolomics 2013. Annual international conference of the metabolomics society</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projets THERMOCHICK et EpiTherm : à la recherche des mécanismes impliqués dans l’acclimatation embryonnaire du poulet à la chaleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Bedrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Ecole-Chercheurs “Gestion génomique des RGA en régions chaudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Gosier, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-Wide QTL detection for growth, body composition and quality related traits in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Bacciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXII International Conference on Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Edinburgh, United Kingdom. 2010, Proceedings of the 32nd International Conference on Animal Genetics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome Profiling Of Feeding-To-Fasting Transition In Chicken Liver Using A Chicken 20K Oligo Microarray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moreews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Plant &amp; Animal Genomes XVI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, San Diego, United States. , 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00329926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des niveaux en ARN messagers musculaires codant pour IGF-I et myostatine par la méthode de RT-PCR en temps réel : effets du génotype et de l'état nutritionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guernec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Colloque Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Seillac, France. 1 p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of myostatin mRNA expression in chicken muscle by real time RT-PCR: effects of nutritional state and genotype genotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guernec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium franco-polonais : mécanismes de régulation chez l'animal et l'homme en croissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Paris, France. 1 p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myogenesis in farm animal species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mécanismes de régulation chez l'animal et l'homme en croissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Paris, France. 1 p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in understanding and improving the use of macro-minerals in poultry nutrition: special focus on phosphorus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hervo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Roselina Angel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bonadiman Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Todd J. Applegate. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in poultry nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Burleigh Dodds Science Publishing, 2024, 978-1-80146-731-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of calcium metabolism in laying hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baraa Ezzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hervo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cristina Alamprese; Yves Nys; Yoshinori Mine; Vincent Guyonnet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in improving the safety and quality of eggs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Burleigh Dodds Science Publishing, 2024, 9781801468756</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insulin-like growth factor-1 binding in the ovary of the domestic hen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Williams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in comparative endocrinology and neurobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15 (4), New York Academy of sciences, 1998, Annals of the New York Academy of Sciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of chicken muscle growth by insulin-like growth factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in comparative endocrinology and neurobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 839, New York Academy of sciences, 1998, Annals of the New York Academy of Sciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insulin-like growth factors and IGF binding proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goddard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.C. Butterwith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D. Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avian endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J. of endocrinology limited, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marqueurs génétiques pour la coloration de la viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nadaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: EP2161345. 2010, 38 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des productions de volailles de chair, en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Magdelaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volailles d’hier et d’aujourd’hui : le patrimoine au service d’un élevage durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidéo - Documentaire Science on tourne - Volailles d'hier et d'aujourd'hui, le patrimoine au service d’un élevage durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Horard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Maugrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Laurioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du symbole à l'assiette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aviculture, une filière d'avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bouvarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'aviculture, une filière d'avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des produits et des modes de production de volailles de chair. Quels enjeux pour la recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études du Pôle Alimentation de l'Université de Tours : Volailles d'hier et d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier d'évaluation HCERES de l'Unité de Recherches Avicoles (Vague C : campagne d’évaluation 2016 - 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, 212 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction d’ADN bactérien dans des contenus digestifs de poulets à partir du kit Qiagen QIAamp DNA Mini Kit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Konsak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode opératoire : Composition du microbiote bactérien digestif du poulet déterminée par qPCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Konsak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troubles digestifs non spécifiques : Recherche d’un modèle expérimental chez le poulet de chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA, BOA. 2015, 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu final ANR-09-JCJC-0015-THERMOCHICK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] ANR-09-JCJC-0015-THERMOCHICK, auto-saisine. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport AERES pour l’URA 2006-2010.Bilan de l’activité de recherche et des résultats obtenus par l’Unité de Recherches Avicoles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2011, 124 p. (partie 1); 27 p. (partie 2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of invited lectures -World's Poultry Congress 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">26th World’s Poultry Congress, abstracts selected in 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">26th World’s Poultry Congress, abstracts selected in 2020, Vol.2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">26th World’s Poultry Congress, abstracts selected in 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XVI European Symposium on the Quality of Eggs and Egg Products - XXII European Symposium on the Quality of Poultry Meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI European Symposium on the Quality of Eggs and Egg Products - XXII European Symposium on the Quality of Poultry Meat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Nantes, France. 71, supplement 1, French Branch of World's Poultry Science Association, 190 p, 2015, World's Poultry Science Journal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XIIIth European Poultry Conference. Program & book of abstracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Tours, France. 66, French Branch of World's Poultry Science Association, 968 p., 2010, World's Poultry Science Journal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des productions de volailles de chair, en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Magdelaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie de l'Académie : Questions sur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId857"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:149.41634241245px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Michel Duclos </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Dr Michel J. DUCLOS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biologie des Oiseau et Aviculture, UMR 0083</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE – Université de Tours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Overall presentation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel DUCLOS is research director (1st class) at </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE (previously INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> where he led the Avian Research Unit (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unité de Recherches Avicoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">) from 2008 to 2016 (about 50 </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> holders). He is presently member of UMR BOA (Biologie des Oiseaux et Aviculture) in the scientifc group BOPP (Biologie de l'Oeuf et Physiologie de la Poule), dedicated to the study of Egg biology and laying Hen Physiology. His current projects concern Ca and P metabolism in the laying hen.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Graduate of the National Veterinary School of Lyon (2005), DVM (1990), PhD of the </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Paris-6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (1990, speciality “Animal Physiology”), holder of a habilitation to direct research (HDR) of the </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">University of Tours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (2001) Dr. Michel Duclos has written numerous articles on the physiology and genetics of poultry. He has also given numerous lectures in France and abroad on these subjects, and has led the scientific organization of international congresses in the field of poultry science (European Poultry Conference, 2010) and more specifically, the quality of poultry meat (Eggmeat 2015).  He was also chairman of the scientific committee of the 26th World’s Poultry Congress to be held in Paris, 2022, </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://wpcparis2022.com/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">He is presently Vice President of the French branch of the World Poultry Science Association. Member of the French Academy of Agriculture </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.academie-agriculture.fr/academie/presentation/english-presentation</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,  he was deputy secretary of section 3 “Animal productions” until decemlber 2025.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent scientific output</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Duclos is author and co-author of numerous publications in international Scientific Journals and invited speaker or chairman of sessions in symposia or international congresses in the field of poultry science.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://orcid.org/0000-0002-9305-3982</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (127)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of low-purine diet supplemented with Sida acuta Burm. f. on growth performance, purine deposition, and biomolecules in slow-growing chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orapin Jantasaeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanjana Thumanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supattra Okrathok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sutisa Khempaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 38 (8), pp.1756-1772. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5713/ab.24.0798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiated short- and long-term impacts of a starter stimbiotic supplementation on gut health in broilers fed wheat and rye-based diets at homeostasis and under Eimeria tenella challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jonchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise I Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zemb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahid Khaksar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Cornaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22, pp.127-138. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aninu.2025.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05212934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of phytase and limestone particle size on mineral digestibility, performance, eggshell quality, and bone mineralization in laying hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Hervo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P Létourneau-Montminy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Même</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 102 (5), pp.102613. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psj.2023.102613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;viande…cellulaire&amp;quot; : Est-ce possible ? Est-ce bon ? Est-ce acceptable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Morio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Allo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viandes et Produits Carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possible roles of parathyroid hormone, 1.25(OH)2D3, and fibroblast growth factor 23 on genes controlling calcium metabolism across different tissues of the laying hen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Ezagal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Même</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domestic Animal Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 72, pp.106407. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.domaniend.2019.106407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of dietary electrolyte balance and calcium supply on mineral and acid−base status of piglets fed a diversified diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bournazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peyronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutritional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jns.2020.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased expression of fibroblast growth factor 23 is the signature of a deteriorated Ca/P balance in ageing laying hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Même</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piketty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Prié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-78106-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early-life conditioning strategies to reduce dietary phosphorus in broilers: underlying mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. P. Létourneau-Montminy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lardic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutritional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jns.2020.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digestion dynamics in broilers fed rapeseed meal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Recoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lessire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Combes-Soia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-38725-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative analysis of transcriptomic data related to the liver of laying hens: from physiological basics to newly identified functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (1), </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-019-6185-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candidate genes of the transcellular and paracellular calcium absorption pathways in the small intestine of laying hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Juanchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 98 (11), pp.6005-6018. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3382/ps/pez407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional profiling and pathway analysis reveal differences in pituitary gland function, morphology, and vascularization in chickens genetically selected for high or low body weight.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura E Ellestad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larry A Cogburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel E Aggrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20, pp.316. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-019-5670-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-tissue transcriptomic study reveals the main role of liver in the chicken adaptive response to a switch in dietary energy source through the transcriptional regulation of lipogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meziane Aite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (1), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-018-4520-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité et résilience dans les filières avicoles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Malher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Magdelaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 68, pp.107-127. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/PYH2MJ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of dietary calcium and phosphorus deficiency and subsequent recovery on broiler chicken growth performance and bone characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pagé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (8), pp.1555-1563. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731117003093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional genomics of the digestive tract in broilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Juanchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (1), </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-018-5344-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytase supplementation in diets rich in fiber from rapeseed enhances phosphorus and calcium digestibility but not retention in broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bournazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lessire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Meme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Peyronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (5), pp.1627 - 1640. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3382/ps/pex446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional analysis of abdominal fat in chickens divergently selected on bodyweight at two ages reveals novel mechanisms controlling adiposity: validating visceral adipose tissue as a dynamic endocrine and metabolic organ.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher W. Resnyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaofei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom E. Porter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (1), </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-017-4035-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beta-carotene preferentially regulates chicken myoblast proliferation withdrawal and differentiation commitment via BCO1 activity and retinoic acid production.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sultan Al Ahmadieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Voldoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Cell Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 358 (2), pp.140-146. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yexcr.2017.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of rapeseed meal fiber content on phosphorus and calcium digestibility in growing pigs fed diets without or with microbial phytase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bournazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lessire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Meme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (1), pp.34-42. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731117001343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the in vivo digestion of plant proteins in broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Recoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Sabboh-Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lessire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Harichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3382/ps/pew444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal manipulation of the chicken embryo triggers differential gene expression in response to a later heat challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (1), 15 p. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-016-2661-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive response of broilers to dietary phosphorus and calcium restrictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavière X. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Létourneau-Montminy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Meme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 95 (12), pp.2849-2860. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3382/ps/pew172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomes of whole blood and PBMC in chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Merlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Härtle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part D: Genomics and Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbd.2016.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic variations in incubation conditions induce adaptive responses to later heat exposure in chickens: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Bedrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (1), pp.76-85. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731114001931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ability of genetically lean or fat slow-growing chickens to synthesize and store lipids is not altered by the dietary energy source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (10), pp.1643-1652. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731115000683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined QTL and selective sweep mappings with coding SNP annotation and cis-eQTL analysis revealed PARK2 and JAG2 as new candidate genes for adiposity regulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Parks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.517-529. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/g3.115.016865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenesis and biological characterization of a new glucose transporter in the chicken (Gallus gallus), GLUT12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (10), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0139517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">y RNA-Seq Analysis of Abdominal Fat in Genetically Fat and Lean Chickens Highlights a Divergence in Expression of Genes Controlling Adiposity, Hemostasis, and Lipid Metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher W. Resnyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuming Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongzhan Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy H. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (10), </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0139549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertinent plasma indicators of the ability of chickens to synthesize and store lipids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lalande-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illa Tea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 93 (1), pp.107-116. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2014-8482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal manipulation during embryogenesis has long-term effects on muscle and liver metabolism in fast-growing chickens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (9), 13 p. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0105339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of a Cis eQTL Controlling BMCO1 Gene Expression Leads to the Identification of a QTG for Chicken Breast Meat Color</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javad Nadaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Graulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (7), non paginé. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0014825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrigenetics of carotenoid metabolism in the chicken: a polymorphism at the β, β-carotene 15,15’-mono-oxygenase 1 (BCMO1) locus affects the response to dietary β-carotene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maamer Jlali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Graulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chauveau-Duriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 111 (12), pp.2079-2088. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007114514000312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The loss of adipokine genes in the chicken genome and implications for insulin metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasa Dakovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Terezol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Elis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31 (10), pp.2637-2646. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msu208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary energy sources affect the partition of body lipids and the hierarchy of energy metabolic pathways in growing pigs differing in feed efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 92 (11), pp.4865-4877. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2014-7995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional analysis of abdominal fat in genetically fat and lean chickens reveals adipokines, lipogenic genes and a link between hemostasis and leanness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher W. Resnyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaofei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom E. Porter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (august), Non paginé. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-14-557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide interval mapping using SNPs identifies new QTL for growth, body composition and several physiological variables in an F-2 intercross between fat and lean chicken lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Bacciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Filangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45, online (september), Non paginé. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9686-45-36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal manipulation of the embryo modifies the physiology and body composition of broiler chickens reared in floor pens without affecting breast meat processing quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Bedrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91 (8), pp.3674-3685. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2013-6445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mutation in the promoter of the chicken β,β-carotene 15,15′-monooxygenase 1 gene alters xanthophyll metabolism through a selective effect on its mRNA abundance in the breast muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maamer Jlali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Graulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chauveau-Duriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chabault-Dhuit Chabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 90 (12), pp.4280-4288. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2012-5240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insulin immuno-neutralization in fed chickens: effects on liver and mucle transcriptome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragan Milenkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44 (5), pp.283-292. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/physiolgenomics.00057.2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acclimatation embryonnaire : une technique innovante pour limiter les mortalités liées au stress thermique chez le poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Bedrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (2), pp.191-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of the expression of the avian uncoupling protein3 by isoproterenol and fatty acids in chick myoblasts : possible involvement of AMPK and PPARα?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 301, pp.R201-R208. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpregu.00087.2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of differentially expressed genes in chickens differing in muscle glycogen content and meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vonick Sibut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Marthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12, online (february), Non paginé. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-12-112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping QTL for growth and shank traits in chickens divergently selected for high or low body weight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.A. Ankra-Badu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 41 (4), pp.400-405. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2052.2009.02017.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional profiling of hypothalamus during development of adiposity in genetically selected fat and lean chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Byerly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. Cogburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (2), pp.157-167. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/physiolgenomics.00029.2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping main, epistatic and sex-specific QTL for body composition in a chicken populaton divergently selected for low or high growth rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgina A Ankra-Badu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Shriner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11, online (february), Non paginé. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-11-107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de la viande de volailles : Apport de la génomique pour l'identification des gènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javad Nadaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vonick Sibut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27 (3), pp.81-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of BDNF, T3, and corticosterone on expression of the hypothalamic obesity gene network in vivo and in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mardi S. Byerly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larry A. Cogburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 296 (4), pp.R1180-R1189. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpregu.90813.2008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL for several metabolic traits map to loci controlling growth and body composition in an F2 intercross between high- and low-growth chicken lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javad Nadaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 38 (3), pp.241-249. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/physiolgenomics.90384.2008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of fatty acid oxidation in chicken (Gallus gallus): Interactions between genotype and diet composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Swennen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Buyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part B: Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 153 (2), pp.171-177. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbpb.2009.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of heat conditioning at d 16 to 18 of incubation or during early broiler rearing on embryo physiology, post-hatch growth performance and heat tolerance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kokou Tona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Onagbesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bruggeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archiv für Geflügelkunde. Sonderheft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 72 (2), pp.75-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome profiling of the feeding-to-fasting transition in chicken liver.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moreews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (611), pp.611. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-9-611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of the ERK1/2 MAPK pathway in insulin-induced S6K1 activation in avian cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Audoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domestic Animal Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 34 (1), pp.63-73. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.domaniend.2006.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insulin immuno-neutralization in chicken: effects on insulin signaling and gene expression in liver and muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Derouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Rideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 197 (3), pp.531-542. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1677/JOE-08-0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adenosine monophosphate-activated protein kinase involved in variations of muscle glycogen and breast meat quality between lean and fat chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vonick Sibut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 86 (11), pp.2888-2896. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2008-1062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches combinées de génomique positionnelle et expressionnelle pour l'étude des gènes contrôlant la qualité de la viande chez les volailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javad Nadaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vonick Sibut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (2), pp.159-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do age and feeding levels have comparable effects on fat deposition in breast muscle of mule ducks ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1, pp.113-123. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731107658029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional genomics of the chicken - a model organism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. Cogburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.E. Porter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.C. Burgess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 86, pp.2059-2094. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ps/86.10.2059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chicken liver and muscle carnitine palmitoyltransferase 1 : nutritional regulation of messengers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Médale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part B: Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 147, pp.278-287. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbpb.2007.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of QTL controlling meat quality traits in an F2 cross between two chicken lines selected for either low or high growth rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javad Nadaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (155), 8 p. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-8-155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of thermal manipulation during early and late embryogenesis on thermotolerance and breast muscle characteristics in broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.E. Requena Rodon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 86, pp.795-800</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general approach combining QTL research and gene expression profiling to identify genes controlling chicken meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Nadaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vonick Sibut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 27 (2), pp.143-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequence of muscle hypertrophy on characteristics of Pectoralis major muscle and breast meat quality of broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Debut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 85, pp.2005-2011. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2006-398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle growth and meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Poultry Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16, pp.107-112. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/japr/16.1.107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general approach combining QTL research and gene expression profiling to identify genes controlling chicken meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javad Nadaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vonick Sibut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 27 (2), pp.143-152. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/sda.27.143-152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does overfeeding enhance genotype effects on energy metabolism and lipid deposition in breast muscle of ducks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 145, pp.413-418. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbpa.2006.07.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does overfeeding enhance genotype effects on liver ability for lipogenesis and lipid secretion in ducks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 145, pp.390-396. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbpa.2006.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of genotype and overfeeding on fat level and composition of adipose and muscle tissues in ducks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 55 (3), pp.231-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00890056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of intramuscular fat levels on sensory characteristics of duck breast meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Meteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve H. Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 85, pp.914-922. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ps/85.5.914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broiler breeder paradox : a project report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Decuypere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Hocking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kokou Tona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Onagbesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bruggeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World's Poultry Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 62, pp.443-453. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1079/WPS2005107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent results on the genetic variation of chicken technological meat quality.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nadaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Debut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World's Poultry Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, suppl., ., pp.247-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of genotype and overfeeding on fat level and composition of adipose and muscle tissues in ducks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 55, pp.231-244. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/animres:2006011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canards de Barbarie, mulard et hinny : quelles sont les particularités sensorielles de leur foie gras?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Meteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve H. Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25 (1), pp.13-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypertrophie des fibres musculaires. Conséquence pour la qualité technologique du filet de poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Debut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Haj Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25 (3), pp.95-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insulin-like growth factor-I (IGF-1) MRNA levels and chicken muscle growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 56, pp.25-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in chicken breast meat quality : implications of struggle and muscle glycogen content at death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Debut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boutten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 46 (5), pp.572-579. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00071660500303099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of genotype and overfeeding on lipid deposition in myofibres and intramuscular adipocytes of breast and thigh muscles of ducks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schiavone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D. Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 45, pp.87-99. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rnd:2005006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further processing characteristics of breast and leg meat from fast-, medium- and slow-growing commercial chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Picgirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 54 (2), pp.123-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00890028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further processing characteristics of breast and leg meat from fast-, medium- and slow-growing commercial chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Picgirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 54, pp.123-134. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/animres:2005008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of genotype and overfeeding on lipid deposition in myofibres and intramuscular adipocytes of breast and thigh muscles of ducks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Schiavone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 45 (1), pp.87-99. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rnd:2005006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00900546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional genomics in chickens: development of integrated-systems microarrays for transcriptional profiling and discovery of regulatory pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. Cogburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rejto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.E. Aggrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative and Functional Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5, pp.253-261. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cfg.402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient supply enhances both IGF-I and MSTN mRNA levels in chicken skeletal muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Guernec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domestic Animal Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 26 (2), pp.143-154. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.domaniend.2003.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04532009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient supply enhances both IGF-1 and MSTN mRNA levels in chicken skeletal muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guernec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domestic Animal Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 26, pp.143-154. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.domaniend.2003.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition of autocrine secretion of myostatin enhances terminal differentiation in human rhabdomyosarcoma cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Vernus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ritvos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncogene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 22, pp.8221-8232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle development, insulin-like growth factor-I and myostatin mRNA levels in chickens selected for increased breast muscle yield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guernec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Wacrenier-Cere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Growth Hormone and IGF Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 13, pp.8-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle development, insulin-like growth factor-I and myostatin mRNA levels in chickens selected for increased breast muscle yield.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guernec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaële Wacrenier-Ceré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Growth Hormone and IGF Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 13, pp.8-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of broilers selcted on carcass quality to dietary protein supply: live performance, muscle development and circulating insulin-like growth factors (IGF-I and II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A.E. Pym</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 82, pp.1011-1016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie et ontogenèse des fibres musculaires chez les oiseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16 (2), pp.137-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalité de la croissance musculaire chez le poulet en relation avec le génotype.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guernec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.129-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité technologique de la viande de poulet en relation avec le mode de production.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Quentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.115-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle fibre ontogenesis in farm animal species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 42, pp.415-431</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle fibre ontogenesis in farm animal species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 42 (5), pp.415-431. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rnd:2002035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00900337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of nutritional state and genotype on IGF-I and myostatin mRNA levels in chicken muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guernec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 42 (5), pp.S25-S26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insulin-like growth factor-I (IGF-I) and sexual dimorphism of growth in chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Molette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rémignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 42 (5), pp.S55-S56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insulin-like growth factors and body growth in chickens divergently selected for high or low growth rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beccavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. Cogburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 168, pp.297-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual dimorphism for growth in Muscovy ducks and changes in insulin-like growth factor I (IGF-I), growth hormone (GH) and triiodothyronine (T3) plasma levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guémené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 41 (2), pp.173-179. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rnd:2001120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00900344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual dimorphism for growth in muscovy ducks and changes in insulin-like growth factor I (IGF-I), growth hormone (GH) and triiodothyronine (T3) plasma levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Guemene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 41, pp.173-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in insulin-like growth factor-I binding in plasma and the ovary of the domestic hen during the ovulation cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 41 (sp.), pp.S61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement musculaire et qualité des viandes de volailles, lapins et porcs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, HS, pp.9-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic models for the study of insulin-like growth factors (IGF) and muscle development in birds compared to mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beccavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domestic Animal Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 17, pp.231-243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulating insulin-like growth factors (IGF-I and -II) and IGF binding proteins in divergently selected fat or lean chickens: effect of prolonged fasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beccavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Growth Hormone and IGF Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 9, pp.187-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulating insulin-like growth factors (IGF-I and -II) and binding proteins in selected lines of chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beccavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 39 (1), pp.94-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00900271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insulin-like growth factor-I (IGF-I) effect on chicken hepatoma cells (LMH) is inhibited by endogenous IGF-binding proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Upton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Growth Regulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 8, pp.97-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle insulin-like growth factor-I (IGF-I) receptors in chickens with high or low body weight: effects of age and muscle fibre type</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Growth Hormone and IGF Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 8, pp.243-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insulin-like growth factor-1 binding in the ovary of the domestic hen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Williams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 57 (4), pp.P038</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insulin-like growth factors I (IGF-I) receptors in skeletal muscle from chickens divergently selected for high or low growth rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 57 (4), pp.P042</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement musculaire des poulets issus de lignées à croissance rapide ou lente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rémignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 9 (3), pp.224-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of insulin-like growth factors (IGF) and their receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Butterwith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 57 (4), pp.P037</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divergent selection for high or low growth rate modifies the response of muscle cells to serum or insulin-like growth factor-I in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rémignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.H. Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goddard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Growth Regulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 6, pp.176-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of chicken muscle growth by insulin-like growth factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 57 (4), pp.S16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of chick muscle satellite cells by fibroblast growth factors : interaction with insulin-like growth factor-I and heparin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Wilkie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. O'Neill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Butterwith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goddard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Growth Regulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 5, pp.18-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher stimulation of DNA synthesis by IGF-1 in muscle cells from chickens selected for growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry and Avian Biology Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 6 (4), pp.269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02709703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of TGFalpha and IGF-I in granulosa cells during avian follicular maturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.M. Onagbesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Peddie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Woolveridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry and Avian Biology Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 6 (4), pp.292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preferential binding of insulin-like growth factors to a binding protein rather than to receptors on chicken hepatoma cell (LMH) membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Growth Regulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 4, pp.155-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02705607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of muscle satellite cells isolated from chickens of 2 lines divergently</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fh Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 34 (6), pp.635-636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00899719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGF binding to chicken hepatoma cells (LMH) is to membrane IGFPB rather than IGF receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Growth Regulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 4, pp.97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02714137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of muscle satellite cells isolated from chickens of two lines divergently selected for fast or slow growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.H. Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 34 (6), pp.635</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher stimulation of DNA synthesis by IGF-1 in muscle cells from chickens selected for growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Growth Regulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 4, pp.67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02705340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insulin-like growth factor-I-stimulated glucose transport in myotubes derived from chicken muscle satellite cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Marchand-Brustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Tanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goddard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 137, pp.465-472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02705721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of amino acid transport and protein metabolism in myotubes derived from chicken muscle satellite cells by insulin-like growth factor-I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goddard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cellular Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 157, pp.650-657</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulation of DNA synthesis in chicken muscle cells by insulin and insulin like growth factors (IGF's) : evidence for the exclusive mediation by the type I receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Wilkie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goddard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 128, pp.35-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological activity of insulin-like growth factor-I purified from chicken serum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.G. Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goddard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domestic Animal Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 7 (3), pp.383-393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insulin-like growth factor receptors in chicken liver membranes : binding properties, specificity, developmental pattern and evidence for a single receptor type</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goddard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 125, pp.199-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of insulin-like growth factor 1 and insulin effects on prolactin-induced lactogenesis in the rabbit mammary gland in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Houdebine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Djiane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 65 (1-2), pp.129-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02723419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of growth hormone response to the administration of growth hormone-releasing hormone (GRF) in the lamb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Deletang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Dulor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 27 (2B), pp.491-500</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02726925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of growth hormone response to the administration of growth hormone-releasing hormone (GRF) in the lamb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Barenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Deletang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Dulor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 27 (2B), pp.491-500</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00898657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secretory profiles and production rate of growth hormone in ruminant lambs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. P. Laurentie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. L. Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 27 (2B), pp.525-532</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00898663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (189)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of bone architecture and the organic matrix-mineral interface at micro and nanoscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Cappelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tattiana Enrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Macías Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Álvarez Lloret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Rodríguez Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Geochemistry, Geochemical Society, Aug 2025, Prague (Czech Republic), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des activités de recherches de l'équipe &amp;quot;Biologie de l'Oeuf et Physiologie de la Poule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Dombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Duittoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Portes Ouvertes: 60 ans de recherches à Nouzilly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Nouzilly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05084258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of transcriptional profiles of chicken jejunum and derived organoids collected early post-hatch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jonchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Pézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Wiedemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Cornaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI. European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding eggshell formation to maintain its quality in laying hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Rodriguez-Navarro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life sciences today for tomorrow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iasi university life of sciences, Oct 2024, Iasi, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling age-related decline in laying hen bone and eggshell quality: a study from macro to nanoscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Cappelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tattiana Enrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Álvarez Lloret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Rodríguez Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Macías Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIX Scientific Symposium on Poultry 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Spanish branch of WPSA, Sep 2024, Granada (Spain), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de stratégies alimentaires visant à réduire la teneur en purine des viandes de poulets à croissance lente de Korat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orapin Jantasaeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sutisa Khempaka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quinzièmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras, Tours, 20 et 21 mars 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Tours, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skeletal disorder in laying hens: a study at macro and microscale of hen bone structure and composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Cappelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Rodríguez Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Álvarez Lloret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tattiana Enrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Mineralogical Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Mineralogical Union, Aug 2024, Dublin (Ireland), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can French poultry production under official signs of quality and origin serve as model for Thai local chickens?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on History and Culture of Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRSPG Suranaree University of Technology, Dec 2024, Klong Phai, Nakhon Ratchasima Province, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OCalM : Un modèle pour étudier l’effet de stratégies alimentaires sur les flux de minéraux chez la poule pondeuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Pampouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Tours, France. pp.291-295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse comparative des profils transcriptionnels du jéjunum de poulet et d'organoïdes dérivés collectés durant les premiers jours de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jonchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Pézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Wiedemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Cornaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "organoïdes et recherche agronomique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal study of chicken microbiomes from egg to meat : impact of farming practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Briandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food System Microbiomes 2024 International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MicrobiomeSupport Association, May 2024, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OCalM: A new dynamic model to simulate the fate of calcium and phosphorus in laying hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Pampouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Guerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of genes involved in calcium and phosphorus homeostasis in hen's kidney: effects of sexual maturity and PO stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baraa Ezzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Palussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Valence (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altered bone health in laying hens is associated with FGF23 overexpression in the medullary bone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Symposium on Biomineralization (BIOMIN XVII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Monnet, Aug 2023, Saint - Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1H-NMR metabolomics modification induced by low purine diet in combination with Sida acuta Burm.f in slow growing chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Jantasaeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Khempaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Nadal-Desbarats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15émes journées scientifiques du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Reseau Francophone de Métabolomique et Fluxomique, May 2023, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coarse limestone particles limit the formation of Ca-phytate complexes in laying hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hervo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Létourneau Montminy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse du chantier Agroécologie (AE) & Marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bertagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Cadoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution du chantier « Agroécologie et Marché » des Groupes Filières d’INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France. 51 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts à court et à moyen terme d'une supplémentation précoce en xylanase-xos sur le métabolome et le microbiome caécal des poulets de chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jonchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise I. Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahid Khaksar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Cornaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14 ème Journées de la Recherche Avicole et Palmipèdes à Foie Gras (JRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Cultured Meat”: Is it possible? Is it good? Is it acceptable? EAAP webinar: What could be the future of “cultured meat”?,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé This, Vo Kientza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAAP webinar: What could be the future of “cultured meat”?,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Feb 2022, Webinaire, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the identification of the molecular pathways underlying the alteration of calcium metabolism in hens at the end of lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Même</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liesse Piketty Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Prié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. World's Poultry Congress - webminar on Egg Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WPSA, Nov 2021, On Line meeting, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitamine D and métabolisme phosphocalcique chez la poule pondeuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petit Déjeuner débat sur la Maîtrise de la qualité osseuse et de coquille, en poules pondeuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DSM, Jun 2022, Bruz (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of vitamin D status on chicken growth and breast meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difficultés et opportunités de la production de poulets de chair pour les circuits courts en région Centre Val de Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras (JRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI, INRAE, CTCPA, ANSES, WVPA, WPSA France, Mar 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214544v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-expression of early myogenic factors at the onset of muscle defects in standard chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Thoby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe -t-il des marqueurs métaboliques de la qualité de la coquille chez la poule pondeuse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Pampouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Meme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Dusart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé osseuse en fin de carrière des poules : un défi pour les nutritionnistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Maxime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras (JRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI, INRAE, CTCPA, ANSES, WVPA, WPSA France, Mar 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiated short and medium term impacts of early xylanase-xos supplementation on caecal metabolome and microbiome moy in broiler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jonchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise I. Bussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahid Khaksar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Cornaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of vitamin D status on chicken growth and breast meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. World's Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03757996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome de la complémentarité des fonctions entre le gésier et la jonction gastroduodénale chez le poulet de chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Juanchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of vitamin D source on embryo and early chicken development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combined Workshop of WPSA “Fundamental Physiology and Perinatal Development in Poultry” and “Incubation and Fertility Research Group”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome de la complémentarité des fonctions entre le gésier et la jonction gastro-duodénale chez le poulet de chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Juanchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le maintien d’une bonne qualité de coquille se fait au détriment de la qualité osseuse de la poule : la preuve en images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Dusart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérane Gigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global view of Ca absorption in laying hens: Complementarity between the transcellular and paracellular pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science Association Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From muscle to meat: physiological and metabolic basis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Advencia academy : "Nutritionist: a challenging job! Feeding an ecosystem to transform feedstuffs into animal proteins"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Animal Production (EAAP). ESP., May 2017, Barcelone, Spain. 37 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle générique et dynamique de la digestion et du transit chez le porc et le poulet en croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap J. van Milgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Recoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Atmosphase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet d’une restriction minérale précoce sur l’efficacité d’utilisation du phosphore chez le poulet en croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Létourneau-Montminy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greg Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahid Nasir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de gènes impliqués dans le contrôle des fonctions digestives chez le poulet de chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Juanchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. 1124 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving meat quality inpoultry : How nutrition can help?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. ESPN DSM Satellite Symposium: “Emerging challenges in poultry nutrition: from breeders to broilers"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Salou, Spain. 31 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des produits et des modes de production de volailles de chair. Quels enjeux pour la recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "Volailles d'hier et d'aujourd'hui"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Recherches Avicoles (0083)., Apr 2017, Tours, France. 25 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual model of digestion for pigs and poultry and its factors of variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap J. van Milgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Recoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Belfast, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the effects of dietary Ca and P deficiency (depletion) and of the following recovery (repletion) on broiler chicken growth performance and bone characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greg Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Létourneau-Montminy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Annual Meeting Poultry Science Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Nouvelle-Orléans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Quantitative Trait Loci (QTL) discovery to nutrigenetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. World's Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Sep 2016, Pekin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect in broilers of dietary fiber from rapeseed meal on phosphorus and calcium digestibility in diets supplemented with microbial phytase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bournazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lessire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Meme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Peyronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Annual Meeting Poultry Science Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Nouvelle-Orléans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrigenomics & nutrigenetics in poultry: definitions, examples and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSM Animal Nutrition &amp; Health at ESPN 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Prague, Czech Republic. 40 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-lasting effects of thermal manipulation during embryogenesis in broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Warsaw, Poland. pp.538</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomics and adaptation of chickens to suboptimal diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. European Symposium on Poultry Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Jun 2015, Tuusula, Finland. pp.90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-lasting effects of thermal manipulations during embryogenesis in broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beta-carotene act as a regulator of skeletal muscle cells through BCMO1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sultan Al Ahmadieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. European Symposium on the Quality of Poultry Meat - 16. European Symposium on the Quality of Eggs and Egg Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., May 2015, Nantes, France. 218 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in egg incubation temperature enable chicken acclimation through long-lasting changes in energy metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Smart Agriculture 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of dietary phosphorus and calcium feeding strategies on intestinal gene expression of broilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Létourneau-Montminy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Symposium on Poultry Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein digestion in broiler: what are the specificities induced by the protein source in the diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Recoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Sabboh-Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lessire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Harichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66th Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2015, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la source énergétique alimentaire sur les métabolites digestifs microbiens chez le poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illa Tea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Replacing soybean meal by alternative protein sources: Multicriteria assessment of medium or slow-growing chicken production system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lessire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Dusart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. European Symposium on the Quality of Poultry Meat - 16. European Symposium on the Quality of Eggs and Egg Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métabolites plasmatiques peuvent-ils être des marqueurs du dépôt de gras dans les tissus périphériques chez le poulet ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lalande-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illa Tea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'animal d'élevage, système physiologique et élément d'un système de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Workshop de la Maison Interdisciplinaire des Systèmes Complexes (MISC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Orleans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des protéines dans le tractus digestif de poulets de chair nourris avec quatre matières premières protéiques différentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Recoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Sabboh-Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lessire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Harichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and nutritional strategies to control glycogen metabolism and meat quality in chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lessire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bouvarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Stavanger, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein digestion along the gastrointestinal tract in broiler chickens fed different protein sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Sabboh-Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Recoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chauveau-Duriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lessire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Stavanger, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BCMO1 as a potential target to improve skeletal muscle growth and repair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sultan Al Ahmadieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Société Française de Myologie et Colloque Myogenèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Myologie (SFM). FRA., Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des recherches pour une aviculture durable : améliorer l'efficacité digestive par sélection génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance de l'Académie d'Agriculture de France "Quelle place en France pour une filière intensive de volailles de chair ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrigénétique et nutrigénomique : définitions et exemples chez les oiseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Epi-) Génétique, Nutrition, Environnement : Mode d'Emploi ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Rennes, France. 29 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métabolites microbiens dans le tractus digestif du poulet. Exemple chez des poulets de status métabolique différent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illa Tea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du réseau NEM (Nutrition et Ecosystème Microbien)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance, carcass traits and meat quality of genetically fat and lean broilers are unaffected by dietary energy source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Stavanger, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Genetics Mapping, Selective Sweeps, Genome Re-Requencing and Allele Specific Expression Reveals Several Serious Causative Genes for QTL Regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Djari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Plant &amp; Animal Genome XXII (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la génomique à l'étude de l'efficacité digestive chez le poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Son Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Colloque Agenae, Génétique et Génomique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilité à l’insuline des transporteurs de glucose GLUT1, -8 et -12 dans le muscle de l’oiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Colloque de Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Seillac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Beta-carotène supplementationn and polymorphism at the BCMO1 locus on growth, body composition, breast meat quality and polymorphism of broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maamer Jlali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Graulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Simoes Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. European Symposium on the Qaulity og Eggs and Egg Products. 21. European Symposium on the Quality of Poultry Meat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Sep 2013, Bergame, Italy. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de SNP pour la cartographie de QTL de croissance, composition de la carcasse et qualité de la viande dans un croisement F2 de lignées de poulet grasse et maigre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Bacciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Filangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First evidence of an insulin-sensitive glucose transporter in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th EAAP International Symposium on Energy and Protein Metabolism and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Sacramento, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide interval mapping using SNP identifies new QTL for growth, body composition, meat quality and several physiological parameters in an F2 intercross between Fat and Lean chicken lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Bacciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Filangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI Plant &amp; Animal Genome (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal manipulations during embryogenesis induce long-lasting changes in the regulation of energy metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Combined Workshop on Fundamental Physiology and Perinatal development in Poultry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology dedicated to livestock traits: growth and meat products quality as an example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chatonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. European Symposium on the Quality of Eggs and Egg Products. 21. European Symposium on the Quality of Poultry Meat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università degli studi di Milano [Milano]. Milan, ITA., Sep 2013, Bergamo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embryo thermalmanipulation has long-lasting effects on energy metabolism in chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on energy and protein metabolism and nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Sacramento, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of dietary 25-hydroxycholecalciferol on muscle tissue and primary cell culture properties in broiler chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. European Symposium on the Qaulity og Eggs and Egg Products. 21. European Symposium on the Quality of Poultry Meat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Bergamo, Italy. 124 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic approach using NMR to study the regulation of energy metabolism on chicken lines divergently selected for low or high abdominal fat deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illa Tea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées du Réseau Français de Métabolomique et Fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive response of chickens to hot environments induced by changing incubation temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Bedrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th World Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Salvador de Bahia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la supplémentation en béta-carotène et du polymorphisme au locus BCMO1 sur les performances, la qualité de la viande et le métabolisme du poulet de chair.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maamer Jlali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Graulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chauveau-Duriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Symposium de la Recherche en Sciences Avicoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Hadj Lakhdar de Batna. DZA., Oct 2012, Batna, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle satellite cells : key players in chicken muscle development post‐hatch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Methionine Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Advancia., Aug 2012, Bahia, Brazil. 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atol : une ontologie dédiée aux traits des animaux d'élevage, un exemple sur le thème de la croissance et de la qualité de la viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul J.-P. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chatonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Caen, France. pp.151-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du polymorphisme du gène BCMO1 et de l'apport en bétacarotène sur le métabolisme des caroténoïdes et la couleur du filet chez le poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maamer Jlali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Graulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chabault-Dhuit Chabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining functional and positional genomics for understanding nutrient-gene interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. European Symposium on Poultry Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Cesme-Izmir, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic control of BCMO-1 gene expression in chicken muscle cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Voldoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chabault-Dhuit Chabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Congress of Myology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors affecting poultry meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Poultry Meat Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embryo heat acclimation and muscle metabolism in chicken.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Bedrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Affecting early life poultry development to improve domestic fowl livestock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Jérusalem, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acclimatation des volailles au chaud et au froid pendant l'incubation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Bedrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional analysis of abdominal fat accretion in genetically fat and lean chickens: A new polygenic model of visceral obesity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larry Albert Cogburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Resnyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom E. Porter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam E. Aggrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Biology Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Washington D.C., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innover pour améliorer la durabilité des systèmes de productions avicoles. Programme de l'UMT BIRD 2006-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bouvarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verane Gigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining genetics and genomics for understanding and reducing the variability of poultry meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Symposium on the Quality of Poultry Meat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-analysis of the chicken transcriptome across metabolic tissues, divergent genotypes and juvenile ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. Cogburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.E. Porter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.E. Aggrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Affecting early life poultry development to improve domestic fowl livestock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Jérusalem, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro study of the BCMO-1 expression in muscle cells : a potential role for the regulation of myogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Voldoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chabault-Dhuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Poultry Conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Aug 2010, Tours, France. 967 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beta-adrenergic system regulates the expression of the avian uncoupling protein in vivo and in vitro in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Swennen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vonick Sibut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene assisted selection for meat color in the chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javad Nadaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. World Congress on genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BCMO-1 gene expression in chicken muscle cells in vitro is under genetic control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Voldoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chabault-Dhuit Chabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the identification of mechanisms underlying the variations of chicken meat processing ability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verane Gigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la croisée de la génomique positionnelle et fonctionnelle : application à l'identification d'une mutation chez le poulet et perspectives de recherches en qualité de la viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nadaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sibut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées "Sciences du Muscle et Technologies des Viandes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand (FR), France. pp.201-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of AMPK, p38 MAPK and PPARalpha in the regulation of avian uncoupling protein expression: regulation by isoproterenol and fatty acids in chick myoblasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. EAAP International Symposium on Energy and Protein Metabolism and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Parme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth, muscle development and meat quality parameters of broiler chickens submitted to early or delayed feeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la croisée de la génomique positionnelle et fonctionnelle : application à l'identification d'une mutation chez le poulet et perspectives de recherches en qualité de la viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nadaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vonick Sibut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-analysis of the chicken transcriptome across multiple tissues, genotypes and ages during juvenile development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cogburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Porter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aggrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How growth and body composition can affect the quality of poultry meat?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 Annual Meetings of the American Dairy Science Association (ADSA), Poultry Science Association (PSA), Asociación Mexicana de Producción Animal (AMPA), Canadian Society of Animal Science (CSAS), American Society of Animal Science (ASAS), and ASAS Western Section (WSASAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequence for growth, carotenoid metabolism and breast meat colour of a polymorphism in the beta, beta-carotene 15, 15'-monooxygenase (BCMO-1) chicken gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maamer Jlali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chabault-Dhuit Chabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Graulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving meat quality by regulating animal feeding and genetics : recent advances in poultry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vonick Sibut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maamer Jlali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérane Gigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Foodomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Cesena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of gene expression profiles between chicken differing for muscle glycogen content and meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vonick Sibut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. European Symposium on the Quality of Poultry Meat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Turku, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation de l'expression de la protéine découplante avUCP par le système β-adrénergique dans le myoblaste de poussin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Congrès Meetochondrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From QTL to genes controlling poultry meat quality traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nadaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. European Symposium on the Quality of Poultry Meat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Turku, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de gènes impliqués dans les variations de la qualité des viandes de volailles : étude du transcriptome musculaire chez le poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vonick Sibut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation du glycogène musculaire et relation avec la qualité de la viande de poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maamer Jlali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vonick Sibut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérane Gigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation du glycogène musculaire et relation avec la qualité de la viande de poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maamer Jlali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vonick Sibut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de gènes impliqués dans les variations de la qualité des viandes de volailles : étude du transcriptome musculaire chez le poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vonick Sibut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Gaudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées "Sciences du Muscle et Technologies des Viandes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils transcriptomiques de foies de poulet soumis au jeûne : utilisation d'une puce à ADN de 20000 oligonucléotides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primo-localisation de QTL pour la qualité de la viande dans un croisement entre deux lignées de poulet divergentes pour la croissance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nadaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acute &amp;quot;diabetes&amp;quot; in chicken : effects on insulin signaling and gene expression in liver and muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Derouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Rideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. World's Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and differentiation of the chicken Pectoralis major muscle : effect of genotype and early nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Haj Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Energy and protein metabolism and nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primo-localisation de QTLs pour la qualité de la viande dans un croisement entre deux lignées de poulet divergentes pour la croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javad Nadaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent results on the genetic variation of chicken technological meat quality.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nadaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Plant &amp; Animal Genomes XV Conference, San Diego</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, California, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which perspectives for nutrigenomics in poultry production?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. European Symposium on Poultry Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the muscle global gene expression profile in lean or fat chicken lines : contribution for the identification of genes controlling meat characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vonick Sibut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larry A. Cogburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. European Symposium on the Quality of Poultry Meat and</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du transcriptome musculaire dans des lignées de poulets maigres ou gras : apport pour l'identification des gènes contrôlant les caractéristiques de la viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vonick Sibut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larry A Cogburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La myogenèse chez le poulet : une approche protéomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Barboiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining gene expression profiling and QTL research for the identification of genes controlling chicken meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javad Nadaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. European Symposium on the Quality of Poultry Meat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de l’approche eQTL (QTL d’expression) pour l’identification de gènes responsables de la variabilité de caractères quantitatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire AGENAE/GENANIMAL 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des cellules satellites dans différentes espèces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Gabillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées de Restitution des Projets financés sur Crédits Incitatifs en 2004 et 2005 - Département de Physiologie Animale et Système d'Élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and differentiation of the chicken Pectoralis major muscle : effect of genotype and early nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Haj Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Group Meeting : COST action 925</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Volos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent results on the genetic variation of chicken technological meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javad Nadaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Debut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Verone, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches combinées de génomique positionnelle (recherche de QTL) et expressionnelle (étude du transcriptome) pour identifier des gènes controlant la qualité de la viande chez le poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javad Nadaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vonnick Sibut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First QTLs for breast meat technological parameters in high or low growth chicken lines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nadaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Brazil, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptonal analysis of the liver in juvenile broiler chickens divergently selected for high or low body weight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Trakooljul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaofei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Tempelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">95. Annual Meeting Poultry Science Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Edmonton, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'âge sur les dépots de lipides dans le filet de canard mulard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de gènes clés de la variabilité de la teneur en lipides intra-musculaires : Approche comparée multi espèces (bovin, canard, truite et porc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées de Restitution des Projets financés sur Crédits Incitatifs en 2004 et 2005 - Département de Physiologie Animale et Système d'Élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation of chicken technological meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javad Nadaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Debut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium 2006 Scientific Cooperation in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Tainan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular aspects of breast muscle development in chickens with high or low growth rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Molette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Guernec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rémignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Group meeting : COST action 925</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Volos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canards de Barbarie, mulard et hinny : quelles sont les particularités sensorielles de leur foie gras?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Meteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve H. Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées de la Recherche sur les Palmpipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la teneur en lipides intramusculaires sur les caractéristiques sensorielles du filet et du magret de canard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Meteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve H. Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the muscle transcriptome in high and low growth chickens during the post-hatch period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel E. Aggrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom E. Porter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genomes XIV Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL analysis for meat quality traits and metabolic parameters in a F2 cross between low and high growth chicken lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javad Nadaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Conference Plant and Animal Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation du métabolisme oxydatif mitochondrial chez le poulet : interaction entre génotype et composition du régime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Swennen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Decuypere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUALVIVOL : Approche de génomique fonctionnelle et positionnelle pour l'identification des gènes responsables des variations de qualité technologique des viandes chez le poulet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vonick Sibut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nadaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire AGENAE 2006 Fertilité et résistance aux maladies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Poitiers, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du rationnement et du gavage sur les dépôts de lipides dans le filet de canard mulard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Rideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of functional genomics to the identification of genes controlling growth, body composition and breast meat quality in chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom E. Porter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. European Poultry Genetics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological quality of broiler breast meat in relation to muscle hypertrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Debut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Haj Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Working group meeting COST ACTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du transcriptome musculaire du poulet en relation avec la performance de croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cogburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypertrophie des fibres musculaires: conséquences pour la qualité technologique du filet de poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Debut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Santé-Loutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Haj Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of thermal manipulations during embryogenesis on body temperature, breast yield and muscle metabolism in the growing chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Requena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Combined Workshop of Fundamental Physiology of the European Working Group of Physiology and Perinatal Development in Poultry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of quantitative trait loci for fatness and breast meat yield in a novel resource population of broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel E. Aggrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaofei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Conference Plant and Animal Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection for growth rate alters the expression of rapid myosin heavy chain isoforms in chicken breast muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Haj Hattab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Working group meeting COST ACTION 925</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection for growth rate alters the expression of rapid myosin heavy chain isoforms in chicken breast muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Haj Hattab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Working Group meeting:The importance of prenatal events for postnatal muscle growth in relation to the quality of muscle based foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological quality of broiler breast meat in relation to muscle hypertrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Debut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Haj Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50. International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression des isoformes rapides de chaines lourdes de myosine dans le muscle pectoralis major de poulet: effet de la sélection pour la croissance et de la nutrition précoce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Haj Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypertrophie musculaire: conséquence pour la qualité technologique du filet de poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Debut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Haj Hattab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of the intra-ovarian IGF system by feed restriction in broiler breeder hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Williams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. World's Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional regulation of global gene transcription in chicken liver during fasting and refeeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rejto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genome XII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional regulation of gene transcription in chicken liver: first observations from analysis with high-density liver-specific microarrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rejto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. World's Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du génotype et du gavage sur les dépôts de liquide intramusculaires dans le filet de canard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schiavone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D. Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic hormonal variations in broiler breeder hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Onagbesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bruggeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Decuypere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. World's Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du génotype et du gavage sur les dépôts de lipides intramusculaires dans le filet de canard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schiavone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats du programme agenae concernant la génomique fonctionnelle de la poule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Metzinger-Le Meuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Retout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chicken muscle growth in relation with genotype implication for meat quality.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guernec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings, XVIth European Symposium on the Quality of Poultry Meat &amp; Xth European Symposium on the Quality of Eggs and Egg Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du transcriptome de poule (Gallus) ; profil d'expression des ARNm de différents tissus et analyse du métabolisme des lipides.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle E. Bourneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Génomique des animaux d'élevage, Seignosse-le-Penon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Seignosse-le-Peignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalité de la croissance musculaire chez le poulet en relation avec le génotype.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guernec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection on the technological quality of the meat in poultry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Montpellier, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité technologique de la viande de poulet en relation avec le mode de production.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Quentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées des Sciences du Muscle et Technologie de la Viande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalité de la croissance musculaire chez le poulet en relation avec le génotype.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guernec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées des Sciences du Muscle et Technologie de la Viande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface between genetics and physiology: current approaches and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Douaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils de la génomique et leurs applications en sélection avicole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Douaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Dambrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation des niveaux en ARN messagers codant pour IGF-1 et myostatine chez le poulet : effets du genotype et de l'état nutritionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guernec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteur de croissance apparente à l'insuline de type I (IGF-I) et dimorphisme sexuel de la croissance chez le poulet et le canard de Barbarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Molette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rémignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement musculaire et qualité des viandes de volailles, lapins et porcs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées des Sciences du muscle et technologies de la viande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentrations circulantes en IGF et IGFBP dans des lignées de poulets sélectionnées pour une croissance rapide ou lente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beccavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteur de croissance apparentés à l'insuline (IGF) et développement musculaire chez le poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beccavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées de la recherche avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1997, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of chicken muscle growth by insulin-like growth factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of European Comparative Endocrinologists from molecular to integrative biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insulin-like growth factors I (IGF-I) receptors in skeletal muscle from chickens divergently selected for high or low growth rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of European Comparative Endocrinologists from molecular to integrative biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insulin-like growth factor-1 binding in the ovary of the domestic hen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Williams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of European Comparative Endocrinologists from molecular to integrative biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of insulin-like growth factors (IGF) and their receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Butterwith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of European Comparative Endocrinologists from molecular to integrative biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des récepteurs à l'Insulin-like Growth Factor(IGF-I) dans des muscles squelettiques de différents types métabolique chez le poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement musculaire des poulets issus de lignées à croissance rapide ou lente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rémignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées de la recherche avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1995, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02778537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher stimulation of DNA synthesis by IGF-1 in muscle cells from chickens selected for growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on Avian Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1996, Chateau Lake Louise, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of TGFalpha and IGF-I in granulosa cells during avian follicular maturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.M. Onagbesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Peddie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Woolveridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on Avian Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1996, Chateau Lake Louise, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGF binding to chicken hepatoma cells (LMH) is to membrane IGFPB rather than IGF receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Symposium on Insulin-like growth factors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1994, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02848118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liaison des insulin-like growth factors (IGF-1 et -2) dans une lignée hépatocytaire de poulet (cellule LMH) s'effectue sur des protéines de liaison membranaires plutôt que sur les récepteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du Groupe "Protéines" de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1994, Figeac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of avian muscle growth by insulin-like growth factors and other growth factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1994, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher stimulation of DNA synthesis by IGF-1 in muscle cells from chickens selected for growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Symposium on Insulin-like Growth factors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1994, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of muscle satellite cells isolated from chickens of two lines divergently selected for fast or slow growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.H. Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Nutrition Humaine de l'Association Française de Nutrition : Physiologie Comparée des Processus Digestifs et Métaboliques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1994, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance des cellules satellites issues de deux lignées de poulet à croissance rapide ou lente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.H. Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Colloque national sur les maladies neuromusculaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1993, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance des cellules satellites issues de deux lignées de poulet à croissance rapide ou lente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.H. Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Colloque national</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1993, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02778913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic models for the study of muscle growth and adiposity in chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rémignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.H. Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence des régions sud-Europe-Atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1993, Espinho, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGF binding proteins in chicken sera and media conditionned by chicken hepatoma cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1992, Opio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anabolic effects of insulin-like growth factor-I in satellite cell derived myotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goddard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International congress of endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1992, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anabolic effects of insulin-like growth factor-I in myotubes from broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goddard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International symposium on avian endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1992, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of growth hormone response to the administration of growth hormone-releasing hormone (GRF) in the lamb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Deletang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Dulor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12 Reunion du Groupe Developpement de l'INRA. productions Animales. Les hormones de l'axe somatotrope. Regulations. Effets peripheriques. Interets pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1986, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02856358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux de minéraux chez les poules pondeuses et les reproductrices lourdes selon trois stratégies d’apport du carbonate de calcium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mireaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Tours, France. pp.727-731</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of phytase and limestone particle size on performance, eggshell quality, bone mineralization and mineral digestibility in laying hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hervo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Létourneau Montminy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. European Symposium on Poultry Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rimini, Italy. pp.313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances économiques, sociales, environnementales et territoriales de la filière IGP « Volailles de l’Orléanais »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Méda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras (JRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Tours, France. 14èmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras (JRA), 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of post-hatch fast of chick on digestive tract development and growth performance according to diet and rearing environmental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dartois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lardic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. World's Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between feed efficiency and functionality of the digestive tract in broilers : a transcriptomic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Juanchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Poultry Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Gdansk, Poland. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary factors improving eggshell quality: an updated review with special emphasis on microelements and feed additives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. EGGMEAT European Symposium on the Quality of Eggs and Egg Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Edinburgh, United Kingdom. , 2 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional genomics of the digestive function in broilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Juanchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Symposium on Poultry Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Saint-Malo, France. 2017, Proceedings of the 10th european Symposoium on Poultry Genetics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du rôle du métabolisme de la vitamine A dans les cellules musculaires de poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beta-carotene acts as a regulator of skeletal muscle cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sultan Al Ahmadieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Congress of Myology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Lyon, France. , 2016, Myology 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THERMOCHICK : Acclimatation embryonnaire à la chaleur. Quels sont les mécanismes modifiés chez le poulet de chair en finition ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Métaprogramme ACCAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Marne-La-Vallée, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of bone mineralization measured by dual energy X-ray absorptiometry and tibia and toe bone characteristics in broilers fed varying dietary calcium and non-phytate phosphorus levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greg Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Letourneau-Montminy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting Poultry Science Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Nouvelle-Orléans, United States. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La combinaison de cartographie de signatures de sélection, de re-séquençage de génomes et d'analyses d'expression révèle PARK2 et JAG2 comme nouveaux genes candidats régulant l'adiposité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Parks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France. </w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2015, Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions des transcriptomes du foie, tissu adipeux et muscle aux mécanismes d'adaptation des poulets de chair face à une variation de la source d'énergie dans l'aliment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meziane Aite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France. </w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2015, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein digestion re-visited by proteomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Recoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lessire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. European Symposium on Poultry Nutrition (ESPN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of protein fractions in digesta of broilers fed with four different protein sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Recoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Sabboh-Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lessire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Harichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Symposium on Poultry Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of dietary vitamin D source (25OHD3/D3) on breast muscle properties of chicks from flock supplemented or not with 25OHD3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22th European Symposium on the Quality of Poultry Meat - 16th European Symposium on the Quality of Eggs and Egg Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Nantes, France. World's Poultry Science Journal, 71, supplement 1, 190 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acclimatation embryonnaire à la chaleur : quels sont les mécanismes moléculaires modifiées chez le poulet de chair en finition ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France. </w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2015, Journées de la Recherche Avicole et Palmidèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des matières premières sur les activités des protéases digestives chez le poulet de chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Recoules</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Sabboh-Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lessire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Harichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La capacité de stockage des lipides par des poulets maigres ou gras n'est pas influencée par la source d'énergie de l'aliment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France. </w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2015, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-lasting effects of thermal manipulation during embryogenesis on muscle gene expression profile in fast-growing chickens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Moroldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Stavanger, Norway. </w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WPSA, Branche Norvégienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14. European Poultry Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can plasma metabolites predict fat deposition in peripheral tissues of chicken?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lalande-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Tea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Stavanger, Norway. WPSA, Branche Norvégienne, 2014, XIVTH EUROPEAN POULTRY CONFERENCE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les manipulations thermiques embryonnaires modifient la physiologie et la composition corporelle des poulets de chair sans altérer la qualité de la viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Bedrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, La Rochelle, France. , Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2013, 10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d’un transporteur de glucose insulino-sensible chez le poulet : GLUT-12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Colloque Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Seillac, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrigenetics of carotenoid metabolism in the chicken : a polymorphism at the BCMO1 locus affects the response to dietary β-carotene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maamer Jlali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Graulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chauveau-Duriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Symposium on Poultry Nutrition (ESPN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Potsdam, Germany. 2013, Proceedings 19th European Symposium on Poultry Nutrition</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR metabolomics to study the regulation of energy metabolism on chicken lines divergent for low or high abdominal fat deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illa Tea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Annual Conference of the Metabolomics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Glasgow, United Kingdom. 2013, Metabolomics 2013. Annual international conference of the metabolomics society</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projets THERMOCHICK et EpiTherm : à la recherche des mécanismes impliqués dans l’acclimatation embryonnaire du poulet à la chaleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Bedrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Ecole-Chercheurs “Gestion génomique des RGA en régions chaudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Gosier, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-Wide QTL detection for growth, body composition and quality related traits in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Bacciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXII International Conference on Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Edinburgh, United Kingdom. 2010, Proceedings of the 32nd International Conference on Animal Genetics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome Profiling Of Feeding-To-Fasting Transition In Chicken Liver Using A Chicken 20K Oligo Microarray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moreews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Plant &amp; Animal Genomes XVI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, San Diego, United States. , 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00329926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des niveaux en ARN messagers musculaires codant pour IGF-I et myostatine par la méthode de RT-PCR en temps réel : effets du génotype et de l'état nutritionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guernec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Colloque Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Seillac, France. 1 p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of myostatin mRNA expression in chicken muscle by real time RT-PCR: effects of nutritional state and genotype genotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guernec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium franco-polonais : mécanismes de régulation chez l'animal et l'homme en croissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Paris, France. 1 p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myogenesis in farm animal species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mécanismes de régulation chez l'animal et l'homme en croissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Paris, France. 1 p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in understanding and improving the use of macro-minerals in poultry nutrition: special focus on phosphorus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hervo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Roselina Angel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bonadiman Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Todd J. Applegate. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in poultry nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Burleigh Dodds Science Publishing, 2024, 978-1-80146-731-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of calcium metabolism in laying hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baraa Ezzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hervo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cristina Alamprese; Yves Nys; Yoshinori Mine; Vincent Guyonnet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in improving the safety and quality of eggs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Burleigh Dodds Science Publishing, 2024, 9781801468756</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insulin-like growth factor-1 binding in the ovary of the domestic hen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Williams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in comparative endocrinology and neurobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15 (4), New York Academy of sciences, 1998, Annals of the New York Academy of Sciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of chicken muscle growth by insulin-like growth factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in comparative endocrinology and neurobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 839, New York Academy of sciences, 1998, Annals of the New York Academy of Sciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insulin-like growth factors and IGF binding proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goddard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.C. Butterwith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D. Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avian endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J. of endocrinology limited, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marqueurs génétiques pour la coloration de la viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nadaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: EP2161345. 2010, 38 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des productions de volailles de chair, en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Magdelaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volailles d’hier et d’aujourd’hui : le patrimoine au service d’un élevage durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidéo - Documentaire Science on tourne - Volailles d'hier et d'aujourd'hui, le patrimoine au service d’un élevage durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Horard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Maugrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Laurioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du symbole à l'assiette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aviculture, une filière d'avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bouvarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'aviculture, une filière d'avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des produits et des modes de production de volailles de chair. Quels enjeux pour la recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études du Pôle Alimentation de l'Université de Tours : Volailles d'hier et d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier d'évaluation HCERES de l'Unité de Recherches Avicoles (Vague C : campagne d’évaluation 2016 - 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, 212 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction d’ADN bactérien dans des contenus digestifs de poulets à partir du kit Qiagen QIAamp DNA Mini Kit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Konsak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode opératoire : Composition du microbiote bactérien digestif du poulet déterminée par qPCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Konsak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troubles digestifs non spécifiques : Recherche d’un modèle expérimental chez le poulet de chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Narcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRA, BOA. 2015, 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu final ANR-09-JCJC-0015-THERMOCHICK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] ANR-09-JCJC-0015-THERMOCHICK, auto-saisine. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport AERES pour l’URA 2006-2010.Bilan de l’activité de recherche et des résultats obtenus par l’Unité de Recherches Avicoles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2011, 124 p. (partie 1); 27 p. (partie 2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of invited lectures -World's Poultry Congress 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">26th World’s Poultry Congress, abstracts selected in 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">26th World’s Poultry Congress, abstracts selected in 2020, Vol.2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">26th World’s Poultry Congress, abstracts selected in 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XVI European Symposium on the Quality of Eggs and Egg Products - XXII European Symposium on the Quality of Poultry Meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI European Symposium on the Quality of Eggs and Egg Products - XXII European Symposium on the Quality of Poultry Meat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Nantes, France. 71, supplement 1, French Branch of World's Poultry Science Association, 190 p, 2015, World's Poultry Science Journal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XIIIth European Poultry Conference. Program & book of abstracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Nys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Tours, France. 66, French Branch of World's Poultry Science Association, 968 p., 2010, World's Poultry Science Journal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des productions de volailles de chair, en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Magdelaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie de l'Académie : Questions sur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId857"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wpcparis2022.com/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academie-agriculture.fr/academie/presentation/english-presentation" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9305-3982" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241679v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orapin Jantasaeng" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques Duclos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanjana Thumanu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supattra Okrathok" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutisa Khempaka" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5713/ab.24.0798" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05212934v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jonch&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise I Bussi&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Khaksar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cornaille" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aninu.2025.03.013" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151063v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hervo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P L&#233;tourneau-Montminy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N M&#234;me" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2023.102613" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504424v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies-Oury" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duclos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Morio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Allo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042888v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gloux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Roy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Ezagal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie M&#234;me" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2019.106407" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042878v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bournazel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lecompte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guillou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peyronnet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jns.2020.10" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042892v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M&#234;me" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piketty" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pri&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-78106-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905428v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Valable" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. L&#233;tourneau-Montminy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Klein" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lardic" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jns.2020.17" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628279v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Recoules" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Combes-Soia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-38725-1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622659v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gloux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Nys" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-6185-0" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622782v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Roy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bonin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Juanchich" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pez407" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627980v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura E Ellestad" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry A Cogburn" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Simon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel E Aggrey" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5670-9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727161v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meziane Aite" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Boutin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4520-5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974616v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Malher" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Magdelaine" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/PYH2MJ" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622089v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pomar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pag&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117003093" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623299v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5344-z" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04735583v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lessire" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Klein" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Meme" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Peyronnet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pex446" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589705v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher W. Resnyk" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Carr&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofei Wang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom E. Porter" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-4035-5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607342v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Praud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sultan Al Ahmadieh" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Voldoire" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Godet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2017.06.011" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605891v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Magnin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117001343" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605968v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Sabboh-Jourdan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Harichaux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pew444" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636990v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loyau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leduc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2661-y" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633204v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi&#232;re X. Rousseau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre L&#233;tourneau-Montminy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pew172" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341819v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zerjal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja H&#228;rtle" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbd.2016.06.008" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PD6PQG6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211037v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Duval" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115000683" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634218v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Bedrani" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114001931" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194040v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Roux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boitard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blum" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Parks" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Montagner" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.115.016865" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594233v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Coudert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Audouin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0139517" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637571v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuming Chen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongzhan Huang" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy H. Wu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0139549" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207761v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va J&#233;gou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lalande-Martin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illa Tea" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2014-8482" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640949v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cailleau-Audouin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0105339" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729320v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Nadaf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0014825" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631929v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamer Jlali" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chauveau-Duriot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114514000312" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129850v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasa Dakovic" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Terezol" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu208" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207757v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2014-7995" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651038v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-557" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207752v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Demeure" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Bacciu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Mignon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-45-36" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647671v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2013-6445" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647864v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabault-Dhuit Chabault" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5240" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129580v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Milenkovic" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00057.2011" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646557v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129538v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Joubert" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00087.2010" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018989v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vonick Sibut" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marthey" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-112" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661082v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Ankra-Badu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Beaumont" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2009.02017.x" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G35VCQHT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662615v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Byerly" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Cogburn" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00029.2010" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668076v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina A Ankra-Badu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Shriner" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-107" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659463v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661429v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mardi S. Byerly" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry A. Cogburn" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.90813.2008" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193471v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vignoles" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.90384.2008" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658205v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Swennen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buyse" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2009.02.012" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFH6LCW3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729919v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blavy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreews" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-611" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669069v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Tona" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Onagbesan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bruggeman" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667570v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Derouet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rideau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/JOE-08-0055" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664730v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duch&#234;ne" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Audoin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2006.11.001" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3H8HLBMZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660502v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordeau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1062" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665733v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663663v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique M.-D. Bernadet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Guy" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107658029" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657943v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.E. Porter" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Burgess" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ps/86.10.2059" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667451v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2007.01.007" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1T93P8DL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662011v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia K. Feve" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-155" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666153v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.E. Requena Rodon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660807v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Debut" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2006-398" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654992v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Nadaf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657097v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/japr/16.1.107" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654919v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sda.27.143-152" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659542v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Bernardet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2006.07.014" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6TZ8WHZD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657325v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2006.07.024" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGL52KZB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00890056v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Bernadet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guy" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657230v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Meteau" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Juin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ps/85.5.914" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654551v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nadaf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brunel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658244v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Decuypere" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Hocking" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/WPS2005107" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661929v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2006011" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660613v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Haj Hattab" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653298v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680216v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boutten" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071660500303099" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670542v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schiavone" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Bernardet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2005006" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669822v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00890028v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Picgirard" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681041v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2005008" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900546v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Schiavone" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bernadet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682591v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rejto" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Aggrey" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cfg.402" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04532009v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Guernec" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Chevalier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J Duclos" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2003.10.001" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GZJFB37-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673621v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guernec" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679134v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ricaud" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bernardi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ritvos" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678956v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wacrenier-Cere" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677245v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natha&#235;le Wacrenier-Cer&#233;" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673294v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A.E. Pym" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675558v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674238v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678174v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Quentin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670545v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Lefaucheur" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900337v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lefaucheur" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2002035" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671161v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670193v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Molette" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; R&#233;mignon" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672173v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beccavin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Simon" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900344v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Williams" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gu&#233;men&#233;" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2001120" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671182v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Williams" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Guemene" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686489v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Durand" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689411v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690179v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690529v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900271v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chevalier" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691953v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Upton" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695939v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oudin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690727v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Williams" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688363v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685145v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683652v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Butterwith" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691077v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.H. Ricard" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goddard" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685749v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706246v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Wilkie" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. O'Neill" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Butterwith" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709703v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703881v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.M. Onagbesan" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Peddie" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Woolveridge" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705607v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899719v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chevalier" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fh Ricard" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Simon" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714137v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703106v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705340v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705721v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Marchand-Brustel" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Tanti" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702740v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702730v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702352v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Armstrong" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701979v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723419v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Houdebine" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Djiane" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726925v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barenton" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Diaz" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deletang" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dulor" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898657v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barenton" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Diaz" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Dulor" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898663v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Laurentie" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Toutain" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charrier" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Blanchard" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304181v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Cappelli" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tattiana Enrich" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mac&#237;as S&#225;nchez" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro &#193;lvarez Lloret" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rodr&#237;guez Navarro" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05084258v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dombre" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duittoz" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment G&#233;rard" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moreau" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04965029v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Rodriguez-Navarro" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709977v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany P&#233;zier" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Wiedemann" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304160v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304102v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304210v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308699v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04516506v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guyot" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pampouille" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Burlot" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Guerini" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05132627v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308731v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaillou" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828433v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758957v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baraa Ezzo" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Palussiere" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jeay" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213904v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304035v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Jantasaeng" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dupuy" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Khempaka" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331993v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hervo" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre L&#233;tourneau Montminy" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04068955v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertagnoli" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cador&#233;" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654653v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sghaier Chriki" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; This, Vo Kientza" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775492v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise I. Bussi&#232;re" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214160v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesse Piketty Marie" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pri&#233;" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605437v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217725v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214544v2" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217186v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Dusart" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606230v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Thoby" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214048v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Maxime" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757996v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144164v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624779v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614963v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735696v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614979v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Janvier" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Gigaud" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615088v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604313v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605289v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Roger" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615024v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Klein" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Page" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahid Nasir" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605115v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589696v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604424v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742874v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739027v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. L&#233;tourneau-Montminy" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589695v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742258v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magnin" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Peyronnet" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211058v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800851v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740215v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Carr&#233;" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211070v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743919v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738480v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743909v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739197v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210931v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742250v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210972v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lalande" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794464v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740620v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742530v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouvarel" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739256v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743657v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743120v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801685v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03365428v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210608v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193906v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Son Tran" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Carr&#233;" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744093v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193794v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Djari" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerre" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745245v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simoes Nunes" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210361v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744515v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747457v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210360v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747273v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190568v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Brun" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chatonnet" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747855v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210443v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749854v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746089v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805612v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001254v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Brun" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749619v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Leroux" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744549v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748164v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744491v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747773v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745575v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748095v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Albert Cogburn" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Resnyk" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam E. Aggrey" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749114v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bignon" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verane Gigaud" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745710v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gigaud" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748111v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754786v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabault-Dhuit" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754995v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754465v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756609v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729428v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sibut" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751141v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751146v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ismail" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754171v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752823v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755660v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cogburn" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Porter" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aggrey" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750791v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752986v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752091v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754578v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751664v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753670v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751505v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756175v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Sellier" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758068v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753112v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Gaudron" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729786v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aubry" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757963v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753821v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754497v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755621v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755074v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816641v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752749v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758255v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751231v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Barboiron" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755223v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751620v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756839v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Haj Hattab" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751920v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gabillard" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755456v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755822v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vonnick Sibut" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814256v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753591v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Trakooljul" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Carre" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Tempelman" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757198v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754790v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Damon" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bernard" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754229v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751655v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758067v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755666v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Jenkins" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel E. Aggrey" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755233v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754998v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755644v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755257v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818867v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763139v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760536v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759586v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763125v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sant&#233;-Loutellier" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762973v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Picard" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Requena" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763137v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763241v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763881v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763723v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759932v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764247v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760487v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761021v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762179v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762620v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Bernadet" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760810v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760017v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759132v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herault" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Metzinger-Le Meuth" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Retout" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759319v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759039v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Assaf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle E. Bourneuf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cabello" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chardon" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760806v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833819v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827997v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829229v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760087v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douaire" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760875v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Dambrine" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762675v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763607v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838563v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768986v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768945v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837576v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835651v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838559v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838560v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771368v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778537v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845945v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845154v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848118v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772580v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775369v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845123v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846109v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773279v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778913v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774030v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leclercq" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773559v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775149v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773532v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02856358v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04516740v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mireaux" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chev&#233;" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gambier" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04349937v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601352v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ferrand" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364610v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dartois" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Leconte" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788677v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604207v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606214v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742195v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courouss&#233;" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742748v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800296v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738752v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Letourneau-Montminy" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194116v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/305674" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210974v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/305383.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331455v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739198v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739134v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194100v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/292909.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739355v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210973v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/305377.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193844v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/264226_2" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210609v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Tea" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747584v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745362v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749156v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746863v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809461v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751791v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Demeure" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00329926v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Roy" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829905v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833256v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826439v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717918v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hervo" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Roselina Angel" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bonadiman Mariani" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717936v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839545v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835983v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846158v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Butterwith" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Roberts" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824446v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137909v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223074v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215534v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Horard" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Maugrion" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Laurioux" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790897v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216732v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217131v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607296v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794456v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Konsak" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794808v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368517v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Juin" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606216v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803800v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213710v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213764v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213730v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213750v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799375v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Nys" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823105v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216787v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wpcparis2022.com/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academie-agriculture.fr/academie/presentation/english-presentation" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9305-3982" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241679v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orapin Jantasaeng" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques Duclos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanjana Thumanu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supattra Okrathok" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutisa Khempaka" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5713/ab.24.0798" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05212934v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jonch&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise I Bussi&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Khaksar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cornaille" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aninu.2025.03.013" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151063v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hervo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P L&#233;tourneau-Montminy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N M&#234;me" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2023.102613" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504424v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies-Oury" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duclos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Morio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Allo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042888v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gloux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Roy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Ezagal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie M&#234;me" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2019.106407" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042878v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bournazel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lecompte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guillou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peyronnet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jns.2020.10" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042892v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M&#234;me" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piketty" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pri&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-78106-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905428v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Valable" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. L&#233;tourneau-Montminy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Klein" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lardic" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jns.2020.17" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628279v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Recoules" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Combes-Soia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-38725-1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622659v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gloux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Nys" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-6185-0" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622782v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Roy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bonin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Juanchich" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pez407" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627980v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura E Ellestad" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry A Cogburn" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Simon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel E Aggrey" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5670-9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727161v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meziane Aite" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Boutin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4520-5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974616v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Malher" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Magdelaine" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/PYH2MJ" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622089v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pomar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pag&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117003093" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623299v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5344-z" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04735583v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lessire" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Klein" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Meme" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Peyronnet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pex446" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589705v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher W. Resnyk" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Carr&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofei Wang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom E. Porter" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-4035-5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607342v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Praud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sultan Al Ahmadieh" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Voldoire" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Godet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2017.06.011" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605891v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Magnin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117001343" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605968v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Sabboh-Jourdan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Harichaux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pew444" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636990v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loyau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leduc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2661-y" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633204v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi&#232;re X. Rousseau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre L&#233;tourneau-Montminy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pew172" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341819v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zerjal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja H&#228;rtle" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbd.2016.06.008" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PD6PQG6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634218v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Bedrani" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114001931" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211037v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Duval" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115000683" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194040v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Roux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boitard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blum" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Parks" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Montagner" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.115.016865" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594233v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Coudert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Audouin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0139517" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637571v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuming Chen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongzhan Huang" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy H. Wu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0139549" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207761v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va J&#233;gou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lalande-Martin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illa Tea" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2014-8482" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640949v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cailleau-Audouin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0105339" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729320v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Nadaf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0014825" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631929v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamer Jlali" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chauveau-Duriot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114514000312" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129850v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasa Dakovic" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Terezol" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu208" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207757v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2014-7995" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651038v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-557" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207752v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Demeure" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Bacciu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Mignon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-45-36" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647671v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2013-6445" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647864v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabault-Dhuit Chabault" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5240" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129580v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Milenkovic" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00057.2011" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646557v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129538v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Joubert" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00087.2010" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018989v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vonick Sibut" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marthey" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-112" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661082v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Ankra-Badu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Beaumont" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2009.02017.x" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G35VCQHT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662615v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Byerly" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Cogburn" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00029.2010" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668076v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina A Ankra-Badu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Shriner" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-107" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659463v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661429v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mardi S. Byerly" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry A. Cogburn" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.90813.2008" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193471v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vignoles" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.90384.2008" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658205v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Swennen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buyse" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2009.02.012" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFH6LCW3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669069v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Tona" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Onagbesan" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bruggeman" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729919v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blavy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreews" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-611" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664730v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duch&#234;ne" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Audoin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2006.11.001" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3H8HLBMZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667570v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Derouet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rideau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/JOE-08-0055" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660502v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordeau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1062" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665733v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663663v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique M.-D. Bernadet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Guy" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107658029" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657943v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.E. Porter" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Burgess" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ps/86.10.2059" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667451v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2007.01.007" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1T93P8DL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662011v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia K. Feve" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-155" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666153v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.E. Requena Rodon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654992v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Nadaf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660807v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Debut" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2006-398" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657097v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/japr/16.1.107" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654919v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sda.27.143-152" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657325v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2006.07.024" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGL52KZB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659542v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Bernardet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2006.07.014" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6TZ8WHZD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00890056v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Bernadet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guy" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657230v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Meteau" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Juin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ps/85.5.914" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658244v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Decuypere" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Hocking" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/WPS2005107" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654551v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nadaf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brunel" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661929v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2006011" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653298v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660613v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Haj Hattab" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669822v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680216v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boutten" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071660500303099" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670542v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schiavone" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Bernardet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2005006" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00890028v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Picgirard" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681041v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2005008" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900546v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Schiavone" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bernadet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682591v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rejto" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Aggrey" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cfg.402" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04532009v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Guernec" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Chevalier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J Duclos" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2003.10.001" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GZJFB37-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673621v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guernec" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679134v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ricaud" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bernardi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ritvos" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678956v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wacrenier-Cere" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677245v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natha&#235;le Wacrenier-Cer&#233;" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673294v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A.E. Pym" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675558v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674238v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678174v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Quentin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670545v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Lefaucheur" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900337v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lefaucheur" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2002035" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671161v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670193v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Molette" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; R&#233;mignon" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672173v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beccavin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Simon" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900344v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Williams" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gu&#233;men&#233;" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2001120" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671182v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Williams" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Guemene" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686489v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Durand" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689411v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690179v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690529v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900271v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chevalier" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691953v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Upton" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695939v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oudin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690727v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Williams" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688363v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685145v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683652v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Butterwith" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691077v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.H. Ricard" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goddard" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685749v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706246v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Wilkie" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. O'Neill" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Butterwith" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709703v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703881v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.M. Onagbesan" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Peddie" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Woolveridge" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705607v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899719v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chevalier" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fh Ricard" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Simon" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714137v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703106v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705340v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705721v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Marchand-Brustel" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Tanti" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702740v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702730v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702352v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Armstrong" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701979v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723419v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Houdebine" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Djiane" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726925v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barenton" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Diaz" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deletang" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dulor" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898657v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barenton" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Diaz" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Dulor" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898663v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Laurentie" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Toutain" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charrier" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Blanchard" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304181v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Cappelli" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tattiana Enrich" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mac&#237;as S&#225;nchez" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro &#193;lvarez Lloret" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rodr&#237;guez Navarro" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05084258v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dombre" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duittoz" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment G&#233;rard" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moreau" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709977v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany P&#233;zier" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Wiedemann" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04965029v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Rodriguez-Navarro" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304160v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304102v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304210v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308699v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04516506v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guyot" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pampouille" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Burlot" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Guerini" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05132627v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308731v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaillou" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828433v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758957v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baraa Ezzo" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Palussiere" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jeay" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213904v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304035v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Jantasaeng" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dupuy" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Khempaka" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331993v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hervo" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre L&#233;tourneau Montminy" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04068955v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertagnoli" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cador&#233;" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775492v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise I. Bussi&#232;re" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654653v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sghaier Chriki" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; This, Vo Kientza" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214160v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesse Piketty Marie" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pri&#233;" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217725v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605437v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214544v2" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606230v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Thoby" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217186v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Dusart" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214048v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Maxime" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144164v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757996v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614963v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624779v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735696v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614979v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Janvier" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Gigaud" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615088v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604313v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605289v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Roger" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615024v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Klein" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Page" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahid Nasir" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605115v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604424v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589696v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742874v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739027v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. L&#233;tourneau-Montminy" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589695v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742258v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magnin" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Peyronnet" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800851v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211058v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740215v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Carr&#233;" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211070v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743919v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743909v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738480v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739197v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210972v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lalande" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742250v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210931v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794464v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740620v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742530v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouvarel" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739256v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743657v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743120v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801685v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03365428v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210608v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193794v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Djari" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerre" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193906v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Son Tran" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Carr&#233;" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744093v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745245v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simoes Nunes" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210361v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744515v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210360v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747457v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190568v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Brun" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chatonnet" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747273v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747855v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210443v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749854v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746089v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805612v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001254v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Brun" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749619v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Leroux" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744549v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748164v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744491v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745575v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747773v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748095v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Albert Cogburn" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Resnyk" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam E. Aggrey" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749114v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bignon" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verane Gigaud" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745710v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gigaud" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748111v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754786v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabault-Dhuit" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754995v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754465v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756609v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751141v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729428v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sibut" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754171v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751146v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ismail" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752823v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755660v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cogburn" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Porter" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aggrey" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750791v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752986v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752091v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751664v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754578v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753670v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751505v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756175v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Sellier" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758068v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753112v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Gaudron" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729786v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aubry" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757963v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753821v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754497v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755621v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816641v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755074v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752749v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758255v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751231v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Barboiron" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751620v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755223v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751920v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gabillard" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756839v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Haj Hattab" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755456v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755822v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vonnick Sibut" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814256v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753591v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Trakooljul" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Carre" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Tempelman" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757198v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754790v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Damon" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bernard" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754229v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751655v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755233v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758067v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755666v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Jenkins" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel E. Aggrey" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755644v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754998v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818867v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755257v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763139v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760536v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759586v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763125v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sant&#233;-Loutellier" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762973v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Picard" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Requena" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763137v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763241v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763881v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759932v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763723v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764247v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760487v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762179v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761021v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762620v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Bernadet" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760810v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760017v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759132v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herault" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Metzinger-Le Meuth" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Retout" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759319v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759039v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Assaf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle E. Bourneuf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cabello" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chardon" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760806v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833819v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827997v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829229v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760087v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douaire" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760875v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Dambrine" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762675v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763607v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838563v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768986v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768945v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835651v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837576v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838559v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838560v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771368v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778537v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845945v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845154v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848118v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772580v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775369v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845123v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846109v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773279v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778913v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774030v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leclercq" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773559v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775149v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773532v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02856358v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04516740v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mireaux" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chev&#233;" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gambier" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04349937v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601352v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ferrand" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364610v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dartois" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Leconte" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788677v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604207v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606214v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742195v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courouss&#233;" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742748v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800296v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738752v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Letourneau-Montminy" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194116v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/305674" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210974v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/305383.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331455v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739198v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739134v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194100v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/292909.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739355v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210973v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/305377.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193844v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/264226_2" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210609v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Tea" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747584v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745362v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749156v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746863v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809461v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751791v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Demeure" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00329926v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Roy" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829905v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833256v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826439v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717918v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hervo" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Roselina Angel" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bonadiman Mariani" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717936v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839545v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835983v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846158v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Butterwith" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Roberts" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824446v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137909v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223074v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215534v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Horard" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Maugrion" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Laurioux" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790897v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216732v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217131v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607296v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794456v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Konsak" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794808v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368517v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Juin" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606216v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803800v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213710v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213764v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213730v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213750v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799375v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Nys" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823105v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216787v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>