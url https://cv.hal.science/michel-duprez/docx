--- v0 (2026-03-05)
+++ v1 (2026-04-10)
@@ -153,3739 +153,3739 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A penalized φ-FEM scheme for the Poisson Dirichlet problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Duprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Killian Vuillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lleras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Residual-based a posteriori error estimates with boundary correction for Phi-FEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Duprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lleras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04931977v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enriching continuous Lagrange finite element approximation spaces using neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Duprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Lecourtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935072v4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phi-FEM-FNO: a new approach to train a Neural Operator as a fast PDE solver for variable geometries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lleras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Lozinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Killian Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 152, pp.109131. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cnsns.2025.109131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04473794v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phi-FD : A well-conditioned finite difference method inspired by phi-FEM for general geometries on elliptic PDEs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dual Weighted Residual-driven adaptive mesh refinement to enhance biomechanical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz Chouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Richter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pierre-Yves Rohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Scientific Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10915-025-02914-0⟩</w:t>
+              <w:t xml:space="preserve">Advances in Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Advances in Applied Mechanics, 61, pp.75-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/bs.aams.2025.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04731164v2</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051404v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual Weighted Residual-driven adaptive mesh refinement to enhance biomechanical simulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franz Chouly</w:t>
+                <w:t xml:space="preserve">Sterile insect technique in a patch system: influence of migration rates on optimal single-patch releases strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Privat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Applied Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/bs.aams.2025.10.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 91 (6), pp.71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00285-025-02297-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05051404v2</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693417v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sterile insect technique in a patch system: influence of migration rates on optimal single-patch releases strategies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Dumont</w:t>
+                <w:t xml:space="preserve">Enhancing biomechanical simulations based on a posteriori error estimates: the potential of Dual Weighted Residual-driven adaptive mesh refinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huu Phuoc Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre‐yves Rohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pierre Alain Bordas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00285-025-02297-8⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cnm.3897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04693417v3</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208610v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing biomechanical simulations based on a posteriori error estimates: the potential of Dual Weighted Residual-driven adaptive mesh refinement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phi-FD : A well-conditioned finite difference method inspired by phi-FEM for general geometries on elliptic PDEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lleras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Lozinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Killian Vuillemot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cnm.3897⟩</w:t>
+              <w:t xml:space="preserve">Journal of Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 104 (23), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10915-025-02914-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04208610v4</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731164v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FBG-Driven simulation for virtual augmentation of fluoroscopic images during endovascular interventions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">A Zero-Shot Reinforcement Learning Strategy for Autonomous Guidewire Navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Scarponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Nageotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cotin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Healthcare Technology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/htl2.12108⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19, pp.1185-1192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11548-024-03092-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04834683v2</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04488626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the impact of rainfall and temperature on sterile insect control strategies in a Tropical environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 32 (1), pp.311-347. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/S0218339024500128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811327v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Zero-Shot Reinforcement Learning Strategy for Autonomous Guidewire Navigation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">FBG-Driven simulation for virtual augmentation of fluoroscopic images during endovascular interventions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Scarponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Verde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazim Haouchine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Nageotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11548-024-03092-4⟩</w:t>
+              <w:t xml:space="preserve">Healthcare Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/htl2.12108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04488626v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04834683v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">φ-FEM: an optimally convergent and easily implementable immersed boundary method for particulate flows and Stokes equations</w:t>
+                <w:t xml:space="preserve">A new $\phi$-FEM approach for problems with natural boundary conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lleras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Lozinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/m2an/2023010⟩</w:t>
+              <w:t xml:space="preserve">Numerical Methods for Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (1), pp.281-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/num.22878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588715v4</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02521042v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delayed closed-loop neurostimulation for the treatment of pathological brain rhythms in mental disorders: a computational study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">phi-FEM for the heat equation: optimal convergence on unfitted meshes in space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Axel Hutt</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lleras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Lozinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Killian Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnins.2023.1183670⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 361 (G11), pp.1699-1710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crmath.497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04037276v5</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03685445v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remarks on the controllability of parabolic systems with non-diagonalizable diffusion matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel González-Burgos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Souza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series S</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 16 (6), pp.1346-1382. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3934/dcdss.2023086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03772372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">phi-FEM for the heat equation: optimal convergence on unfitted meshes in space</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Delayed closed-loop neurostimulation for the treatment of pathological brain rhythms in mental disorders: a computational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Wahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Riedinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Killian Vuillemot</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Hutt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crmath.497⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17, pp.1183670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2023.1183670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03685445v2</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04037276v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new $\phi$-FEM approach for problems with natural boundary conditions</w:t>
+                <w:t xml:space="preserve">φ-FEM: an optimally convergent and easily implementable immersed boundary method for particulate flows and Stokes equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lleras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Lozinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical Methods for Partial Differential Equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/num.22878⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 57, pp.1111-1142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2023010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02521042v3</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588715v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal control strategies for the sterile mosquitoes technique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bilinear local controllability to the trajectories of the Fokker-Planck equation with a localized control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vauchelet</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lissy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jde.2021.12.002⟩</w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Fourier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 72 (4), pp. 1621-1659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/aif.3501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02995414v4</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02280501v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilinear local controllability to the trajectories of the Fokker-Planck equation with a localized control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal control strategies for the sterile mosquitoes technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luís Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lissy</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Privat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vauchelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Fourier</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/aif.3501⟩</w:t>
+              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 311, pp.229-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jde.2021.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02280501v4</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02995414v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Immunity Control and Final Size Minimization by Social Distancing for the SIR Epidemic Model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">How Best Can Finite-Time Social Distancing Reduce Epidemic Final Size?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Bliman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duprez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vauchelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10957-021-01830-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 511, pp.110557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2020.110557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02862922v2</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02953047v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Best Can Finite-Time Social Distancing Reduce Epidemic Final Size?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Optimal Immunity Control and Final Size Minimization by Social Distancing for the SIR Epidemic Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Bliman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Privat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vauchelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2020.110557⟩</w:t>
+              <w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 189 (2), pp.408--436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10957-021-01830-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02953047v2</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862922v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of spatial control strategies for population replacement, application to Wolbachia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Hélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Privat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vauchelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 27, pp.30. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/cocv/2021070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03044740v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimal time for the continuity equation controlled by a localized perturbation of the velocity vector field</w:t>
+                <w:t xml:space="preserve">φ-FEM: a finite element method on domains defined by level-sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francesco Rossi</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Lozinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 58 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/19M1248947⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01676679v3</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02521111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">φ-FEM: a finite element method on domains defined by level-sets</w:t>
+                <w:t xml:space="preserve">Minimal time for the continuity equation controlled by a localized perturbation of the velocity vector field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexei Lozinski</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Morancey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 269 (1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02521111v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676679v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of the Grushin equation: non-rectangular control region and minimal time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Koenig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 26, pp.3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/cocv/2019001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01829294v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying discretization errors for soft tissue simulation in computer assisted surgery: a preliminary study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pierre Alain Bordas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Bucki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huu Phuoc Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz Chouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 77 (1), pp.709-723. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apm.2019.07.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01616322v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element method with local damage of the mesh</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mosquito population control strategies for fighting against arboviruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luís Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexei Lozinski</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Privat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vauchelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/m2an/2019023⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (6), pp.6274-6297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/mbe.2019313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858033v2</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01984426v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximate and exact controllability of the continuity equation with a localized vector field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Morancey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 57 (2), pp.1284-1311. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/17M1152917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01619019v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mosquito population control strategies for fighting against arboviruses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Finite element method with local damage of the mesh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vauchelet</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lleras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Lozinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/mbe.2019313⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 53 (6), pp.1871-1891. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2019023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01984426v2</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858033v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact perturbations of controlled systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Olive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Control and Related Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (2), pp.397-410</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01406540v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controllability of a 2 × 2 parabolic system by one force with space-dependent coupling term of order one</w:t>
+                <w:t xml:space="preserve">Criterion of positivity for semilinear problems with applications in biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Perasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/cocv/2016061⟩</w:t>
+              <w:t xml:space="preserve">Positivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (4), p. 1383-1392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11117-017-0474-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01174812v2</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01290966v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Criterion of positivity for semilinear problems with applications in biology</w:t>
+                <w:t xml:space="preserve">Controllability of a 2 × 2 parabolic system by one force with space-dependent coupling term of order one</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duprez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Perasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Positivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11117-017-0474-0⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23, p. 1473-1498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cocv/2016061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01290966v2</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01174812v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positive and negative results on the internal controllability of parabolic equations coupled by zero and first order terms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lissy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Evolution Equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 18, pp.659-680. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00028-017-0415-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01370955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partial null controllability of parabolic linear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Ammar-Khodja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz Chouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Control and Related Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 6 (2), pp.Pages: 185 - 216. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3934/xx.xx.xx.xx⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01115812v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indirect controllability of some linear parabolic systems of m equations with m − 1 controls involving coupling terms of zero or first order</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lissy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 106 (5), pp.905-934. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matpur.2016.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01162105v1</w:t>
-              </w:r>
-[...350 lines deleted...]
-                <w:t xml:space="preserve">hal-04931977v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4023,51 +4023,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Bulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Killian Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:f504cfb1d1a49a7f6873be0f42a1ce569d12f520;origin=https://hal.archives-ouvertes.fr/hal-05325727;visit=swh:1:snp:4315191b750a7ffa3cd6c224a9b3db7f286327d4;anchor=swh:1:rel:b3bf1a318ce583d7d1de0ebba76b626941f7d3dd;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4120,338 +4120,338 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FBG-Driven simulation for virtual augmentation of fluoroscopic images during endovascular interventions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Autonomous Guidewire Navigation in Dynamic Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Scarponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nazim Haouchine</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Nageotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cotin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Imaging and Augmented Reality, Augmented Environments for Computer Assisted Interventions (AE-CAI), Computer Assisted and Robotic Endoscopy (CARE) and Context-Aware Operating Theaters (OR 2.0) - MICCAI 2024 workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Abu Dhabi, United Arab Emirates. pp.6931-6938, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS58592.2024.10801651⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04834732v1</w:t>
+                <w:t xml:space="preserve">hal-04681908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomous Guidewire Navigation in Dynamic Environments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">FBG-Driven simulation for virtual augmentation of fluoroscopic images during endovascular interventions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Scarponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Lecomte</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Verde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazim Haouchine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Nageotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Intelligent Robots and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medical Imaging and Augmented Reality, Augmented Environments for Computer Assisted Interventions (AE-CAI), Computer Assisted and Robotic Endoscopy (CARE) and Context-Aware Operating Theaters (OR 2.0) - MICCAI 2024 workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Marrackech, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS58592.2024.10801651⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04681908v1</w:t>
+                <w:t xml:space="preserve">hal-04834732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About sterile insect control strategies in a two patches system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Privat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIOMATH 2023 - International Conference on Mathematical Methods and Models in Biosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Pomorie, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4489,64 +4489,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimal time problem for discrete crowd models with a localized vector field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Morancey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57th IEEE Conference on Decision and Control (CDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Miami Beach, FL, United States. pp.1675-1680</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4584,64 +4584,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controllability and optimal control of the transport equation with a localized vector field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Morancey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Mediterranean Conference on Control and Automation (MED)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Univ Malta, Jul 2017, Valletta, Malta. pp.74 - 79, </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4701,299 +4701,299 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimal cost-time strategies for mosquito population replacement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jesús Bellver Arnau</w:t>
+                <w:t xml:space="preserve">φ-FEM: an efficient simulation tool using simple meshes for problems in structure mechanics and heat transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Roland Herzog, Matthias Heinkenschloss, Dante Kalise, Georg Stadler and Emmanuel Trélat. </w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lleras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Lozinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Killian Vuillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphane Bordas; Alexander Menk; Sundararajan Natarajan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optimization and Control for Partial Differential Equations</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Partition of Unity Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.191-216, 2022, Wiley Series in Computational Mechanics, 978-0470667088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781118535875.ch7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02532677v3</w:t>
+                <w:t xml:space="preserve">hal-03372733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">φ-FEM: an efficient simulation tool using simple meshes for problems in structure mechanics and heat transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cotin</w:t>
+                <w:t xml:space="preserve">Minimal cost-time strategies for mosquito population replacement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Bellver Arnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Stéphane Bordas; Alexander Menk; Sundararajan Natarajan. </w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Privat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Roland Herzog, Matthias Heinkenschloss, Dante Kalise, Georg Stadler and Emmanuel Trélat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Partition of Unity Methods</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.191-216, 2022, Wiley Series in Computational Mechanics, 978-0470667088. </w:t>
+              <w:t xml:space="preserve">Optimization and Control for Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 29, </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781118535875.ch7⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">De Gruyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Radon Series on Computational and Applied Mathematics, 9783110695984</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03372733v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02532677v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5172,51 +5172,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E64E1E07"/>
+    <w:nsid w:val="46141F43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5403,51 +5403,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-duprez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2059-2811" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/221458670" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473794v3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duprez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lleras" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Lozinski" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vigon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Vuillemot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2025.109131" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731164v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-025-02914-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051404v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Becker" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Chouly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Richter" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pierre-Yves Rohan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aams.2025.10.002" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693417v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dumont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Privat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-025-02297-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208610v4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Phuoc Bui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Rohan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lejeune" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pierre Alain Bordas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3897" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04834683v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Scarponi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Verde" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Haouchine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Nageotte" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/htl2.12108" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811327v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218339024500128" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04488626v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cotin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-024-03092-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588715v4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2023010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037276v5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wahl" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Riedinger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Hutt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1183670" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772372v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonz&#225;lez-Burgos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Souza" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2023086" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685445v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.497" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521042v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.22878" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995414v4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Almeida" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vauchelet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2021.12.002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280501v4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lissy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.3501" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862922v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Bliman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-021-01830-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02953047v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2020.110557" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044740v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane H&#233;lie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2021070" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676679v3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Morancey" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Rossi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521111v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1248947" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829294v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Koenig" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2019001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616322v4" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Bucki" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2019.07.055" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858033v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2019023" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619019v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1152917" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984426v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2019313" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406540v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Olive" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174812v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2016061" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290966v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perasso" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11117-017-0474-0" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370955v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-017-0415-1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115812v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Ammar-Khodja" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/xx.xx.xx.xx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162105v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2016.03.016" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495474v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bulle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935072v4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barucq" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Faucher" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Franck" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lecourtier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931977v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05406223v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325727v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Bulle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f504cfb1d1a49a7f6873be0f42a1ce569d12f520;origin=https://hal.archives-ouvertes.fr/hal-05325727;visit=swh:1:snp:4315191b750a7ffa3cd6c224a9b3db7f286327d4;anchor=swh:1:rel:b3bf1a318ce583d7d1de0ebba76b626941f7d3dd;path=/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04834732v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04681908v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecomte" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS58592.2024.10801651" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162767v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493143v5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474551v3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2017.7984098" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532677v3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Almeida" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Bellver Arnau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110695984/html" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372733v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781118535875.ch7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118535875.ch7" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01273789v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015BESA2038" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-duprez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2059-2811" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/221458670" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495474v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duprez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Vuillemot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bulle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lleras" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931977v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Becker" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935072v4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barucq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Faucher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Franck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lecourtier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473794v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Lozinski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vigon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2025.109131" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051404v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Chouly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Richter" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pierre-Yves Rohan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aams.2025.10.002" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693417v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dumont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Privat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-025-02297-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208610v4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Phuoc Bui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Rohan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lejeune" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pierre Alain Bordas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3897" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731164v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-025-02914-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04488626v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Scarponi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Nageotte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cotin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-024-03092-4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811327v3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218339024500128" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04834683v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Verde" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Haouchine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/htl2.12108" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521042v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.22878" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685445v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.497" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772372v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonz&#225;lez-Burgos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Souza" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2023086" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037276v5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wahl" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Riedinger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Hutt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1183670" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588715v4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2023010" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280501v4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lissy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.3501" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995414v4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Almeida" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vauchelet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2021.12.002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02953047v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Bliman" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2020.110557" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862922v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-021-01830-1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044740v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane H&#233;lie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2021070" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521111v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1248947" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676679v3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Morancey" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Rossi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829294v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Koenig" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2019001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616322v4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Bucki" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2019.07.055" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984426v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2019313" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619019v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1152917" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858033v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2019023" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406540v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Olive" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290966v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perasso" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11117-017-0474-0" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174812v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2016061" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370955v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-017-0415-1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115812v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Ammar-Khodja" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/xx.xx.xx.xx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162105v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2016.03.016" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05406223v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325727v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Bulle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f504cfb1d1a49a7f6873be0f42a1ce569d12f520;origin=https://hal.archives-ouvertes.fr/hal-05325727;visit=swh:1:snp:4315191b750a7ffa3cd6c224a9b3db7f286327d4;anchor=swh:1:rel:b3bf1a318ce583d7d1de0ebba76b626941f7d3dd;path=/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04681908v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecomte" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS58592.2024.10801651" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04834732v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162767v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493143v5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474551v3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2017.7984098" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372733v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781118535875.ch7" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118535875.ch7" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532677v3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Almeida" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Bellver Arnau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110695984/html" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01273789v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015BESA2038" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>