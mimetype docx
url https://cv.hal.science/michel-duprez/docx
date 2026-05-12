--- v1 (2026-04-10)
+++ v2 (2026-05-12)
@@ -1171,265 +1171,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731164v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Zero-Shot Reinforcement Learning Strategy for Autonomous Guidewire Navigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentina Scarponi</w:t>
+                <w:t xml:space="preserve">Modeling the impact of rainfall and temperature on sterile insect control strategies in a Tropical environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duprez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11548-024-03092-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32 (1), pp.311-347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218339024500128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04488626v1</w:t>
+                <w:t xml:space="preserve">hal-03811327v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the impact of rainfall and temperature on sterile insect control strategies in a Tropical environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Dumont</w:t>
+                <w:t xml:space="preserve">A Zero-Shot Reinforcement Learning Strategy for Autonomous Guidewire Navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Scarponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Nageotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 32 (1), pp.311-347. </w:t>
+              <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19, pp.1185-1192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0218339024500128⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11548-024-03092-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03811327v3</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04488626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FBG-Driven simulation for virtual augmentation of fluoroscopic images during endovascular interventions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Scarponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Verde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1437,51 +1437,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazim Haouchine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Nageotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Healthcare Technology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
@@ -1513,352 +1513,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04834683v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new $\phi$-FEM approach for problems with natural boundary conditions</w:t>
+                <w:t xml:space="preserve">phi-FEM for the heat equation: optimal convergence on unfitted meshes in space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lleras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Lozinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Killian Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical Methods for Partial Differential Equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 39 (1), pp.281-303. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 361 (G11), pp.1699-1710. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/num.22878⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crmath.497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02521042v3</w:t>
+                <w:t xml:space="preserve">hal-03685445v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">phi-FEM for the heat equation: optimal convergence on unfitted meshes in space</w:t>
+                <w:t xml:space="preserve">Remarks on the controllability of parabolic systems with non-diagonalizable diffusion matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Killian Vuillemot</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel González-Burgos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Souza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crmath.497⟩</w:t>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series S</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (6), pp.1346-1382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/dcdss.2023086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03685445v2</w:t>
+                <w:t xml:space="preserve">hal-03772372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remarks on the controllability of parabolic systems with non-diagonalizable diffusion matrix</w:t>
+                <w:t xml:space="preserve">A new $\phi$-FEM approach for problems with natural boundary conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Diego Souza</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lleras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Lozinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series S</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16 (6), pp.1346-1382. </w:t>
+              <w:t xml:space="preserve">Numerical Methods for Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (1), pp.281-303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/dcdss.2023086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/num.22878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03772372v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02521042v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delayed closed-loop neurostimulation for the treatment of pathological brain rhythms in mental disorders: a computational study</w:t>
               </w:r>
@@ -2059,443 +2059,443 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588715v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilinear local controllability to the trajectories of the Fokker-Planck equation with a localized control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal control strategies for the sterile mosquitoes technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luís Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lissy</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Privat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vauchelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Fourier</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/aif.3501⟩</w:t>
+              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 311, pp.229-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jde.2021.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02280501v4</w:t>
+                <w:t xml:space="preserve">hal-02995414v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal control strategies for the sterile mosquitoes technique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bilinear local controllability to the trajectories of the Fokker-Planck equation with a localized control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Vauchelet</w:t>
+                <w:t xml:space="preserve">Pierre Lissy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 311, pp.229-266. </w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Fourier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 72 (4), pp. 1621-1659. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jde.2021.12.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/aif.3501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02995414v4</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02280501v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Best Can Finite-Time Social Distancing Reduce Epidemic Final Size?</w:t>
+                <w:t xml:space="preserve">Optimal Immunity Control and Final Size Minimization by Social Distancing for the SIR Epidemic Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Bliman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Privat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vauchelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 511, pp.110557. </w:t>
+              <w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 189 (2), pp.408--436. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2020.110557⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10957-021-01830-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02953047v2</w:t>
+                <w:t xml:space="preserve">hal-02862922v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Immunity Control and Final Size Minimization by Social Distancing for the SIR Epidemic Model</w:t>
+                <w:t xml:space="preserve">How Best Can Finite-Time Social Distancing Reduce Epidemic Final Size?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Bliman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duprez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vauchelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 189 (2), pp.408--436. </w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 511, pp.110557. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10957-021-01830-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2020.110557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02862922v2</w:t>
+                <w:t xml:space="preserve">hal-02953047v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of spatial control strategies for population replacement, application to Wolbachia</w:t>
               </w:r>
@@ -2520,51 +2520,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Hélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Privat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vauchelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 27, pp.30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3003,248 +3003,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01616322v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mosquito population control strategies for fighting against arboviruses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approximate and exact controllability of the continuity equation with a localized vector field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vauchelet</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Morancey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 16 (6), pp.6274-6297. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 57 (2), pp.1284-1311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/mbe.2019313⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/17M1152917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01984426v2</w:t>
+                <w:t xml:space="preserve">hal-01619019v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximate and exact controllability of the continuity equation with a localized vector field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mosquito population control strategies for fighting against arboviruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luís Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francesco Rossi</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Privat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vauchelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 57 (2), pp.1284-1311. </w:t>
+              <w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (6), pp.6274-6297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/17M1152917⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/mbe.2019313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01619019v2</w:t>
+                <w:t xml:space="preserve">hal-01984426v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite element method with local damage of the mesh</w:t>
               </w:r>
@@ -3410,239 +3410,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01406540v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Criterion of positivity for semilinear problems with applications in biology</w:t>
+                <w:t xml:space="preserve">Controllability of a 2 × 2 parabolic system by one force with space-dependent coupling term of order one</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duprez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Perasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Positivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11117-017-0474-0⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23, p. 1473-1498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cocv/2016061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01290966v2</w:t>
+                <w:t xml:space="preserve">hal-01174812v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controllability of a 2 × 2 parabolic system by one force with space-dependent coupling term of order one</w:t>
+                <w:t xml:space="preserve">Criterion of positivity for semilinear problems with applications in biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Perasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 23, p. 1473-1498. </w:t>
+              <w:t xml:space="preserve">Positivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (4), p. 1383-1392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/cocv/2016061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11117-017-0474-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01174812v2</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01290966v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positive and negative results on the internal controllability of parabolic equations coupled by zero and first order terms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lissy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Evolution Equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 18, pp.659-680. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3793,51 +3793,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indirect controllability of some linear parabolic systems of m equations with m − 1 controls involving coupling terms of zero or first order</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lissy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 106 (5), pp.905-934. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4126,103 +4126,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomous Guidewire Navigation in Dynamic Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Scarponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Nageotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Intelligent Robots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Abu Dhabi, United Arab Emirates. pp.6931-6938, </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4256,51 +4256,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FBG-Driven simulation for virtual augmentation of fluoroscopic images during endovascular interventions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Scarponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Verde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4308,51 +4308,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazim Haouchine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Nageotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Imaging and Augmented Reality, Augmented Environments for Computer Assisted Interventions (AE-CAI), Computer Assisted and Robotic Endoscopy (CARE) and Context-Aware Operating Theaters (OR 2.0) - MICCAI 2024 workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Marrackech, Morocco</w:t>
@@ -4707,51 +4707,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">φ-FEM: an efficient simulation tool using simple meshes for problems in structure mechanics and heat transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5172,51 +5172,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="46141F43"/>
+    <w:nsid w:val="56AF105C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5403,51 +5403,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-duprez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2059-2811" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/221458670" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495474v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duprez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Vuillemot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bulle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lleras" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931977v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Becker" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935072v4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barucq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Faucher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Franck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lecourtier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473794v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Lozinski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vigon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2025.109131" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051404v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Chouly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Richter" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pierre-Yves Rohan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aams.2025.10.002" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693417v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dumont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Privat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-025-02297-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208610v4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Phuoc Bui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Rohan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lejeune" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pierre Alain Bordas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3897" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731164v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-025-02914-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04488626v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Scarponi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Nageotte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cotin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-024-03092-4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811327v3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218339024500128" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04834683v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Verde" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Haouchine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/htl2.12108" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521042v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.22878" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685445v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.497" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772372v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonz&#225;lez-Burgos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Souza" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2023086" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037276v5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wahl" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Riedinger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Hutt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1183670" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588715v4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2023010" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280501v4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lissy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.3501" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995414v4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Almeida" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vauchelet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2021.12.002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02953047v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Bliman" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2020.110557" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862922v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-021-01830-1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044740v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane H&#233;lie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2021070" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521111v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1248947" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676679v3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Morancey" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Rossi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829294v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Koenig" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2019001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616322v4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Bucki" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2019.07.055" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984426v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2019313" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619019v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1152917" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858033v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2019023" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406540v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Olive" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290966v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perasso" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11117-017-0474-0" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174812v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2016061" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370955v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-017-0415-1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115812v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Ammar-Khodja" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/xx.xx.xx.xx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162105v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2016.03.016" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05406223v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325727v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Bulle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f504cfb1d1a49a7f6873be0f42a1ce569d12f520;origin=https://hal.archives-ouvertes.fr/hal-05325727;visit=swh:1:snp:4315191b750a7ffa3cd6c224a9b3db7f286327d4;anchor=swh:1:rel:b3bf1a318ce583d7d1de0ebba76b626941f7d3dd;path=/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04681908v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecomte" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS58592.2024.10801651" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04834732v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162767v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493143v5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474551v3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2017.7984098" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372733v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781118535875.ch7" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118535875.ch7" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532677v3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Almeida" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Bellver Arnau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110695984/html" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01273789v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015BESA2038" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-duprez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2059-2811" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/221458670" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495474v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duprez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Vuillemot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bulle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lleras" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931977v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Becker" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935072v4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barucq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Faucher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Franck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lecourtier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473794v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Lozinski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vigon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2025.109131" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051404v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Chouly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Richter" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pierre-Yves Rohan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aams.2025.10.002" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693417v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dumont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Privat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-025-02297-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208610v4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Phuoc Bui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Rohan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lejeune" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pierre Alain Bordas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3897" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731164v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-025-02914-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811327v3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218339024500128" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04488626v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Scarponi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Nageotte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cotin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-024-03092-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04834683v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Verde" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Haouchine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/htl2.12108" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685445v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.497" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772372v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonz&#225;lez-Burgos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Souza" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2023086" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521042v3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.22878" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037276v5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wahl" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Riedinger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Hutt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1183670" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588715v4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2023010" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995414v4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Almeida" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vauchelet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2021.12.002" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280501v4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lissy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.3501" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862922v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Bliman" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-021-01830-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02953047v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2020.110557" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044740v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane H&#233;lie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2021070" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521111v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1248947" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676679v3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Morancey" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Rossi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829294v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Koenig" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2019001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616322v4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Bucki" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2019.07.055" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619019v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1152917" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984426v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2019313" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858033v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2019023" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406540v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Olive" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174812v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2016061" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290966v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perasso" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11117-017-0474-0" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370955v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-017-0415-1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115812v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Ammar-Khodja" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/xx.xx.xx.xx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162105v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2016.03.016" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05406223v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325727v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Bulle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f504cfb1d1a49a7f6873be0f42a1ce569d12f520;origin=https://hal.archives-ouvertes.fr/hal-05325727;visit=swh:1:snp:4315191b750a7ffa3cd6c224a9b3db7f286327d4;anchor=swh:1:rel:b3bf1a318ce583d7d1de0ebba76b626941f7d3dd;path=/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04681908v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecomte" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS58592.2024.10801651" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04834732v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162767v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493143v5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474551v3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2017.7984098" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372733v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781118535875.ch7" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118535875.ch7" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532677v3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Almeida" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Bellver Arnau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110695984/html" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01273789v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015BESA2038" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>