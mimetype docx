--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -329,207 +329,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05135690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Agujas de tipo Arelate en Hispania : testigos terrestres de un comercio mediterraneo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep F Roig Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sautuola</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, XXIX, pp.95-106</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04673985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les « lampes de firme » d'époque romaine découvertes en France : onomastique des potiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Raepsaet-Charlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Latomus : revue d'études latines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 83 (1), pp.3-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04662824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Josep F Roig Pérez</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miniatures en plomb d'une sépulture d'Alba-la-Romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Isnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sautuola</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, XXIX, pp.95-106</w:t>
+              <w:t xml:space="preserve">Archäologisches Korrespondenzblatt </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 53 (1), pp.67-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04662830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miniatures en plomb d'une sépulture d'Alba-la-Romaine (dép. Ardèche/FR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -558,243 +653,148 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archäeologisches Korrespondenzblatt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 53 (1), pp.67-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04145839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Una llave de rueda de bronce para carro, decorada con un Sileno, un unicum en Tarraco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep F Roig Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pyrenae, Revista de Prehistòria i Antiguitat de la Mediterrània Occidental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 54 (1), pp.1-14. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1344/Pyrenae2023.vol54num1.7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1344/Pyrenae2023.vol54num1.7⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-04511884v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">halshs-04662830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instrumentum inscriptum: lectures et révisions épigraphiques, 1 - Fibules</w:t>
               </w:r>
@@ -977,226 +977,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03927417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un fragment d’épée du Bronze final dragué dans l’Orb à Thézan-lès-Béziers (Hérault)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lachenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Bagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19, pp.178-182</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03476785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Typologie 2.0 – Datenbanken in der Archäologie: das europäische Projekt Artefacts.mom.fr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Germania : Anzeiger der Römisch-Germanischen Kommission des Deutschen Archäologischen Instituts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 98 2020(2021), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11588/ger.2020.85216⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11588/ger.2020.85216⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-03499679v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-03476785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un plomb inscrit de Saint-Couat-d’Aude (Aude) : des pérégrins sur le territoire de Narbonne</w:t>
               </w:r>
@@ -1286,64 +1286,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artefacts.mom.fr – Kritikpunkte und Möglichkeiten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Germania : Anzeiger der Römisch-Germanischen Kommission des Deutschen Archäologischen Instituts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 98, pp.225-230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1390,7515 +1390,7515 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typologie 2.0 -Datenbanken in der Archäologie: das europäische Projekt Artefacts.mom.fr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Germania : Anzeiger der Römisch-Germanischen Kommission des Deutschen Archäologischen Instituts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2020 (98), pp.193-236. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.11588/ger.2020.85216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05168803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The nature and dating of Republican camps at Lautagne (Valence) through small finds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Buffat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Roman Archaeology (JRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33, pp.331-340</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02984608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La datation probabiliste pondérée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 52, pp.21-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03052344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de P. Radici Colace (a cura di), Dizio-nario delle scienze e delle tecniche di Grecia e Roma, 2 vol., Fabrizio Serra Ed., Pisa - Roma 2010.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histara les comptes rendus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03096105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Michel Feugère</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boucle de type Viminacium à Sauvian (FR, Hérault)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaaraoui Yahya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 52, pp.21-25</w:t>
+              <w:t xml:space="preserve">, 2020, 52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...60 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zaaraoui Yahya</w:t>
+                <w:t xml:space="preserve">halshs-03082161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De terre, de verre, de métal. La vaisselle du quotidien à Lugdunum et dans le monde romain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Mège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laudine Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dossiers d'Archéologie. Hors-Série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03096076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de C. Badel, H. Inglebert, Grand Atlas de l’Antiquité romaine. Paris : Autrement, 2019. 191p. ISBN 978-2-7467-5184-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études anciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, https://reainfo.hypotheses.org/16497</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02268624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arveyres (Gironde, FR) : applique de harnais à décor anthropomorphe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Huguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 52</w:t>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...283 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02268540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détrier (Savoie, FR): un manche d'ustensile avec Sarapis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gabayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 47, pp.25-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01823354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lests de soupapes de pompes romaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02268539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artefacts : nature, structure et usages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Aude Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bohbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bourrieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologies numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 18, 1, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2018.0297⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02268537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermès Dionysophore : Le Bronze Lormier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...53 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Ancient Art and Civilization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.12797/SAAC.21.2017.21.08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02268529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Huguet</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plaques-boucles d’époque wisigothique conservées au Musée Episcopal de Vic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaderns del Museu Episcopal de Vic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, VIII, pp.51-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01727141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Outillage et quincaillerie antique de Bourbousson à Crest (dép. Drôme / F)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archäeologisches Korrespondenzblatt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01648302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un dépôt de fondation (monnaies gauloises) sur le site de Marinesque Combe-Rouge à Loupian (Hérault).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iouri Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Numismatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 213, pp.5-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01723995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un dépôt de monnaies gauloises sur le site des Terrasses-de-Montfo à Magalas (Hérault)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ginouvez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Numismatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 53 (208)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01878649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marinesque (Loupian, Hérault) : un relais routier sur la voie Domitienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iouri Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Christol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pellecuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Stations routières en Gaule romaine, 73 (1), pp.41-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gallia.457⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01845850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un plomb magique, d'époque romaine, à Châteaubleau (Seine-et-Marne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Soubeyroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue archéologique d'Île-de-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01878628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artefacts en 2015-2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01888767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bases de données en archéologie : de la révolution informatique au changement de paradigme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers philosophiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 141, pp.139-147</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01242413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le casque gaulois de Besançon (F, Doubs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39, pp.28-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01097875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un nouveau type de poupée composite en os d’époque romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39, pp.28-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01097859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconstitution de dés en matière dure animale, antiques et médiévaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Picod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39, pp.37-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01097879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les manches de substitution des simpulums de type Aislingen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Freycon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40, pp.17-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02060295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le classement fonctionnel des mobiliers d'instrumentum.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 131, pp.14-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nda.1764⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03519283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modes de représentation des objets archéologiques non céramiques. In : Le mobilier métallique et l'instrumentum, approches méthodologiques. Les Nouvelles de l'archéologie n°131, mars 2013, 19-25.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Abert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Linlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 131, pp.19-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nda.1771⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00824392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet de charte pour l'étude des objets archéologiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chanson-Bertholio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Kaurin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 131, pp.5-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nda.1748⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00824450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tra Costantino e Teodosio (IV-V secolo d.C.). Osservazioni sui militaria di Aquileia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aquileia Nostra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, LVVVIII-LXXXIV, pp.319-346</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01888761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouveaux poinçons monétaires gaulois.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Numismatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 213, pp.5-11</w:t>
+              <w:t xml:space="preserve">, 2012, 194, pp.11-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Amaury Gilles</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00824458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numismatique romaine du département de l'Hérault. Chronique 2007-2008.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Berdeaux - Le Brazidec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archäeologisches Korrespondenzblatt</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Archéologie en Languedoc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1, p. 261-292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...123 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ginouvez</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00751724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un sanctuaire de divination chez les Éduens ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Berdeaux - Le Brazidec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Numismatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 53 (208)</w:t>
+              <w:t xml:space="preserve">, 2011, 190, p. 17-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...241 lines deleted...]
-                <w:t xml:space="preserve">Artefacts en 2015-2016</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00737606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassins en bronze du IVe s. av. n. ère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">, 2011, 34, pp.25-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Bases de données en archéologie : de la révolution informatique au changement de paradigme</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00655027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dépôt de coins monétaires gaulois de Comiac (Lot) : DT 3416 et 3425</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers philosophiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 141, pp.139-147</w:t>
+              <w:t xml:space="preserve">Cahiers Numismatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 48 (188), pp.21-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le casque gaulois de Besançon (F, Doubs)</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00614004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artefacts : encyclopédie en projet, outil d'aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 39, pp.28-30</w:t>
+              <w:t xml:space="preserve">, 2011, 33, pp.24-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00603151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les bronzes figurés antiques du Musée de Mâcon (Saône-et-Loire, F)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bigeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 39, pp.28-30</w:t>
+              <w:t xml:space="preserve">, 2011, 33, pp.18-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Christophe Picod</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00603142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'urne du flamine Severus : un faux du début du XVIIIe s.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 39, pp.37-42</w:t>
+              <w:t xml:space="preserve">, 2011, 34, pp.32-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Florine Freycon</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00655028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une belle gauloise... A propos d'une fibule inscrite de Laon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études celtiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, XXXVII, pp.147-152</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00655025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artefacts Project : An Encyclopaedia of Archaeological Small Finds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lucerna</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 39, p. 4-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00751731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coups de foudre gallo-romains ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 40, pp.17-19</w:t>
+              <w:t xml:space="preserve">, 2010, 32, pp.16-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00550323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un poinçon pour obole massaliète trouvé à Aix-en-Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers Numismatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 47 (183), pp.13-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...105 lines deleted...]
-                <w:t xml:space="preserve">Emilie Millet</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00472826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Métiers à tisser d'Asie mineure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30, p. 22-24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...92 lines deleted...]
-                <w:t xml:space="preserve">Jenny Kaurin</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00751712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le monnayage gaulois &amp;quot;au cheval et au fleuron&amp;quot;. La Tour 3571/72 et les origines pré-romaines de la cité de Béziers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Numismatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 164, pp.185-208</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Tra Costantino e Teodosio (IV-V secolo d.C.). Osservazioni sui militaria di Aquileia</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00430625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeugma, la Turquie et la frontière orientale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquileia Nostra</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, LVVVIII-LXXXIV, pp.319-346</w:t>
+              <w:t xml:space="preserve">Revue des Deux Mondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.143-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Berdeaux - Le Brazidec</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00430669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les boîtes à sceau romai¬nes du Musée de Montagnac (Hérault, F)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29, p. 9-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00751714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Figuratives : nouvelles formes de fibules zoomorphes, anthropomorphes et skeumomorphes d'époque romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30, p. 34-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00751727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Techniques, productions, consommations : le sens des objets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Facta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1, pp.21-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00149240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cultes domestiques en Languedoc préromain : magie ou religion ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ephesia Grammata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1-2007, pp.1-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00159906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capsae - boîtes à livres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bayerische Vorgeschichtsblätter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 71, pp.233-242</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00113253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un dépôt monétaire d'époque républicaine découvert en Haute-Garonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Le Brazidec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Numismatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 168, pp.41-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02984740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les petits bronzes longostalètes à la corne d'abondance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lhermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Michel Py</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Numismatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 42, sept. 2005 (165), pp.13-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les instruments de l’écriture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragan Božič</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, L’écriture dans la société gallo-romaine, 61, pp.21-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/galia.2004.3185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliographie commune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, L'écriture dans la société gallo-romaine, 61, pp.173-192</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01915550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nécropoles de Vernègues (B.-du-Rh.). Deux ensembles funéraires du Haut-Empire à la périphérie d'une agglomération secondaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Richier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 37, pp.109-209 (A.R.C. : 195-198). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ran.2004.1139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00005108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’écriture dans la société gallo-romaine : éléments d’une réflexion collective (introduction)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, L’écriture dans la société gallo-romaine, 61, pp.3-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/galia.2004.3183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’&amp;lt;i&amp;gt;instrumentum&amp;lt;/i&amp;gt;, support d’écrit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, L’écriture dans la société gallo-romaine, 61, pp.53-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/galia.2004.3187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Militaria de Gaule méridionale, 19. Le mobilier militaire romain dans le département de l'Hérault (F)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gladius. Estudios sobre armas antiguas, armamento, arte militar y vida cultural en Oriente y Occidente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, XXII, pp.73-126</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00009316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numismatique romaine du département de l'Hérault. Chronique 2002</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Berdeaux-Le Brazidec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Amandry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie en Languedoc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 1, p. 261-292</w:t>
+              <w:t xml:space="preserve">, 2002, 26, pp.81-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Michel Feugère</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une épée romaine découverte à Saintes (Charente-Maritime)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Dieudonné-Glad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Numismatiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 58, pp.261-269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/galia.2001.3027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...123 lines deleted...]
-                <w:t xml:space="preserve">Michel Feugère</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles boîtes à sceau à décor zoomorphe riveté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abauzit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 34, pp.25-30</w:t>
+              <w:t xml:space="preserve">, 2000, 11, juin 2000, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...98 lines deleted...]
-                <w:t xml:space="preserve">Artefacts : encyclopédie en projet, outil d'aujourd'hui</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00010052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harnais de bronze et couronne de lierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 33, pp.24-27</w:t>
+              <w:t xml:space="preserve">, 2000, 11, juin 2000, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'urne du flamine Severus : un faux du début du XVIIIe s.</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00010053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La longueur des tegulae : un indice chronologique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 34, pp.32-33</w:t>
+              <w:t xml:space="preserve">, 2000, 2000 (11, juin 2000), pp.24-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stylet inscrit de Rouffach (Haut-Rhin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 57, pp.227-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/galia.2000.3020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...1124 lines deleted...]
-                <w:t xml:space="preserve">Anne Richier</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Signes de la romanisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Passelac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pellecuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Garmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 37, pp.109-209 (A.R.C. : 195-198). </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/ran.2004.1139⟩</w:t>
+              <w:t xml:space="preserve">, 1998, 31, pp.299-353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ran.1998.1510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Lambert</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02463590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Militaria de Gaule méridionale, 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 9 (1), pp.3-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00361388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Militaria de Gaule méridionale, 5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barberan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 9 (1), pp.6-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00361390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fouilles de l'hôtel-Dieu de Narbonne La faune du puits 2336 : traitement des animaux à vocation bouchère dans la ville de Narbonne au Vème siècle de notre ère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ginouvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Amandry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Belbenoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Commission Archéologique et littéraire de Narbonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, Les fouilles de l’Hotel Dieu de Narbonne, 47-48, pp.171-180</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01421171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Militaria de Gaule méridionale, 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 8 (1-2), pp.4-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00361421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balances monétaires à tare fixe : typologie, métrologie, interprétation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Depeyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, L’écriture dans la société gallo-romaine, 61, pp.3-6. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/galia.2004.3183⟩</w:t>
+              <w:t xml:space="preserve">, 1996, 53, pp.345-362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/galia.1996.2993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...43 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Militaria de Gaule méridionale, 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 8 (1-2), pp.20-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00361391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Militaria de Gaule méridionale, 2.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 8 (1-2), pp.5-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00361423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nécropole du Ier siècle av. J.C. (Aramon, Gard)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Gardeisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Janin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Documents d'archéologie méridionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 18, pp.143-195</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01421419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die Glasgefäßfragmente aus Manching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rupert Gebhard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Germania : Anzeiger der Römisch-Germanischen Kommission des Deutschen Archäologischen Instituts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 73 (2), pp.504-511</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00696808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les boîtes à sceau circulaires à décor zoomorphe riveté d'époque romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abauzit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 46, pp.41-57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00559671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un espace funéraire du deuxième quart du I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; s. avant J.-C. (Nîmes, Gard)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Gardeisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Manniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, L’écriture dans la société gallo-romaine, 61, pp.53-65. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/galia.2004.3187⟩</w:t>
+              <w:t xml:space="preserve">, 1995, 52, pp.165-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/galia.1995.3138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Lambert</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'occupation du sol au premier Age du Fer dans la moyenne vallée de l'Hérault. Acquis et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mauné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Documents d'archéologie méridionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 18, pp.664 - 753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/dam.1995.1211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04886052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une mesure d'un demi-pied romain à Chalon-sur-Saône (Saône-et-Loire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 46, pp.151-153</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Michel Feugère</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00524239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les parures du V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; au II&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle av. J.-C. en Gaule méridionale : composantes indigènes, ibériques et celtiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dedet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Rancoule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aquitania</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, L’Âge du Fer en Europe sud-occidentale. Actes du XVIe colloque de l’Association française pour l’étude de l’âge du Fer (Agen, 28-31 mai 1992), XII, pp.237-281</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03984885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Découverte d’un casque celtique à décor de corail sur l’&amp;lt;i&amp;gt;oppidum&amp;lt;/i&amp;gt; de Montlaurès (Narbonne, Aude)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Anne de Chazelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercè Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 12, pp.74-77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02866550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vaisselle gallo-romaine en bronze de Vertault (Côte-d'Or)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 165, pp.137-166</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00580295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une phiale étrusque du Musée de la civilisation gallo-romaine, à Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gallia - Fouilles et monuments archéologiques en France métropolitaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 49, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/galia.1992.2925⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01914833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epées miniatures à fourreau d'os, d'époque romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Germania : Anzeiger der Römisch-Germanischen Kommission des Deutschen Archäologischen Instituts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 65 (1), pp.89-105</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00696807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prospections dans la moyenne et basse vallée de l'Hérault : monnaies et petits objets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Depeyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie en Languedoc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 26, pp.81-96</w:t>
+              <w:t xml:space="preserve">, 1986, 4, pp.113-163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Militaria de Gaule méridionale, 19. Le mobilier militaire romain dans le département de l'Hérault (F)</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00688531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une agrafe de ceinturon du Premier Age du Fer au Rec de Bragues (Florensac, Hérault)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gladius. Estudios sobre armas antiguas, armamento, arte militar y vida cultural en Oriente y Occidente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, XXII, pp.73-126</w:t>
+              <w:t xml:space="preserve">Archéologie en Languedoc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 1, pp.13-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...1484 lines deleted...]
-                <w:t xml:space="preserve">Pierre Abauzit</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00524730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouilles de Bragny, 1. Les petits objets dans leur contexte du hallstatt final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 46, pp.41-57</w:t>
+              <w:t xml:space="preserve">, 1986, XXXVII, pp.159-221</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00550364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une fibule augustéenne en argent trouvée au Bois des Lens (Montagnac, Gard)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bessac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 46, pp.151-153</w:t>
+              <w:t xml:space="preserve">Archéologie en Languedoc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 2, pp.27-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Richard</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00524381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le seau en bois de la nécropole gauloise et gallo-romaine de Roanne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Documents d'archéologie méridionale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 18, pp.143-195</w:t>
+              <w:t xml:space="preserve">Cahiers Archéologiques de la Loire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1985, 4/5, pp.71-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Mercè Ferré</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00524242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le trésor de Châlain-d'Uzore (Loire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 12, pp.74-77</w:t>
+              <w:t xml:space="preserve">Cahiers Archéologiques de la Loire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1984, 4-5, pp.35-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...211 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00352785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléments d’une catapulte romaine trouvée à Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dietwulf Baatz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia - Fouilles et monuments archéologiques en France métropolitaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1992, 49, pp.1-7. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/galia.1992.2925⟩</w:t>
+              <w:t xml:space="preserve">, 1981, 39 (2), pp.201-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/galia.1981.1830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...568 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...67 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01940626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fibules de Murviel-les-Montpellier (Hérault)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9158,51 +9158,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faciès mobilier et typologie des établissements du Haut-Empire dans la moyenne vallée de l'Hérault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mauné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9266,51 +9266,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faciès mobilier et typologie des établissements du Haut Empire dans la moyenne vallée de l'Hérault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mauné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9659,51 +9659,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvéréano Sarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Raux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9859,51 +9859,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artefacts : un projet numérique sur l'archéologie de l'objet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Gilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Humanités Numériques </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9941,51 +9941,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artefacts : un projet numérique sur l'archéologie de l'objet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Gilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Humanités Numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10178,51 +10178,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M'as-tu vu ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10641,970 +10641,970 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03103301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nouveaux regards sur le Trésor des bronzes de Bavay. Catalogue de l'exposition du Forum antique de Bavay, sept. 2018 – janv. 2019.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guide des collections. Musée des beaux-arts et d’archéologie de Besançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cosnuau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Silvana Editoriale, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cosnuau</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Silvana Editoriale, 2018</w:t>
+                <w:t xml:space="preserve">hal-02072748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’armée romaine, la puissance et la gloire. Musée Départemental Arles Antique, déc. 2018 – avril 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protocoles d’étude des objets archéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Mergoil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 978-2-35518-075-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...46 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions Mergoil</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 978-2-35518-075-0</w:t>
+                <w:t xml:space="preserve">halshs-01890033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des fibules en forme d'instruments à vent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, Musique ! Echos de l’Antiquité, Exposition au Louvre-Lens (sept.-oct. 2017)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité de la recherche sur les mobiliers non céramiques de l'Antiquité et du haut Moyen Age. Actes de la table-ronde euro­péenne Instrumentum, Lyon (F, Rhône), 18-20 octobre 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Raux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2017, Musique ! Echos de l’Antiquité, Exposition au Louvre-Lens (sept.-oct. 2017)</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01890038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeugma V. Les objets.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Dieudonné-Glad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet Önal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Abadie-Reynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bernadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J.-B. Yon. , 64, pp.439, 2013, Travaux de la Maison de l'Orient et de la Méditerranée, J.-B. Yon, 978-2-35668-039-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01113658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dictionnaire des monnaies découvertes en Gaule méditerranéenne (530 - 27 av. notre ère)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Michel Py</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Monique Mergoil &amp; Bibliothèque nationale de France, pp.720, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Renaud Bernadet</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00593540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gedenkschrift für Jochen Garbsch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rupert Gebhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Mackensen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Verlag C.H. Beck, 2006, Bayerische Vorgeschichtsblätter</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00113252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le casque républicain de Sainte-Foy-lès-Lyon et la question des casques romains surmontés dún anneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Monique Mergoil, 2005, Monographies Instrumentum, 29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques funéraires du Haut-Empire dans le Midi de la Gaule. La nécropole du Valladas à Saint-Paul-Trois-Châteaux (Drôme)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Mai-Anh Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Heinz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">J.-B. Yon. , 64, pp.439, 2013, Travaux de la Maison de l'Orient et de la Méditerranée, J.-B. Yon, 978-2-35668-039-6</w:t>
+              <w:t xml:space="preserve">539 p., 2002, Monographies d’Archéologie Méditerranéenne ; 11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Editions Monique Mergoil &amp; Bibliothèque nationale de France, pp.720, 2011</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02059600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weapons of the Romans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tempus, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...211 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00007319v1</w:t>
-              </w:r>
-[...116 lines deleted...]
-                <w:t xml:space="preserve">hal-02059600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodumna (Roanne, Loire), le village gallo-romain</w:t>
               </w:r>
@@ -11965,251 +11965,251 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quelques documents antiques en matière osseuse à Ampurias (Espagne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pauline Pringalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Touatia Amraoui; Emmanuelle Dumas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De l’objet à la société romaine. Études archéologiques et épigraphiques offertes à Jean-Claude Béal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archaeopress Archaeology</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.58-69, 2024, Archaeopress Roman Archaeology 101, 9781803276021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04511880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Literacy in Gaul: The Value of instrumentum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willi Anna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mullen, Alex; Willi, Anna. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Latinization, Local Languages, and Literacies in the Roman West</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Oxford University Press, pp.248-272, 2024, Oxford studies in ancient documents, 9780198887515. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/9780191994760.003.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04851067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...97 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’habitat perché du Malpas à Soyons (Ardèche) durant l’Antiquité tardive : état des données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dutreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12452,57 +12452,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03095327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les casques dans l'armée romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Armée de Rome, la puissance et la gloire [cat. expo. Musée Départemental Arles antique]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Silvana Editoriale, pp.76-77, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02013089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'armée romaine et les fibules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Katia Schörle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Armée de Rome, la puissance et la gloire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Editoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9788836637478</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02013088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les camps militaires tardo-répu­blicains de Lautagne (Valence, Drôme)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kielb Zaaraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ronco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12547,212 +12702,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Reddé (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les armées romaines en Gaule à l'époque républicaine. Nouveaux témoignages archéo­logiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.45-72, 2018, Bibracte 28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02268532v1</w:t>
-              </w:r>
-[...153 lines deleted...]
-                <w:t xml:space="preserve">halshs-02013089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le trésor d’argenterie</w:t>
               </w:r>
@@ -12874,169 +12874,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02073178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une bonne idée de la Belle Epoque. A propos du Manuel d’Archéologie de Joseph Déchelette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges d’Archéologie roannaise en écho à Joseph Déchelette.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Histoire et Patrimoine de Roanne et sa région</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01888621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Helmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yann Le Bohec (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Encyclopedia of the Roman Army</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Sons, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02060313v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01888621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’arc ajouré des fibules d’Alésia, d’Aucissa et de Bagendon : liens typologiques et culturels</w:t>
               </w:r>
@@ -13085,246 +13085,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01888657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Oralité et autorité en Gaule préro¬maine, d'après les monnaies gauloises méridionales.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P.-M. Guihard, D. Hollard (éds.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De nummis gallicis. Mélanges de numismatique celtique offerts à Louis-Pol Delestrée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SENA, 2014, 978-2-9526600-4-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01097863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">M. Feugère, Les militaria. In: I. Rébé, Cl. Raynaud, Ph. Sénac (dir.), Le premier Moyen Âge à Ruscino (Château-Roussillon, Perpignan, Pyrénées Orientales). Entre Septimanie et al-Andalus (VII-IXe s.) (Monographies d’Archéologie Méditerranéenne 35), Lattes 2014, 271-276.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">I. Rébé; Cl. Raynaud; Ph. Sénac. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le premier Moyen Âge à Ruscino (Château-Roussillon, Perpignan, Pyrénées Orientales). Entre Septimanie et al-Andalus (VII-IXe s.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 35, pp.271-276, 2014, Monographies d’Archéologie Méditerranéenne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01098980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Feugère, Les accessoires de l’habillement. In: I. Rébé, Cl. Raynaud, Ph. Sénac (dir.), Le premier Moyen Âge à Ruscino (Château-Roussillon, Perpignan, Pyrénées Orientales). Entre Septimanie et al-Andalus (VII-IXe s.) (Monographies d’Archéologie Méditerranéenne 35), Lattes 2014, 263-270.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">I. Rébé, Cl. Raynaud, Ph. Sénac. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le premier Moyen Âge à Ruscino (Château-Roussillon, Perpignan, Pyrénées Orientales). Entre Septimanie et al-Andalus (VII-IXe s.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 35, pp.263-270, 2014, Monographies d’Archéologie Méditerranéenne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01098977v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-01097863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technologies, artefacts et histoire.</w:t>
               </w:r>
@@ -13605,227 +13605,227 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00508455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Militaria, objets en os et en métal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian Goudineau et Daniel Brentchaloff. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le camp de la flotte d'Agrippa à Fréjus : les fouilles du quartier de Villeneuve (1979-1981)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Errance, p. 107-177, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00751709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Celtic Regionalities : personal ornaments from Southern Gaul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G. Tiefengraber, B. Kavur, A. Gaspari. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Keltske Studije II. Studies in Celtic Archaeology. Papers in Honour of Mitja Gustin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Monique Mergoil, pp.185-195, 2009, Protohistoire européenne, 11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00437668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Militaria, objets en os et en métal</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les statuettes en terre cuite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Goudineau et Daniel Brentchaloff. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le camp de la flotte d'Agrippa à Fréjus : les fouilles du quartier de Villeneuve (1979-1981)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Errance, p. 107-177, 2009</w:t>
-[...71 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, Editions Errance, p. 179-183, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00751710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -14082,186 +14082,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00009409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le mobilier organique des puits antiques et autres contextes humides de Lattara.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">G. Piquès, R. Buxó. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Onze puits gallo-romains de Lattara (Ier s. av. n. è. - IIe s. de n. è.). Fouilles programmées 1986-2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 18, ADAL, pp.137-188, 2005, Lattara</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00009370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Armée, armement (Rome)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Leclant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l'Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, pp.229-230, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00010055v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-00009370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Das frühe Eisengerät</w:t>
               </w:r>
@@ -14443,186 +14443,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00545689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les bracelets en verre de Nages, Gard (Les Castels, fouilles 1958-1981)</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">M. Feugère. </w:t>
+                <w:t xml:space="preserve">Les vases en verre sur noyau d'argile en Méditerranée nord-occidentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Feugère. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le verre préromain en Europe occidentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editins Monique Mergoil, pp.153-168, 1989</w:t>
+              <w:t xml:space="preserve">, Editions Monique Mergoil, pp.29-62., 1989</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00736749v1</w:t>
+                <w:t xml:space="preserve">halshs-00736747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les vases en verre sur noyau d'argile en Méditerranée nord-occidentale</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Michel Feugère. </w:t>
+                <w:t xml:space="preserve">Les bracelets en verre de Nages, Gard (Les Castels, fouilles 1958-1981)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Michel Py</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Feugère. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le verre préromain en Europe occidentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Monique Mergoil, pp.29-62., 1989</w:t>
+              <w:t xml:space="preserve">, Editins Monique Mergoil, pp.153-168, 1989</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00736747v1</w:t>
+                <w:t xml:space="preserve">halshs-00736749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14634,171 +14634,171 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Artefacts, dé bron voor alles wat u wou weten over kleine archeologische objecten, wil Vlaanderen op de kaart zetten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bultinck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01242409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Review of : M. Py, Anagia. Les oppida de la Vaunage et la cité gauloise des Castels à Nages (Gard).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of : M. Py, Anagia. Les oppida de la Vaunage et la cité gauloise des Castels à Nages (Gard).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01823352v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">halshs-01242409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14891,51 +14891,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artefacts v2 : les enjeux d'une migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Charly Eyango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15041,51 +15041,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux dépôts monétaires d'époque républicaine découverts dans l'Aude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Berdeaux - Le Brazidec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15383,51 +15383,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05450895v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feug&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05355612v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05135690v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Tremoleda Trilla" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/Pyrenae2025.vol56num2.3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04662824v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Raepsaet-Charlier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04673985v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep F Roig P&#233;rez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04145839v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gagnol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Isnard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04511884v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/Pyrenae2023.vol54num1.7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04662830v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03988275v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927417v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Kielb Zaaraoui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Buffat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Redd&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Zaaraoui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ronco" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6716" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03499679v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sueur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vigier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/ger.2020.85216" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476785v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachenal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Bagan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554611v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aliquot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6278" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941621v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/ger.2020.85274" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168803v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096105v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03052344v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03082161v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaaraoui Yahya" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096076v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence M&#232;ge" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laudine Robin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02984608v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268624v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01823354v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gabayet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268539v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268537v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Aude Berthon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bohbot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bonnefoy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bourrieau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2018.0297" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268529v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12797/SAAC.21.2017.21.08" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268540v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Huguet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01723995v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iouri Bermond" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648302v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Gilles" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01727141v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878649v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ginouvez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878628v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Soubeyroux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845850v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Christol" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pellecuer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanchez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.457" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888767v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242413v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097875v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097859v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097879v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picod" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02060295v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Freycon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03519283v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Briand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dubreucq" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducreux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Galtier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.1764" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-X2NR5C5X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824392v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Abert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legros" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Linlaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Millet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.1771" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KNV0WR6S-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824450v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Berthon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chanson-Bertholio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Kaurin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.1748" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-TK6S3Q84-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888761v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751724v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Berdeaux - Le Brazidec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824458v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737606v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655027v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614004v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603151v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655028v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603142v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bigeard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655025v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lambert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751731v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550323v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472826v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430625v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751712v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430669v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751714v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boucher" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751727v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159906v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149240v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113253v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984740v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Le Brazidec" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007317v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lhermet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Michel Py" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005108v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chapon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bussi&#232;re" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Delattre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Richier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2004.1139" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910877v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2004.3183" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007252v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2004.3187" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915550v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007202v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Bo&#382;i&#269;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2004.3185" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04349124v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Berdeaux-Le Brazidec" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Amandry" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009316v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662339v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thomas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dieudonn&#233;-Glad" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2001.3027" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010052v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abauzit" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010053v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007318v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901993v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2000.3020" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463590v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Passelac" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garmy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.1998.1510" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361388v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361390v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901252v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Depeyrot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Martin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1996.2993" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361391v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421171v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amandry" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Belbenoit" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Durand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361421v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361423v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886052v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maun&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dam.1995.1211" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696808v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Gebhard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415506v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gardeisen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Manniez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Monteil" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1995.3138" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559671v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00524239v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421419v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Genty" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Janin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Richard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866550v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Anne de Chazelles" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merc&#232; Ferr&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984885v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dedet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leconte" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Rancoule" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580295v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914833v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1992.2925" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696807v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude B&#233;al" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688531v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gauthier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00524730v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00524381v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bessac" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550364v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Guillot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00524242v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352785v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940626v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietwulf Baatz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1981.1830" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00524323v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soyris Paul" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258993v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Gransard-Desmond" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Schuster" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656802v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Py" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04535198v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianey Forest" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749852v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265987v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265973v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089119v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508412v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claude Maun&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#233;r&#233;ano Sarah" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521175v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359600v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01723954v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04494353v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touatia Amraoui" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dumas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Adam" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781803276021" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781803276021" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725179v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Lamy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bardi&#232;s-Fronty" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Blonski" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Callewaert" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03173008v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Boetto" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poveda" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Raepsaet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/268-les-modes-de-transport-dans-lantiquite-et-au-moyen-age-9782355181122.html" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03831529v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03103301v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rascalou" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favennec" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Henry" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/b8ey-kq37" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02072748v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cosnuau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02073229v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890033v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/content/8-editions-meroil" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02073224v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02073160v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890038v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113658v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet &#214;nal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Abadie-Reynal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bernadet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00593540v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113252v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mackensen" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007259v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007319v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02059600v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Mai-Anh Bui" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Girard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Heinz" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319149v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Genin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Lavendhomme" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113254v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010054v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736746v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440867v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04851067v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willi Anna" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/9780191994760.003.0007" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04511880v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pauline Pringalle" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03985864v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dutreuil" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charrey" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carrara" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Colombier-Gougouzian" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781803272412" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03987985v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095327v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268532v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kielb Zaaraoui" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02013088v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.silvanaeditoriale.it/catalogo/prodotto.asp?id=5214" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02013089v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01723957v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02073178v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02060313v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888621v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888657v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098980v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098977v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097863v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817368v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824452v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Charpentier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751732v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508455v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437668v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751709v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751710v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00295474v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267275v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009409v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Brien-Poitevin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010055v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009370v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696806v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545689v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Adroher" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Buxo" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Conche" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736749v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736747v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01823352v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242409v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bultinck" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01992224v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541204v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Charly Eyango" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Giraudo" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109278v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007612v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00453929v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05450895v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feug&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05355612v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05135690v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Tremoleda Trilla" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/Pyrenae2025.vol56num2.3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04673985v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep F Roig P&#233;rez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04662824v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Raepsaet-Charlier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04662830v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gagnol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Isnard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04145839v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04511884v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/Pyrenae2023.vol54num1.7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03988275v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927417v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Kielb Zaaraoui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Buffat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Redd&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Zaaraoui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ronco" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6716" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476785v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachenal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Bagan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03499679v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sueur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vigier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/ger.2020.85216" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554611v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aliquot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6278" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941621v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/ger.2020.85274" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168803v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02984608v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03052344v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096105v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03082161v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaaraoui Yahya" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096076v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence M&#232;ge" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laudine Robin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268624v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268540v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Huguet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01823354v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gabayet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268539v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268537v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Aude Berthon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bohbot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bonnefoy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bourrieau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2018.0297" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268529v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12797/SAAC.21.2017.21.08" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01727141v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648302v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Gilles" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01723995v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iouri Bermond" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878649v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ginouvez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845850v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Christol" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pellecuer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanchez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.457" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878628v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Soubeyroux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888767v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242413v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097875v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097859v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097879v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picod" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02060295v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Freycon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03519283v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Briand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dubreucq" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducreux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Galtier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.1764" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-X2NR5C5X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824392v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Abert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legros" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Linlaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Millet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.1771" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KNV0WR6S-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824450v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Berthon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chanson-Bertholio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Kaurin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.1748" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-TK6S3Q84-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888761v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824458v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751724v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Berdeaux - Le Brazidec" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737606v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655027v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614004v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603151v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603142v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bigeard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655028v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655025v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lambert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751731v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550323v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472826v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751712v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430625v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430669v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751714v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boucher" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751727v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149240v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159906v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113253v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984740v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Le Brazidec" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007317v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lhermet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Michel Py" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007202v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Bo&#382;i&#269;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2004.3185" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915550v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005108v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chapon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bussi&#232;re" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Delattre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Richier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2004.1139" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910877v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2004.3183" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007252v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2004.3187" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009316v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04349124v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Berdeaux-Le Brazidec" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Amandry" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662339v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thomas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dieudonn&#233;-Glad" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2001.3027" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010052v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abauzit" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010053v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007318v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901993v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2000.3020" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463590v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Passelac" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garmy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.1998.1510" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361388v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361390v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421171v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amandry" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Belbenoit" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Durand" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361421v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901252v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Depeyrot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Martin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1996.2993" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361391v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361423v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421419v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Genty" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gardeisen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Janin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Richard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696808v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Gebhard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559671v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415506v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Manniez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Monteil" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1995.3138" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886052v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maun&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dam.1995.1211" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00524239v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984885v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dedet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leconte" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Rancoule" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866550v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Anne de Chazelles" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merc&#232; Ferr&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580295v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914833v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1992.2925" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696807v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude B&#233;al" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688531v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gauthier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00524730v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550364v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Guillot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00524381v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bessac" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00524242v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352785v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940626v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietwulf Baatz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1981.1830" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00524323v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soyris Paul" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258993v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Gransard-Desmond" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Schuster" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656802v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Py" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04535198v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianey Forest" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749852v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265987v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265973v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089119v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508412v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claude Maun&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#233;r&#233;ano Sarah" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521175v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359600v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01723954v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04494353v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touatia Amraoui" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dumas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Adam" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781803276021" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781803276021" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725179v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Lamy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bardi&#232;s-Fronty" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Blonski" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Callewaert" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03173008v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Boetto" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poveda" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Raepsaet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/268-les-modes-de-transport-dans-lantiquite-et-au-moyen-age-9782355181122.html" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03831529v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03103301v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rascalou" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favennec" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Henry" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/b8ey-kq37" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02073224v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02072748v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cosnuau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02073229v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890033v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/content/8-editions-meroil" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02073160v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890038v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113658v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet &#214;nal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Abadie-Reynal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bernadet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00593540v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113252v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mackensen" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007259v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02059600v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Mai-Anh Bui" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Girard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Heinz" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007319v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319149v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Genin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Lavendhomme" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113254v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010054v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736746v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440867v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04511880v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pauline Pringalle" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04851067v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willi Anna" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/9780191994760.003.0007" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03985864v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dutreuil" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charrey" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carrara" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Colombier-Gougouzian" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781803272412" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03987985v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095327v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02013089v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02013088v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.silvanaeditoriale.it/catalogo/prodotto.asp?id=5214" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268532v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kielb Zaaraoui" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01723957v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02073178v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888621v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02060313v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888657v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097863v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098980v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098977v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817368v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824452v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Charpentier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751732v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508455v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751709v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437668v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751710v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00295474v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267275v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009409v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Brien-Poitevin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009370v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010055v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696806v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545689v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Adroher" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Buxo" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Conche" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736747v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736749v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242409v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bultinck" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01823352v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01992224v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541204v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Charly Eyango" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Giraudo" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109278v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007612v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00453929v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>