--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -329,207 +329,393 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05135690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les « lampes de firme » d'époque romaine découvertes en France : onomastique des potiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Thérèse Raepsaet-Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Latomus : revue d'études latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 83 (1), pp.3-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04662824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Agujas de tipo Arelate en Hispania : testigos terrestres de un comercio mediterraneo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep F Roig Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sautuola</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, XXIX, pp.95-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04673985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Marie-Thérèse Raepsaet-Charlier</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miniatures en plomb d'une sépulture d'Alba-la-Romaine (dép. Ardèche/FR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Isnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Latomus : revue d'études latines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 83 (1), pp.3-27</w:t>
+              <w:t xml:space="preserve">Archäeologisches Korrespondenzblatt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 53 (1), pp.67-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04145839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Una llave de rueda de bronce para carro, decorada con un Sileno, un unicum en Tarraco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep F Roig Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pyrenae, Revista de Prehistòria i Antiguitat de la Mediterrània Occidental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 54 (1), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1344/Pyrenae2023.vol54num1.7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04511884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miniatures en plomb d'une sépulture d'Alba-la-Romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -558,8347 +744,8161 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archäologisches Korrespondenzblatt </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 53 (1), pp.67-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04662830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Instrumentum inscriptum: lectures et révisions épigraphiques, 1 - Fibules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sylloge Epigraphica Barcinonensis </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, XX, pp.261-273</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03988275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le camp F de Lautagne à Valence (Drôme) : l’organisation interne et la vie quotidienne d’un camp militaire romain au milieu du Ier s. av. J.-C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Kielb Zaaraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Buffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Reddé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahya Zaaraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ronco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 79 (2), pp.85-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gallia.6716⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03927417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un fragment d’épée du Bronze final dragué dans l’Orb à Thézan-lès-Béziers (Hérault)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lachenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Bagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19, pp.178-182</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03476785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typologie 2.0 – Datenbanken in der Archäologie: das europäische Projekt Artefacts.mom.fr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Germania : Anzeiger der Römisch-Germanischen Kommission des Deutschen Archäologischen Instituts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 98 2020(2021), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11588/ger.2020.85216⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03499679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un plomb inscrit de Saint-Couat-d’Aude (Aude) : des pérégrins sur le territoire de Narbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aliquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 78, pp.219-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gallia.6278⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artefacts.mom.fr – Kritikpunkte und Möglichkeiten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Germania : Anzeiger der Römisch-Germanischen Kommission des Deutschen Archäologischen Instituts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 98, pp.225-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11588/ger.2020.85274⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03941621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typologie 2.0 -Datenbanken in der Archäologie: das europäische Projekt Artefacts.mom.fr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Germania : Anzeiger der Römisch-Germanischen Kommission des Deutschen Archäologischen Instituts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2020 (98), pp.193-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11588/ger.2020.85216⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05168803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de P. Radici Colace (a cura di), Dizio-nario delle scienze e delle tecniche di Grecia e Roma, 2 vol., Fabrizio Serra Ed., Pisa - Roma 2010.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histara les comptes rendus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03096105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La datation probabiliste pondérée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 52, pp.21-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03052344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boucle de type Viminacium à Sauvian (FR, Hérault)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Feugère</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaaraoui Yahya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03082161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De terre, de verre, de métal. La vaisselle du quotidien à Lugdunum et dans le monde romain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Mège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laudine Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dossiers d'Archéologie. Hors-Série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03096076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The nature and dating of Republican camps at Lautagne (Valence) through small finds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Buffat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Roman Archaeology (JRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33, pp.331-340</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02984608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de C. Badel, H. Inglebert, Grand Atlas de l’Antiquité romaine. Paris : Autrement, 2019. 191p. ISBN 978-2-7467-5184-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études anciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, https://reainfo.hypotheses.org/16497</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02268624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Détrier (Savoie, FR): un manche d'ustensile avec Sarapis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gabayet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47, pp.25-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01823354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lests de soupapes de pompes romaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02268539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artefacts : nature, structure et usages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Aude Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bohbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bourrieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologies numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2018.0297⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02268537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermès Dionysophore : Le Bronze Lormier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studies in Ancient Art and Civilization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12797/SAAC.21.2017.21.08⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02268529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arveyres (Gironde, FR) : applique de harnais à décor anthropomorphe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02268540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un dépôt de fondation (monnaies gauloises) sur le site de Marinesque Combe-Rouge à Loupian (Hérault).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iouri Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Numismatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 213, pp.5-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01723995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Outillage et quincaillerie antique de Bourbousson à Crest (dép. Drôme / F)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Gilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archäeologisches Korrespondenzblatt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 53 (1), pp.67-81</w:t>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Josep F Roig Pérez</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01648302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plaques-boucles d’époque wisigothique conservées au Musée Episcopal de Vic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pyrenae, Revista de Prehistòria i Antiguitat de la Mediterrània Occidental</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Quaderns del Museu Episcopal de Vic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, VIII, pp.51-64</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Michel Feugère</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01727141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un dépôt de monnaies gauloises sur le site des Terrasses-de-Montfo à Magalas (Hérault)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ginouvez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sylloge Epigraphica Barcinonensis </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, XX, pp.261-273</w:t>
+              <w:t xml:space="preserve">Cahiers Numismatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 53 (208)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01878649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marinesque (Loupian, Hérault) : un relais routier sur la voie Domitienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iouri Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Christol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pellecuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 79 (2), pp.85-114. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/gallia.6716⟩</w:t>
+              <w:t xml:space="preserve">, 2016, Stations routières en Gaule romaine, 73 (1), pp.41-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gallia.457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Michel Feugère</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01845850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un plomb magique, d'époque romaine, à Châteaubleau (Seine-et-Marne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Soubeyroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 19, pp.178-182</w:t>
+              <w:t xml:space="preserve">Revue archéologique d'Île-de-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Elise Vigier</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01878628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artefacts en 2015-2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01888767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bases de données en archéologie : de la révolution informatique au changement de paradigme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers philosophiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 141, pp.139-147</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01242413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le casque gaulois de Besançon (F, Doubs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39, pp.28-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01097875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un nouveau type de poupée composite en os d’époque romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39, pp.28-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01097859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconstitution de dés en matière dure animale, antiques et médiévaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Picod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39, pp.37-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01097879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les manches de substitution des simpulums de type Aislingen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Freycon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40, pp.17-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02060295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le classement fonctionnel des mobiliers d'instrumentum.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 131, pp.14-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nda.1764⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03519283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modes de représentation des objets archéologiques non céramiques. In : Le mobilier métallique et l'instrumentum, approches méthodologiques. Les Nouvelles de l'archéologie n°131, mars 2013, 19-25.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Abert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Linlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 131, pp.19-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nda.1771⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00824392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet de charte pour l'étude des objets archéologiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chanson-Bertholio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Kaurin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 131, pp.5-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nda.1748⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00824450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tra Costantino e Teodosio (IV-V secolo d.C.). Osservazioni sui militaria di Aquileia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aquileia Nostra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, LVVVIII-LXXXIV, pp.319-346</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01888761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numismatique romaine du département de l'Hérault. Chronique 2007-2008.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Berdeaux - Le Brazidec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologie en Languedoc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1, p. 261-292</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00751724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouveaux poinçons monétaires gaulois.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Numismatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 194, pp.11-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00824458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un sanctuaire de divination chez les Éduens ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Berdeaux - Le Brazidec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Numismatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 190, p. 17-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00737606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassins en bronze du IVe s. av. n. ère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 34, pp.25-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00655027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dépôt de coins monétaires gaulois de Comiac (Lot) : DT 3416 et 3425</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Numismatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 48 (188), pp.21-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00614004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artefacts : encyclopédie en projet, outil d'aujourd'hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 33, pp.24-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00603151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les bronzes figurés antiques du Musée de Mâcon (Saône-et-Loire, F)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bigeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 33, pp.18-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00603142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'urne du flamine Severus : un faux du début du XVIIIe s.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 34, pp.32-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00655028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une belle gauloise... A propos d'une fibule inscrite de Laon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études celtiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, XXXVII, pp.147-152</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00655025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artefacts Project : An Encyclopaedia of Archaeological Small Finds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lucerna</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 39, p. 4-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00751731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coups de foudre gallo-romains ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 32, pp.16-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00550323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un poinçon pour obole massaliète trouvé à Aix-en-Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Numismatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 47 (183), pp.13-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00472826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le monnayage gaulois &amp;quot;au cheval et au fleuron&amp;quot;. La Tour 3571/72 et les origines pré-romaines de la cité de Béziers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Numismatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 164, pp.185-208</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00430625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Métiers à tisser d'Asie mineure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30, p. 22-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00751712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeugma, la Turquie et la frontière orientale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Deux Mondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.143-147</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00430669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les boîtes à sceau romai¬nes du Musée de Montagnac (Hérault, F)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29, p. 9-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00751714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Figuratives : nouvelles formes de fibules zoomorphes, anthropomorphes et skeumomorphes d'époque romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30, p. 34-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00751727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cultes domestiques en Languedoc préromain : magie ou religion ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ephesia Grammata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1-2007, pp.1-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00159906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Techniques, productions, consommations : le sens des objets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Facta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1, pp.21-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00149240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capsae - boîtes à livres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bayerische Vorgeschichtsblätter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 71, pp.233-242</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00113253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un dépôt monétaire d'époque républicaine découvert en Haute-Garonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Le Brazidec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Numismatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 168, pp.41-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02984740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les petits bronzes longostalètes à la corne d'abondance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lhermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Michel Py</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Numismatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 42, sept. 2005 (165), pp.13-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nécropoles de Vernègues (B.-du-Rh.). Deux ensembles funéraires du Haut-Empire à la périphérie d'une agglomération secondaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Richier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 37, pp.109-209 (A.R.C. : 195-198). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ran.2004.1139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00005108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’écriture dans la société gallo-romaine : éléments d’une réflexion collective (introduction)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, L’écriture dans la société gallo-romaine, 61, pp.3-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/galia.2004.3183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’&amp;lt;i&amp;gt;instrumentum&amp;lt;/i&amp;gt;, support d’écrit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, L’écriture dans la société gallo-romaine, 61, pp.53-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/galia.2004.3187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliographie commune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, L'écriture dans la société gallo-romaine, 61, pp.173-192</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01915550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les instruments de l’écriture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragan Božič</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, L’écriture dans la société gallo-romaine, 61, pp.21-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/galia.2004.3185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numismatique romaine du département de l'Hérault. Chronique 2002</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Berdeaux-Le Brazidec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Amandry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologie en Languedoc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 26, pp.81-96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Militaria de Gaule méridionale, 19. Le mobilier militaire romain dans le département de l'Hérault (F)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gladius. Estudios sobre armas antiguas, armamento, arte militar y vida cultural en Oriente y Occidente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, XXII, pp.73-126</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00009316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une épée romaine découverte à Saintes (Charente-Maritime)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Dieudonné-Glad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 58, pp.261-269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/galia.2001.3027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles boîtes à sceau à décor zoomorphe riveté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abauzit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 11, juin 2000, pp.21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00010052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harnais de bronze et couronne de lierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 11, juin 2000, pp.23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00010053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La longueur des tegulae : un indice chronologique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 2000 (11, juin 2000), pp.24-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stylet inscrit de Rouffach (Haut-Rhin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 57, pp.227-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/galia.2000.3020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Signes de la romanisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Passelac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pellecuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Garmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 31, pp.299-353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ran.1998.1510⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02463590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Militaria de Gaule méridionale, 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 9 (1), pp.3-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00361388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Militaria de Gaule méridionale, 5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barberan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 9 (1), pp.6-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00361390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balances monétaires à tare fixe : typologie, métrologie, interprétation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Depeyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 53, pp.345-362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/galia.1996.2993⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Militaria de Gaule méridionale, 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 8 (1-2), pp.20-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00361391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fouilles de l'hôtel-Dieu de Narbonne La faune du puits 2336 : traitement des animaux à vocation bouchère dans la ville de Narbonne au Vème siècle de notre ère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ginouvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Amandry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Belbenoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Commission Archéologique et littéraire de Narbonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, Les fouilles de l’Hotel Dieu de Narbonne, 47-48, pp.171-180</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01421171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Militaria de Gaule méridionale, 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 8 (1-2), pp.4-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00361421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Militaria de Gaule méridionale, 2.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 8 (1-2), pp.5-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00361423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'occupation du sol au premier Age du Fer dans la moyenne vallée de l'Hérault. Acquis et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mauné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Documents d'archéologie méridionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 18, pp.664 - 753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/dam.1995.1211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04886052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die Glasgefäßfragmente aus Manching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rupert Gebhard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Germania : Anzeiger der Römisch-Germanischen Kommission des Deutschen Archäologischen Instituts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 98 2020(2021), </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1995, 73 (2), pp.504-511</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Michel Feugère</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00696808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les boîtes à sceau circulaires à décor zoomorphe riveté d'époque romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abauzit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 46, pp.41-57</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Elise Vigier</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00559671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un espace funéraire du deuxième quart du I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; s. avant J.-C. (Nîmes, Gard)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Gardeisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Manniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 52, pp.165-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/galia.1995.3138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une mesure d'un demi-pied romain à Chalon-sur-Saône (Saône-et-Loire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 46, pp.151-153</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00524239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nécropole du Ier siècle av. J.C. (Aramon, Gard)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Gardeisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Janin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Documents d'archéologie méridionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 18, pp.143-195</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01421419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Découverte d’un casque celtique à décor de corail sur l’&amp;lt;i&amp;gt;oppidum&amp;lt;/i&amp;gt; de Montlaurès (Narbonne, Aude)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Anne de Chazelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercè Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 12, pp.74-77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02866550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les parures du V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; au II&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle av. J.-C. en Gaule méridionale : composantes indigènes, ibériques et celtiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dedet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Rancoule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aquitania</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, L’Âge du Fer en Europe sud-occidentale. Actes du XVIe colloque de l’Association française pour l’étude de l’âge du Fer (Agen, 28-31 mai 1992), XII, pp.237-281</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03984885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vaisselle gallo-romaine en bronze de Vertault (Côte-d'Or)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 165, pp.137-166</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00580295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une phiale étrusque du Musée de la civilisation gallo-romaine, à Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gallia - Fouilles et monuments archéologiques en France métropolitaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 49, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/galia.1992.2925⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01914833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epées miniatures à fourreau d'os, d'époque romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Germania : Anzeiger der Römisch-Germanischen Kommission des Deutschen Archäologischen Instituts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 98, pp.225-230. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1987, 65 (1), pp.89-105</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...2647 lines deleted...]
-                <w:t xml:space="preserve">Michel Feugère</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00696807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prospections dans la moyenne et basse vallée de l'Hérault : monnaies et petits objets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Depeyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie en Languedoc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 1, p. 261-292</w:t>
+              <w:t xml:space="preserve">, 1986, 4, pp.113-163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...2076 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00688531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une agrafe de ceinturon du Premier Age du Fer au Rec de Bragues (Florensac, Hérault)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie en Languedoc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 26, pp.81-96</w:t>
+              <w:t xml:space="preserve">, 1986, 1, pp.13-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Nadine Dieudonné-Glad</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00524730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une fibule augustéenne en argent trouvée au Bois des Lens (Montagnac, Gard)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bessac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archéologie en Languedoc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 2, pp.27-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...1276 lines deleted...]
-                <w:t xml:space="preserve">Pierre Abauzit</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00524381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouilles de Bragny, 1. Les petits objets dans leur contexte du hallstatt final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 46, pp.41-57</w:t>
+              <w:t xml:space="preserve">, 1986, XXXVII, pp.159-221</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00550364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le seau en bois de la nécropole gauloise et gallo-romaine de Roanne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers Archéologiques de la Loire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1985, 4/5, pp.71-78</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mauné</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00524242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le trésor de Châlain-d'Uzore (Loire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Documents d'archéologie méridionale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers Archéologiques de la Loire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1984, 4-5, pp.35-70</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...375 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00352785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléments d’une catapulte romaine trouvée à Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dietwulf Baatz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia - Fouilles et monuments archéologiques en France métropolitaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1992, 49, pp.1-7. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/galia.1992.2925⟩</w:t>
+              <w:t xml:space="preserve">, 1981, 39 (2), pp.201-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/galia.1981.1830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...568 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...67 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01940626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fibules de Murviel-les-Montpellier (Hérault)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9158,51 +9158,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faciès mobilier et typologie des établissements du Haut-Empire dans la moyenne vallée de l'Hérault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mauné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9266,51 +9266,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faciès mobilier et typologie des établissements du Haut Empire dans la moyenne vallée de l'Hérault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mauné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9659,51 +9659,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvéréano Sarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Raux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9859,51 +9859,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artefacts : un projet numérique sur l'archéologie de l'objet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Gilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Humanités Numériques </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9941,51 +9941,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artefacts : un projet numérique sur l'archéologie de l'objet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Gilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Humanités Numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10641,970 +10641,970 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03103301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Guide des collections. Musée des beaux-arts et d’archéologie de Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cosnuau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Silvana Editoriale, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’armée romaine, la puissance et la gloire. Musée Départemental Arles Antique, déc. 2018 – avril 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protocoles d’étude des objets archéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Mergoil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 978-2-35518-075-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01890033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nouveaux regards sur le Trésor des bronzes de Bavay. Catalogue de l'exposition du Forum antique de Bavay, sept. 2018 – janv. 2019.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02073224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...40 lines deleted...]
-              <w:t xml:space="preserve">Silvana Editoriale, 2018</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des fibules en forme d'instruments à vent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, Musique ! Echos de l’Antiquité, Exposition au Louvre-Lens (sept.-oct. 2017)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité de la recherche sur les mobiliers non céramiques de l'Antiquité et du haut Moyen Age. Actes de la table-ronde euro­péenne Instrumentum, Lyon (F, Rhône), 18-20 octobre 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Raux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...58 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 978-2-35518-075-0</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01890038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeugma V. Les objets.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Dieudonné-Glad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet Önal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Abadie-Reynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bernadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J.-B. Yon. , 64, pp.439, 2013, Travaux de la Maison de l'Orient et de la Méditerranée, J.-B. Yon, 978-2-35668-039-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2017, Musique ! Echos de l’Antiquité, Exposition au Louvre-Lens (sept.-oct. 2017)</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01113658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dictionnaire des monnaies découvertes en Gaule méditerranéenne (530 - 27 av. notre ère)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Michel Py</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Monique Mergoil &amp; Bibliothèque nationale de France, pp.720, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00593540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gedenkschrift für Jochen Garbsch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rupert Gebhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Mackensen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Verlag C.H. Beck, 2006, Bayerische Vorgeschichtsblätter</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Renaud Bernadet</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00113252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le casque républicain de Sainte-Foy-lès-Lyon et la question des casques romains surmontés dún anneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Monique Mergoil, 2005, Monographies Instrumentum, 29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weapons of the Romans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tempus, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques funéraires du Haut-Empire dans le Midi de la Gaule. La nécropole du Valladas à Saint-Paul-Trois-Châteaux (Drôme)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Mai-Anh Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Heinz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">J.-B. Yon. , 64, pp.439, 2013, Travaux de la Maison de l'Orient et de la Méditerranée, J.-B. Yon, 978-2-35668-039-6</w:t>
+              <w:t xml:space="preserve">539 p., 2002, Monographies d’Archéologie Méditerranéenne ; 11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...272 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi-Mai-Anh Bui</w:t>
-[...67 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02059600v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-00007319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodumna (Roanne, Loire), le village gallo-romain</w:t>
               </w:r>
@@ -11965,251 +11965,251 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Literacy in Gaul: The Value of instrumentum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willi Anna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mullen, Alex; Willi, Anna. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Latinization, Local Languages, and Literacies in the Roman West</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Oxford University Press, pp.248-272, 2024, Oxford studies in ancient documents, 9780198887515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/9780191994760.003.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04851067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quelques documents antiques en matière osseuse à Ampurias (Espagne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pauline Pringalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Touatia Amraoui; Emmanuelle Dumas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l’objet à la société romaine. Études archéologiques et épigraphiques offertes à Jean-Claude Béal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeopress Archaeology</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.58-69, 2024, Archaeopress Roman Archaeology 101, 9781803276021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04511880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...93 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’habitat perché du Malpas à Soyons (Ardèche) durant l’Antiquité tardive : état des données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dutreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12452,307 +12452,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03095327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'armée romaine et les fibules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Katia Schörle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Armée de Rome, la puissance et la gloire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Editoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9788836637478</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02013088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les camps militaires tardo-répu­blicains de Lautagne (Valence, Drôme)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kielb Zaaraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ronco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Buffat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Reddé (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les armées romaines en Gaule à l'époque républicaine. Nouveaux témoignages archéo­logiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.45-72, 2018, Bibracte 28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02268532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les casques dans l'armée romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Armée de Rome, la puissance et la gloire [cat. expo. Musée Départemental Arles antique]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Silvana Editoriale, pp.76-77, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02013089v1</w:t>
-              </w:r>
-[...209 lines deleted...]
-                <w:t xml:space="preserve">halshs-02268532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le trésor d’argenterie</w:t>
               </w:r>
@@ -12874,169 +12874,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02073178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Helmet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yann Le Bohec (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Encyclopedia of the Roman Army</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, John Wiley &amp; Sons, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02060313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une bonne idée de la Belle Epoque. A propos du Manuel d’Archéologie de Joseph Déchelette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges d’Archéologie roannaise en écho à Joseph Déchelette.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Histoire et Patrimoine de Roanne et sa région</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01888621v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02060313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’arc ajouré des fibules d’Alésia, d’Aucissa et de Bagendon : liens typologiques et culturels</w:t>
               </w:r>
@@ -13085,246 +13085,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01888657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">M. Feugère, Les militaria. In: I. Rébé, Cl. Raynaud, Ph. Sénac (dir.), Le premier Moyen Âge à Ruscino (Château-Roussillon, Perpignan, Pyrénées Orientales). Entre Septimanie et al-Andalus (VII-IXe s.) (Monographies d’Archéologie Méditerranéenne 35), Lattes 2014, 271-276.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">I. Rébé; Cl. Raynaud; Ph. Sénac. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le premier Moyen Âge à Ruscino (Château-Roussillon, Perpignan, Pyrénées Orientales). Entre Septimanie et al-Andalus (VII-IXe s.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 35, pp.271-276, 2014, Monographies d’Archéologie Méditerranéenne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01098980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Feugère, Les accessoires de l’habillement. In: I. Rébé, Cl. Raynaud, Ph. Sénac (dir.), Le premier Moyen Âge à Ruscino (Château-Roussillon, Perpignan, Pyrénées Orientales). Entre Septimanie et al-Andalus (VII-IXe s.) (Monographies d’Archéologie Méditerranéenne 35), Lattes 2014, 263-270.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">I. Rébé, Cl. Raynaud, Ph. Sénac. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le premier Moyen Âge à Ruscino (Château-Roussillon, Perpignan, Pyrénées Orientales). Entre Septimanie et al-Andalus (VII-IXe s.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 35, pp.263-270, 2014, Monographies d’Archéologie Méditerranéenne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01098977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Oralité et autorité en Gaule préro¬maine, d'après les monnaies gauloises méridionales.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P.-M. Guihard, D. Hollard (éds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De nummis gallicis. Mélanges de numismatique celtique offerts à Louis-Pol Delestrée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SENA, 2014, 978-2-9526600-4-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01097863v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">halshs-01098977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technologies, artefacts et histoire.</w:t>
               </w:r>
@@ -13605,173 +13605,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00508455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Celtic Regionalities : personal ornaments from Southern Gaul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">G. Tiefengraber, B. Kavur, A. Gaspari. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Keltske Studije II. Studies in Celtic Archaeology. Papers in Honour of Mitja Gustin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Monique Mergoil, pp.185-195, 2009, Protohistoire européenne, 11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00437668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Militaria, objets en os et en métal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Goudineau et Daniel Brentchaloff. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le camp de la flotte d'Agrippa à Fréjus : les fouilles du quartier de Villeneuve (1979-1981)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Errance, p. 107-177, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00751709v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00437668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les statuettes en terre cuite</w:t>
               </w:r>
@@ -14082,186 +14082,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00009409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Armée, armement (Rome)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Leclant. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de l'Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, pp.229-230, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00010055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le mobilier organique des puits antiques et autres contextes humides de Lattara.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Chabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G. Piquès, R. Buxó. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Onze puits gallo-romains de Lattara (Ier s. av. n. è. - IIe s. de n. è.). Fouilles programmées 1986-2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 18, ADAL, pp.137-188, 2005, Lattara</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00009370v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00010055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Das frühe Eisengerät</w:t>
               </w:r>
@@ -14443,186 +14443,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00545689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les vases en verre sur noyau d'argile en Méditerranée nord-occidentale</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Michel Feugère. </w:t>
+                <w:t xml:space="preserve">Les bracelets en verre de Nages, Gard (Les Castels, fouilles 1958-1981)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Michel Py</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Feugère. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le verre préromain en Europe occidentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Monique Mergoil, pp.29-62., 1989</w:t>
+              <w:t xml:space="preserve">, Editins Monique Mergoil, pp.153-168, 1989</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00736747v1</w:t>
+                <w:t xml:space="preserve">halshs-00736749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les bracelets en verre de Nages, Gard (Les Castels, fouilles 1958-1981)</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">M. Feugère. </w:t>
+                <w:t xml:space="preserve">Les vases en verre sur noyau d'argile en Méditerranée nord-occidentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Feugère. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le verre préromain en Europe occidentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editins Monique Mergoil, pp.153-168, 1989</w:t>
+              <w:t xml:space="preserve">, Editions Monique Mergoil, pp.29-62., 1989</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00736749v1</w:t>
+                <w:t xml:space="preserve">halshs-00736747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14634,171 +14634,171 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artefacts, dé bron voor alles wat u wou weten over kleine archeologische objecten, wil Vlaanderen op de kaart zetten</w:t>
-[...73 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Review of : M. Py, Anagia. Les oppida de la Vaunage et la cité gauloise des Castels à Nages (Gard).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of : M. Py, Anagia. Les oppida de la Vaunage et la cité gauloise des Castels à Nages (Gard).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01823352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artefacts, dé bron voor alles wat u wou weten over kleine archeologische objecten, wil Vlaanderen op de kaart zetten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01823352v1</w:t>
+                <w:t xml:space="preserve">Patrick Bultinck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01242409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15041,51 +15041,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux dépôts monétaires d'époque républicaine découverts dans l'Aude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Berdeaux - Le Brazidec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15383,51 +15383,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05450895v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feug&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05355612v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05135690v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Tremoleda Trilla" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/Pyrenae2025.vol56num2.3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04673985v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep F Roig P&#233;rez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04662824v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Raepsaet-Charlier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04662830v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gagnol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Isnard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04145839v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04511884v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/Pyrenae2023.vol54num1.7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03988275v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927417v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Kielb Zaaraoui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Buffat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Redd&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Zaaraoui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ronco" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6716" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476785v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachenal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Bagan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03499679v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sueur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vigier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/ger.2020.85216" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554611v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aliquot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6278" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941621v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/ger.2020.85274" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168803v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02984608v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03052344v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096105v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03082161v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaaraoui Yahya" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096076v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence M&#232;ge" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laudine Robin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268624v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268540v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Huguet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01823354v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gabayet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268539v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268537v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Aude Berthon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bohbot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bonnefoy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bourrieau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2018.0297" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268529v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12797/SAAC.21.2017.21.08" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01727141v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648302v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Gilles" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01723995v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iouri Bermond" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878649v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ginouvez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845850v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Christol" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pellecuer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanchez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.457" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878628v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Soubeyroux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888767v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242413v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097875v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097859v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097879v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picod" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02060295v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Freycon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03519283v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Briand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dubreucq" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducreux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Galtier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.1764" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-X2NR5C5X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824392v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Abert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legros" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Linlaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Millet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.1771" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KNV0WR6S-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824450v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Berthon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chanson-Bertholio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Kaurin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.1748" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-TK6S3Q84-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888761v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824458v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751724v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Berdeaux - Le Brazidec" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737606v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655027v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614004v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603151v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603142v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bigeard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655028v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655025v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lambert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751731v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550323v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472826v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751712v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430625v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430669v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751714v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boucher" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751727v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149240v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159906v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113253v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984740v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Le Brazidec" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007317v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lhermet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Michel Py" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007202v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Bo&#382;i&#269;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2004.3185" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915550v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005108v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chapon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bussi&#232;re" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Delattre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Richier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2004.1139" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910877v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2004.3183" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007252v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2004.3187" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009316v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04349124v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Berdeaux-Le Brazidec" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Amandry" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662339v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thomas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dieudonn&#233;-Glad" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2001.3027" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010052v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abauzit" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010053v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007318v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901993v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2000.3020" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463590v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Passelac" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garmy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.1998.1510" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361388v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361390v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421171v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amandry" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Belbenoit" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Durand" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361421v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901252v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Depeyrot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Martin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1996.2993" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361391v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361423v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421419v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Genty" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gardeisen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Janin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Richard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696808v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Gebhard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559671v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415506v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Manniez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Monteil" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1995.3138" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886052v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maun&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dam.1995.1211" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00524239v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984885v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dedet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leconte" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Rancoule" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866550v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Anne de Chazelles" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merc&#232; Ferr&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580295v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914833v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1992.2925" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696807v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude B&#233;al" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688531v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gauthier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00524730v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550364v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Guillot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00524381v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bessac" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00524242v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352785v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940626v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietwulf Baatz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1981.1830" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00524323v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soyris Paul" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258993v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Gransard-Desmond" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Schuster" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656802v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Py" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04535198v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianey Forest" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749852v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265987v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265973v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089119v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508412v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claude Maun&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#233;r&#233;ano Sarah" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521175v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359600v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01723954v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04494353v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touatia Amraoui" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dumas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Adam" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781803276021" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781803276021" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725179v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Lamy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bardi&#232;s-Fronty" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Blonski" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Callewaert" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03173008v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Boetto" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poveda" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Raepsaet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/268-les-modes-de-transport-dans-lantiquite-et-au-moyen-age-9782355181122.html" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03831529v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03103301v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rascalou" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favennec" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Henry" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/b8ey-kq37" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02073224v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02072748v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cosnuau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02073229v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890033v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/content/8-editions-meroil" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02073160v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890038v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113658v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet &#214;nal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Abadie-Reynal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bernadet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00593540v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113252v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mackensen" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007259v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02059600v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Mai-Anh Bui" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Girard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Heinz" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007319v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319149v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Genin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Lavendhomme" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113254v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010054v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736746v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440867v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04511880v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pauline Pringalle" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04851067v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willi Anna" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/9780191994760.003.0007" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03985864v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dutreuil" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charrey" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carrara" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Colombier-Gougouzian" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781803272412" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03987985v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095327v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02013089v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02013088v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.silvanaeditoriale.it/catalogo/prodotto.asp?id=5214" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268532v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kielb Zaaraoui" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01723957v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02073178v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888621v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02060313v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888657v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097863v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098980v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098977v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817368v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824452v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Charpentier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751732v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508455v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751709v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437668v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751710v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00295474v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267275v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009409v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Brien-Poitevin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009370v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010055v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696806v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545689v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Adroher" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Buxo" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Conche" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736747v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736749v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242409v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bultinck" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01823352v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01992224v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541204v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Charly Eyango" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Giraudo" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109278v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007612v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00453929v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05450895v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feug&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05355612v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05135690v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Tremoleda Trilla" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/Pyrenae2025.vol56num2.3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04662824v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Raepsaet-Charlier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04673985v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep F Roig P&#233;rez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04145839v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gagnol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Isnard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04511884v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/Pyrenae2023.vol54num1.7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04662830v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03988275v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927417v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Kielb Zaaraoui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Buffat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Redd&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Zaaraoui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ronco" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6716" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476785v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachenal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Bagan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03499679v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sueur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vigier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/ger.2020.85216" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554611v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aliquot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6278" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941621v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/ger.2020.85274" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168803v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096105v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03052344v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03082161v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaaraoui Yahya" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096076v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence M&#232;ge" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laudine Robin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02984608v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268624v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01823354v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gabayet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268539v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268537v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Aude Berthon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bohbot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bonnefoy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bourrieau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2018.0297" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268529v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12797/SAAC.21.2017.21.08" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268540v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Huguet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01723995v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iouri Bermond" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648302v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Gilles" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01727141v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878649v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ginouvez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845850v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Christol" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pellecuer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanchez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.457" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878628v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Soubeyroux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888767v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242413v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097875v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097859v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097879v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picod" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02060295v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Freycon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03519283v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Briand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dubreucq" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducreux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Galtier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.1764" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-X2NR5C5X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824392v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Abert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legros" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Linlaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Millet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.1771" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KNV0WR6S-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824450v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Berthon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chanson-Bertholio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Kaurin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.1748" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-TK6S3Q84-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888761v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751724v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Berdeaux - Le Brazidec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824458v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737606v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655027v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614004v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603151v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603142v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bigeard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655028v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655025v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lambert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751731v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550323v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472826v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430625v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751712v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430669v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751714v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boucher" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751727v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159906v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149240v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113253v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984740v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Le Brazidec" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007317v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lhermet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Michel Py" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005108v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chapon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bussi&#232;re" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Delattre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Richier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2004.1139" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910877v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2004.3183" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007252v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2004.3187" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915550v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007202v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Bo&#382;i&#269;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2004.3185" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04349124v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Berdeaux-Le Brazidec" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Amandry" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009316v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662339v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thomas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dieudonn&#233;-Glad" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2001.3027" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010052v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abauzit" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010053v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007318v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901993v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2000.3020" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463590v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Passelac" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garmy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.1998.1510" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361388v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361390v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901252v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Depeyrot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Martin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1996.2993" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361391v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421171v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amandry" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Belbenoit" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Durand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361421v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361423v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886052v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maun&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dam.1995.1211" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696808v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Gebhard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559671v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415506v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gardeisen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Manniez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Monteil" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1995.3138" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00524239v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421419v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Genty" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Janin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Richard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866550v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Anne de Chazelles" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merc&#232; Ferr&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984885v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dedet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leconte" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Rancoule" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580295v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914833v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1992.2925" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696807v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude B&#233;al" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688531v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gauthier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00524730v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00524381v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bessac" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550364v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Guillot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00524242v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352785v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940626v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietwulf Baatz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1981.1830" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00524323v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soyris Paul" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258993v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Gransard-Desmond" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Schuster" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656802v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Py" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04535198v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianey Forest" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749852v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265987v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265973v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089119v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508412v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claude Maun&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#233;r&#233;ano Sarah" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521175v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359600v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01723954v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04494353v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touatia Amraoui" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dumas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Adam" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781803276021" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781803276021" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725179v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Lamy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bardi&#232;s-Fronty" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Blonski" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Callewaert" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03173008v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Boetto" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poveda" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Raepsaet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/268-les-modes-de-transport-dans-lantiquite-et-au-moyen-age-9782355181122.html" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03831529v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03103301v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rascalou" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favennec" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Henry" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/b8ey-kq37" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02072748v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cosnuau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02073229v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890033v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/content/8-editions-meroil" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02073224v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02073160v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890038v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113658v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet &#214;nal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Abadie-Reynal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bernadet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00593540v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113252v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mackensen" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007259v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007319v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02059600v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Mai-Anh Bui" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Girard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Heinz" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319149v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Genin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Lavendhomme" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113254v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010054v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736746v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440867v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04851067v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willi Anna" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/9780191994760.003.0007" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04511880v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pauline Pringalle" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03985864v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dutreuil" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charrey" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carrara" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Colombier-Gougouzian" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781803272412" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03987985v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095327v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02013088v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.silvanaeditoriale.it/catalogo/prodotto.asp?id=5214" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268532v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kielb Zaaraoui" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02013089v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01723957v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02073178v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02060313v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888621v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888657v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098980v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098977v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097863v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817368v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824452v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Charpentier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751732v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508455v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437668v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751709v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751710v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00295474v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267275v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009409v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Brien-Poitevin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010055v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009370v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696806v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545689v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Adroher" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Buxo" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Conche" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736749v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736747v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01823352v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242409v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bultinck" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01992224v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541204v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Charly Eyango" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Giraudo" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109278v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007612v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00453929v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>