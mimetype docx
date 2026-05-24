--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -329,207 +329,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05135690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Agujas de tipo Arelate en Hispania : testigos terrestres de un comercio mediterraneo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep F Roig Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sautuola</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, XXIX, pp.95-106</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04673985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les « lampes de firme » d'époque romaine découvertes en France : onomastique des potiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Raepsaet-Charlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Latomus : revue d'études latines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 83 (1), pp.3-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04662824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Josep F Roig Pérez</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miniatures en plomb d'une sépulture d'Alba-la-Romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Isnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sautuola</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, XXIX, pp.95-106</w:t>
+              <w:t xml:space="preserve">Archäologisches Korrespondenzblatt </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 53 (1), pp.67-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04662830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miniatures en plomb d'une sépulture d'Alba-la-Romaine (dép. Ardèche/FR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -558,243 +653,148 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archäeologisches Korrespondenzblatt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 53 (1), pp.67-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04145839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Una llave de rueda de bronce para carro, decorada con un Sileno, un unicum en Tarraco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep F Roig Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pyrenae, Revista de Prehistòria i Antiguitat de la Mediterrània Occidental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 54 (1), pp.1-14. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1344/Pyrenae2023.vol54num1.7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1344/Pyrenae2023.vol54num1.7⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-04511884v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">halshs-04662830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instrumentum inscriptum: lectures et révisions épigraphiques, 1 - Fibules</w:t>
               </w:r>
@@ -1475,112 +1475,207 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05168803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The nature and dating of Republican camps at Lautagne (Valence) through small finds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Buffat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Roman Archaeology (JRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33, pp.331-340</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02984608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de P. Radici Colace (a cura di), Dizio-nario delle scienze e delle tecniche di Grecia e Roma, 2 vol., Fabrizio Serra Ed., Pisa - Roma 2010.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histara les comptes rendus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03096105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La datation probabiliste pondérée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1596,342 +1691,247 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 52, pp.21-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03052344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boucle de type Viminacium à Sauvian (FR, Hérault)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaaraoui Yahya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03082161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De terre, de verre, de métal. La vaisselle du quotidien à Lugdunum et dans le monde romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Mège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laudine Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers d'Archéologie. Hors-Série</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03096076v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">halshs-02984608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de C. Badel, H. Inglebert, Grand Atlas de l’Antiquité romaine. Paris : Autrement, 2019. 191p. ISBN 978-2-7467-5184-2</w:t>
               </w:r>
@@ -1984,109 +1984,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02268624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détrier (Savoie, FR): un manche d'ustensile avec Sarapis</w:t>
+                <w:t xml:space="preserve">Arveyres (Gironde, FR) : applique de harnais à décor anthropomorphe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Gabayet</w:t>
+                <w:t xml:space="preserve">Jean-Claude Huguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 47, pp.25-28</w:t>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01823354v1</w:t>
+                <w:t xml:space="preserve">halshs-02268540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lests de soupapes de pompes romaines</w:t>
               </w:r>
@@ -2135,6770 +2135,6770 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02268539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Détrier (Savoie, FR): un manche d'ustensile avec Sarapis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gabayet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47, pp.25-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01823354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Artefacts : nature, structure et usages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Aude Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bohbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bourrieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologies numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 18, 1, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2018.0297⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02268537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermès Dionysophore : Le Bronze Lormier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...53 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Ancient Art and Civilization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.12797/SAAC.21.2017.21.08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02268529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Huguet</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plaques-boucles d’époque wisigothique conservées au Musée Episcopal de Vic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaderns del Museu Episcopal de Vic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, VIII, pp.51-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01727141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Outillage et quincaillerie antique de Bourbousson à Crest (dép. Drôme / F)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archäeologisches Korrespondenzblatt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01648302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un dépôt de fondation (monnaies gauloises) sur le site de Marinesque Combe-Rouge à Loupian (Hérault).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iouri Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Numismatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 213, pp.5-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01723995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un dépôt de monnaies gauloises sur le site des Terrasses-de-Montfo à Magalas (Hérault)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ginouvez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Numismatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 53 (208)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01878649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un plomb magique, d'époque romaine, à Châteaubleau (Seine-et-Marne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Soubeyroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue archéologique d'Île-de-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01878628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marinesque (Loupian, Hérault) : un relais routier sur la voie Domitienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iouri Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Christol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pellecuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Stations routières en Gaule romaine, 73 (1), pp.41-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gallia.457⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01845850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artefacts en 2015-2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01888767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bases de données en archéologie : de la révolution informatique au changement de paradigme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers philosophiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 141, pp.139-147</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01242413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le casque gaulois de Besançon (F, Doubs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39, pp.28-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01097875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un nouveau type de poupée composite en os d’époque romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39, pp.28-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01097859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconstitution de dés en matière dure animale, antiques et médiévaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Picod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39, pp.37-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01097879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les manches de substitution des simpulums de type Aislingen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Freycon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40, pp.17-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02060295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le classement fonctionnel des mobiliers d'instrumentum.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 131, pp.14-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nda.1764⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03519283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modes de représentation des objets archéologiques non céramiques. In : Le mobilier métallique et l'instrumentum, approches méthodologiques. Les Nouvelles de l'archéologie n°131, mars 2013, 19-25.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Abert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Linlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 131, pp.19-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nda.1771⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00824392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet de charte pour l'étude des objets archéologiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chanson-Bertholio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Kaurin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 131, pp.5-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nda.1748⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00824450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tra Costantino e Teodosio (IV-V secolo d.C.). Osservazioni sui militaria di Aquileia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aquileia Nostra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, LVVVIII-LXXXIV, pp.319-346</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01888761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouveaux poinçons monétaires gaulois.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Numismatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 213, pp.5-11</w:t>
+              <w:t xml:space="preserve">, 2012, 194, pp.11-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Amaury Gilles</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00824458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numismatique romaine du département de l'Hérault. Chronique 2007-2008.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Berdeaux - Le Brazidec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archäeologisches Korrespondenzblatt</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Archéologie en Languedoc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1, p. 261-292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...123 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ginouvez</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00751724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un sanctuaire de divination chez les Éduens ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Berdeaux - Le Brazidec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Numismatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 53 (208)</w:t>
+              <w:t xml:space="preserve">, 2011, 190, p. 17-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...241 lines deleted...]
-                <w:t xml:space="preserve">Artefacts en 2015-2016</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00737606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassins en bronze du IVe s. av. n. ère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">, 2011, 34, pp.25-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Bases de données en archéologie : de la révolution informatique au changement de paradigme</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00655027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dépôt de coins monétaires gaulois de Comiac (Lot) : DT 3416 et 3425</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers philosophiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 141, pp.139-147</w:t>
+              <w:t xml:space="preserve">Cahiers Numismatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 48 (188), pp.21-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le casque gaulois de Besançon (F, Doubs)</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00614004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artefacts : encyclopédie en projet, outil d'aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 39, pp.28-30</w:t>
+              <w:t xml:space="preserve">, 2011, 33, pp.24-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00603151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les bronzes figurés antiques du Musée de Mâcon (Saône-et-Loire, F)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bigeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 39, pp.28-30</w:t>
+              <w:t xml:space="preserve">, 2011, 33, pp.18-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Christophe Picod</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00603142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'urne du flamine Severus : un faux du début du XVIIIe s.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 39, pp.37-42</w:t>
+              <w:t xml:space="preserve">, 2011, 34, pp.32-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Florine Freycon</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00655028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une belle gauloise... A propos d'une fibule inscrite de Laon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études celtiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, XXXVII, pp.147-152</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00655025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artefacts Project : An Encyclopaedia of Archaeological Small Finds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lucerna</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 39, p. 4-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00751731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coups de foudre gallo-romains ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 40, pp.17-19</w:t>
+              <w:t xml:space="preserve">, 2010, 32, pp.16-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00550323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un poinçon pour obole massaliète trouvé à Aix-en-Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers Numismatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 47 (183), pp.13-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...105 lines deleted...]
-                <w:t xml:space="preserve">Emilie Millet</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00472826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le monnayage gaulois &amp;quot;au cheval et au fleuron&amp;quot;. La Tour 3571/72 et les origines pré-romaines de la cité de Béziers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Numismatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 164, pp.185-208</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...92 lines deleted...]
-                <w:t xml:space="preserve">Jenny Kaurin</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00430625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Métiers à tisser d'Asie mineure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30, p. 22-24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Tra Costantino e Teodosio (IV-V secolo d.C.). Osservazioni sui militaria di Aquileia</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00751712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeugma, la Turquie et la frontière orientale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquileia Nostra</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, LVVVIII-LXXXIV, pp.319-346</w:t>
+              <w:t xml:space="preserve">Revue des Deux Mondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.143-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Berdeaux - Le Brazidec</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00430669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les boîtes à sceau romai¬nes du Musée de Montagnac (Hérault, F)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29, p. 9-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00751714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Figuratives : nouvelles formes de fibules zoomorphes, anthropomorphes et skeumomorphes d'époque romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30, p. 34-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00751727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cultes domestiques en Languedoc préromain : magie ou religion ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ephesia Grammata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1-2007, pp.1-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00159906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Techniques, productions, consommations : le sens des objets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Facta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1, pp.21-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00149240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capsae - boîtes à livres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bayerische Vorgeschichtsblätter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 71, pp.233-242</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00113253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un dépôt monétaire d'époque républicaine découvert en Haute-Garonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Le Brazidec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Numismatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 168, pp.41-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02984740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les petits bronzes longostalètes à la corne d'abondance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lhermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Michel Py</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Numismatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 42, sept. 2005 (165), pp.13-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliographie commune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, L'écriture dans la société gallo-romaine, 61, pp.173-192</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01915550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les instruments de l’écriture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragan Božič</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, L’écriture dans la société gallo-romaine, 61, pp.21-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/galia.2004.3185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nécropoles de Vernègues (B.-du-Rh.). Deux ensembles funéraires du Haut-Empire à la périphérie d'une agglomération secondaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Richier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 37, pp.109-209 (A.R.C. : 195-198). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ran.2004.1139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00005108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’écriture dans la société gallo-romaine : éléments d’une réflexion collective (introduction)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, L’écriture dans la société gallo-romaine, 61, pp.3-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/galia.2004.3183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’&amp;lt;i&amp;gt;instrumentum&amp;lt;/i&amp;gt;, support d’écrit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, L’écriture dans la société gallo-romaine, 61, pp.53-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/galia.2004.3187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Militaria de Gaule méridionale, 19. Le mobilier militaire romain dans le département de l'Hérault (F)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gladius. Estudios sobre armas antiguas, armamento, arte militar y vida cultural en Oriente y Occidente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, XXII, pp.73-126</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00009316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numismatique romaine du département de l'Hérault. Chronique 2002</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Berdeaux-Le Brazidec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Amandry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie en Languedoc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 1, p. 261-292</w:t>
+              <w:t xml:space="preserve">, 2002, 26, pp.81-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Michel Feugère</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une épée romaine découverte à Saintes (Charente-Maritime)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Dieudonné-Glad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Numismatiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 58, pp.261-269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/galia.2001.3027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...123 lines deleted...]
-                <w:t xml:space="preserve">Michel Feugère</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles boîtes à sceau à décor zoomorphe riveté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abauzit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 34, pp.25-30</w:t>
+              <w:t xml:space="preserve">, 2000, 11, juin 2000, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...98 lines deleted...]
-                <w:t xml:space="preserve">Artefacts : encyclopédie en projet, outil d'aujourd'hui</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00010052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harnais de bronze et couronne de lierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 33, pp.24-27</w:t>
+              <w:t xml:space="preserve">, 2000, 11, juin 2000, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00010053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La longueur des tegulae : un indice chronologique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 33, pp.18-23</w:t>
+              <w:t xml:space="preserve">, 2000, 2000 (11, juin 2000), pp.24-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'urne du flamine Severus : un faux du début du XVIIIe s.</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stylet inscrit de Rouffach (Haut-Rhin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 57, pp.227-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/galia.2000.3020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...1124 lines deleted...]
-                <w:t xml:space="preserve">Anne Richier</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Signes de la romanisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Passelac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pellecuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Garmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 37, pp.109-209 (A.R.C. : 195-198). </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/ran.2004.1139⟩</w:t>
+              <w:t xml:space="preserve">, 1998, 31, pp.299-353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ran.1998.1510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Lambert</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02463590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Militaria de Gaule méridionale, 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 9 (1), pp.3-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00361388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Militaria de Gaule méridionale, 5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barberan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 9 (1), pp.6-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00361390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balances monétaires à tare fixe : typologie, métrologie, interprétation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Depeyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, L’écriture dans la société gallo-romaine, 61, pp.3-6. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/galia.2004.3183⟩</w:t>
+              <w:t xml:space="preserve">, 1996, 53, pp.345-362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/galia.1996.2993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...43 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Militaria de Gaule méridionale, 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 8 (1-2), pp.20-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00361391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fouilles de l'hôtel-Dieu de Narbonne La faune du puits 2336 : traitement des animaux à vocation bouchère dans la ville de Narbonne au Vème siècle de notre ère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ginouvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Amandry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Belbenoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Commission Archéologique et littéraire de Narbonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, Les fouilles de l’Hotel Dieu de Narbonne, 47-48, pp.171-180</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01421171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Militaria de Gaule méridionale, 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 8 (1-2), pp.4-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00361421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Militaria de Gaule méridionale, 2.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 8 (1-2), pp.5-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00361423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nécropole du Ier siècle av. J.C. (Aramon, Gard)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Gardeisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Janin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Documents d'archéologie méridionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 18, pp.143-195</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01421419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'occupation du sol au premier Age du Fer dans la moyenne vallée de l'Hérault. Acquis et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mauné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Documents d'archéologie méridionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 18, pp.664 - 753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/dam.1995.1211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04886052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die Glasgefäßfragmente aus Manching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rupert Gebhard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Germania : Anzeiger der Römisch-Germanischen Kommission des Deutschen Archäologischen Instituts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 73 (2), pp.504-511</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00696808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un espace funéraire du deuxième quart du I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; s. avant J.-C. (Nîmes, Gard)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Gardeisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Manniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, L’écriture dans la société gallo-romaine, 61, pp.53-65. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/galia.2004.3187⟩</w:t>
+              <w:t xml:space="preserve">, 1995, 52, pp.165-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/galia.1995.3138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Lambert</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les boîtes à sceau circulaires à décor zoomorphe riveté d'époque romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abauzit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, L'écriture dans la société gallo-romaine, 61, pp.173-192</w:t>
+              <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 46, pp.41-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00559671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une mesure d'un demi-pied romain à Chalon-sur-Saône (Saône-et-Loire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 46, pp.151-153</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Michel Feugère</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00524239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les parures du V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; au II&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle av. J.-C. en Gaule méridionale : composantes indigènes, ibériques et celtiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dedet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Rancoule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aquitania</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, L’Âge du Fer en Europe sud-occidentale. Actes du XVIe colloque de l’Association française pour l’étude de l’âge du Fer (Agen, 28-31 mai 1992), XII, pp.237-281</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03984885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Découverte d’un casque celtique à décor de corail sur l’&amp;lt;i&amp;gt;oppidum&amp;lt;/i&amp;gt; de Montlaurès (Narbonne, Aude)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Anne de Chazelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercè Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 12, pp.74-77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02866550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vaisselle gallo-romaine en bronze de Vertault (Côte-d'Or)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 165, pp.137-166</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00580295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une phiale étrusque du Musée de la civilisation gallo-romaine, à Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gallia - Fouilles et monuments archéologiques en France métropolitaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 49, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/galia.1992.2925⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01914833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epées miniatures à fourreau d'os, d'époque romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Germania : Anzeiger der Römisch-Germanischen Kommission des Deutschen Archäologischen Instituts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 65 (1), pp.89-105</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00696807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prospections dans la moyenne et basse vallée de l'Hérault : monnaies et petits objets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Depeyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie en Languedoc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 26, pp.81-96</w:t>
+              <w:t xml:space="preserve">, 1986, 4, pp.113-163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Militaria de Gaule méridionale, 19. Le mobilier militaire romain dans le département de l'Hérault (F)</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00688531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une agrafe de ceinturon du Premier Age du Fer au Rec de Bragues (Florensac, Hérault)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gladius. Estudios sobre armas antiguas, armamento, arte militar y vida cultural en Oriente y Occidente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, XXII, pp.73-126</w:t>
+              <w:t xml:space="preserve">Archéologie en Languedoc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 1, pp.13-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...1350 lines deleted...]
-                <w:t xml:space="preserve">Pierre Abauzit</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00524730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouilles de Bragny, 1. Les petits objets dans leur contexte du hallstatt final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 46, pp.41-57</w:t>
+              <w:t xml:space="preserve">, 1986, XXXVII, pp.159-221</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00550364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une fibule augustéenne en argent trouvée au Bois des Lens (Montagnac, Gard)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bessac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archéologie en Languedoc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 2, pp.27-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Une mesure d'un demi-pied romain à Chalon-sur-Saône (Saône-et-Loire)</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00524381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le seau en bois de la nécropole gauloise et gallo-romaine de Roanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 46, pp.151-153</w:t>
+              <w:t xml:space="preserve">Cahiers Archéologiques de la Loire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1985, 4/5, pp.71-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Richard</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00524242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le trésor de Châlain-d'Uzore (Loire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Documents d'archéologie méridionale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 18, pp.143-195</w:t>
+              <w:t xml:space="preserve">Cahiers Archéologiques de la Loire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1984, 4-5, pp.35-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...306 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00352785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléments d’une catapulte romaine trouvée à Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dietwulf Baatz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia - Fouilles et monuments archéologiques en France métropolitaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1992, 49, pp.1-7. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/galia.1992.2925⟩</w:t>
+              <w:t xml:space="preserve">, 1981, 39 (2), pp.201-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/galia.1981.1830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...568 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...67 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01940626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fibules de Murviel-les-Montpellier (Hérault)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9158,51 +9158,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faciès mobilier et typologie des établissements du Haut-Empire dans la moyenne vallée de l'Hérault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mauné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9266,51 +9266,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faciès mobilier et typologie des établissements du Haut Empire dans la moyenne vallée de l'Hérault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mauné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9659,51 +9659,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvéréano Sarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Raux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9859,51 +9859,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artefacts : un projet numérique sur l'archéologie de l'objet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Gilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Humanités Numériques </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9941,51 +9941,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artefacts : un projet numérique sur l'archéologie de l'objet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Gilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Humanités Numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10641,683 +10641,683 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03103301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nouveaux regards sur le Trésor des bronzes de Bavay. Catalogue de l'exposition du Forum antique de Bavay, sept. 2018 – janv. 2019.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guide des collections. Musée des beaux-arts et d’archéologie de Besançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cosnuau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Silvana Editoriale, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cosnuau</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Silvana Editoriale, 2018</w:t>
+                <w:t xml:space="preserve">hal-02072748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’armée romaine, la puissance et la gloire. Musée Départemental Arles Antique, déc. 2018 – avril 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protocoles d’étude des objets archéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Mergoil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 978-2-35518-075-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...46 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions Mergoil</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 978-2-35518-075-0</w:t>
+                <w:t xml:space="preserve">halshs-01890033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des fibules en forme d'instruments à vent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, Musique ! Echos de l’Antiquité, Exposition au Louvre-Lens (sept.-oct. 2017)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité de la recherche sur les mobiliers non céramiques de l'Antiquité et du haut Moyen Age. Actes de la table-ronde euro­péenne Instrumentum, Lyon (F, Rhône), 18-20 octobre 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Raux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2017, Musique ! Echos de l’Antiquité, Exposition au Louvre-Lens (sept.-oct. 2017)</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01890038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeugma V. Les objets.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Dieudonné-Glad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet Önal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Abadie-Reynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bernadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J.-B. Yon. , 64, pp.439, 2013, Travaux de la Maison de l'Orient et de la Méditerranée, J.-B. Yon, 978-2-35668-039-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01113658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dictionnaire des monnaies découvertes en Gaule méditerranéenne (530 - 27 av. notre ère)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Michel Py</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Monique Mergoil &amp; Bibliothèque nationale de France, pp.720, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...138 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...51 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00593540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gedenkschrift für Jochen Garbsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rupert Gebhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mackensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12165,51 +12165,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’habitat perché du Malpas à Soyons (Ardèche) durant l’Antiquité tardive : état des données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dutreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12452,238 +12452,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03095327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les camps militaires tardo-répu­blicains de Lautagne (Valence, Drôme)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kielb Zaaraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ronco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Buffat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Reddé (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les armées romaines en Gaule à l'époque républicaine. Nouveaux témoignages archéo­logiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.45-72, 2018, Bibracte 28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02268532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'armée romaine et les fibules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Katia Schörle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Armée de Rome, la puissance et la gloire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Editoriale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9788836637478</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02013088v1</w:t>
-              </w:r>
-[...123 lines deleted...]
-                <w:t xml:space="preserve">halshs-02268532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les casques dans l'armée romaine</w:t>
               </w:r>
@@ -13085,246 +13085,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01888657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Oralité et autorité en Gaule préro¬maine, d'après les monnaies gauloises méridionales.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P.-M. Guihard, D. Hollard (éds.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De nummis gallicis. Mélanges de numismatique celtique offerts à Louis-Pol Delestrée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SENA, 2014, 978-2-9526600-4-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01097863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">M. Feugère, Les militaria. In: I. Rébé, Cl. Raynaud, Ph. Sénac (dir.), Le premier Moyen Âge à Ruscino (Château-Roussillon, Perpignan, Pyrénées Orientales). Entre Septimanie et al-Andalus (VII-IXe s.) (Monographies d’Archéologie Méditerranéenne 35), Lattes 2014, 271-276.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">I. Rébé; Cl. Raynaud; Ph. Sénac. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le premier Moyen Âge à Ruscino (Château-Roussillon, Perpignan, Pyrénées Orientales). Entre Septimanie et al-Andalus (VII-IXe s.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 35, pp.271-276, 2014, Monographies d’Archéologie Méditerranéenne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01098980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Feugère, Les accessoires de l’habillement. In: I. Rébé, Cl. Raynaud, Ph. Sénac (dir.), Le premier Moyen Âge à Ruscino (Château-Roussillon, Perpignan, Pyrénées Orientales). Entre Septimanie et al-Andalus (VII-IXe s.) (Monographies d’Archéologie Méditerranéenne 35), Lattes 2014, 263-270.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">I. Rébé, Cl. Raynaud, Ph. Sénac. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le premier Moyen Âge à Ruscino (Château-Roussillon, Perpignan, Pyrénées Orientales). Entre Septimanie et al-Andalus (VII-IXe s.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 35, pp.263-270, 2014, Monographies d’Archéologie Méditerranéenne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01098977v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-01097863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technologies, artefacts et histoire.</w:t>
               </w:r>
@@ -13605,227 +13605,227 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00508455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Militaria, objets en os et en métal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian Goudineau et Daniel Brentchaloff. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le camp de la flotte d'Agrippa à Fréjus : les fouilles du quartier de Villeneuve (1979-1981)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Errance, p. 107-177, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00751709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Celtic Regionalities : personal ornaments from Southern Gaul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G. Tiefengraber, B. Kavur, A. Gaspari. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Keltske Studije II. Studies in Celtic Archaeology. Papers in Honour of Mitja Gustin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Monique Mergoil, pp.185-195, 2009, Protohistoire européenne, 11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00437668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Militaria, objets en os et en métal</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les statuettes en terre cuite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Goudineau et Daniel Brentchaloff. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le camp de la flotte d'Agrippa à Fréjus : les fouilles du quartier de Villeneuve (1979-1981)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Errance, p. 107-177, 2009</w:t>
-[...71 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, Editions Errance, p. 179-183, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00751710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -14082,186 +14082,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00009409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le mobilier organique des puits antiques et autres contextes humides de Lattara.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">G. Piquès, R. Buxó. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Onze puits gallo-romains de Lattara (Ier s. av. n. è. - IIe s. de n. è.). Fouilles programmées 1986-2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 18, ADAL, pp.137-188, 2005, Lattara</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00009370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Armée, armement (Rome)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Leclant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l'Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, pp.229-230, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00010055v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-00009370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Das frühe Eisengerät</w:t>
               </w:r>
@@ -14634,171 +14634,171 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Artefacts, dé bron voor alles wat u wou weten over kleine archeologische objecten, wil Vlaanderen op de kaart zetten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bultinck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01242409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Review of : M. Py, Anagia. Les oppida de la Vaunage et la cité gauloise des Castels à Nages (Gard).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of : M. Py, Anagia. Les oppida de la Vaunage et la cité gauloise des Castels à Nages (Gard).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01823352v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">halshs-01242409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15041,51 +15041,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux dépôts monétaires d'époque républicaine découverts dans l'Aude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Berdeaux - Le Brazidec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Feugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15383,51 +15383,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05450895v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feug&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05355612v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05135690v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Tremoleda Trilla" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/Pyrenae2025.vol56num2.3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04662824v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Raepsaet-Charlier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04673985v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep F Roig P&#233;rez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04145839v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gagnol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Isnard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04511884v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/Pyrenae2023.vol54num1.7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04662830v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03988275v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927417v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Kielb Zaaraoui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Buffat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Redd&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Zaaraoui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ronco" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6716" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476785v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachenal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Bagan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03499679v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sueur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vigier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/ger.2020.85216" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554611v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aliquot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6278" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941621v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/ger.2020.85274" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168803v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096105v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03052344v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03082161v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaaraoui Yahya" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096076v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence M&#232;ge" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laudine Robin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02984608v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268624v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01823354v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gabayet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268539v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268537v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Aude Berthon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bohbot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bonnefoy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bourrieau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2018.0297" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268529v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12797/SAAC.21.2017.21.08" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268540v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Huguet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01723995v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iouri Bermond" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648302v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Gilles" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01727141v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878649v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ginouvez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845850v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Christol" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pellecuer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanchez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.457" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878628v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Soubeyroux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888767v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242413v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097875v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097859v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097879v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picod" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02060295v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Freycon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03519283v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Briand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dubreucq" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducreux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Galtier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.1764" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-X2NR5C5X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824392v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Abert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legros" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Linlaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Millet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.1771" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KNV0WR6S-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824450v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Berthon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chanson-Bertholio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Kaurin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.1748" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-TK6S3Q84-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888761v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751724v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Berdeaux - Le Brazidec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824458v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737606v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655027v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614004v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603151v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603142v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bigeard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655028v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655025v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lambert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751731v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550323v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472826v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430625v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751712v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430669v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751714v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boucher" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751727v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159906v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149240v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113253v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984740v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Le Brazidec" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007317v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lhermet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Michel Py" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005108v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chapon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bussi&#232;re" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Delattre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Richier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2004.1139" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910877v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2004.3183" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007252v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2004.3187" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915550v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007202v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Bo&#382;i&#269;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2004.3185" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04349124v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Berdeaux-Le Brazidec" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Amandry" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009316v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662339v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thomas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dieudonn&#233;-Glad" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2001.3027" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010052v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abauzit" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010053v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007318v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901993v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2000.3020" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463590v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Passelac" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garmy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.1998.1510" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361388v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361390v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901252v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Depeyrot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Martin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1996.2993" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361391v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421171v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amandry" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Belbenoit" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Durand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361421v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361423v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886052v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maun&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dam.1995.1211" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696808v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Gebhard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559671v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415506v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gardeisen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Manniez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Monteil" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1995.3138" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00524239v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421419v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Genty" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Janin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Richard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866550v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Anne de Chazelles" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merc&#232; Ferr&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984885v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dedet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leconte" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Rancoule" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580295v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914833v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1992.2925" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696807v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude B&#233;al" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688531v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gauthier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00524730v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00524381v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bessac" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550364v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Guillot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00524242v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352785v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940626v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietwulf Baatz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1981.1830" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00524323v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soyris Paul" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258993v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Gransard-Desmond" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Schuster" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656802v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Py" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04535198v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianey Forest" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749852v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265987v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265973v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089119v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508412v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claude Maun&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#233;r&#233;ano Sarah" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521175v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359600v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01723954v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04494353v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touatia Amraoui" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dumas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Adam" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781803276021" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781803276021" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725179v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Lamy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bardi&#232;s-Fronty" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Blonski" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Callewaert" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03173008v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Boetto" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poveda" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Raepsaet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/268-les-modes-de-transport-dans-lantiquite-et-au-moyen-age-9782355181122.html" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03831529v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03103301v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rascalou" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favennec" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Henry" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/b8ey-kq37" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02072748v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cosnuau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02073229v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890033v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/content/8-editions-meroil" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02073224v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02073160v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890038v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113658v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet &#214;nal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Abadie-Reynal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bernadet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00593540v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113252v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mackensen" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007259v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007319v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02059600v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Mai-Anh Bui" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Girard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Heinz" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319149v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Genin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Lavendhomme" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113254v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010054v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736746v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440867v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04851067v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willi Anna" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/9780191994760.003.0007" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04511880v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pauline Pringalle" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03985864v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dutreuil" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charrey" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carrara" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Colombier-Gougouzian" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781803272412" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03987985v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095327v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02013088v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.silvanaeditoriale.it/catalogo/prodotto.asp?id=5214" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268532v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kielb Zaaraoui" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02013089v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01723957v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02073178v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02060313v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888621v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888657v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098980v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098977v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097863v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817368v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824452v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Charpentier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751732v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508455v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437668v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751709v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751710v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00295474v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267275v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009409v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Brien-Poitevin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010055v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009370v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696806v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545689v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Adroher" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Buxo" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Conche" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736749v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736747v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01823352v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242409v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bultinck" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01992224v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541204v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Charly Eyango" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Giraudo" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109278v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007612v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00453929v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05450895v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feug&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05355612v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05135690v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Tremoleda Trilla" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/Pyrenae2025.vol56num2.3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04673985v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep F Roig P&#233;rez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04662824v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Raepsaet-Charlier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04662830v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gagnol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Isnard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04145839v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04511884v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/Pyrenae2023.vol54num1.7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03988275v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927417v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Kielb Zaaraoui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Buffat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Redd&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Zaaraoui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ronco" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6716" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476785v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachenal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Bagan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03499679v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sueur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vigier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/ger.2020.85216" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554611v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aliquot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6278" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941621v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/ger.2020.85274" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168803v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02984608v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096105v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03052344v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03082161v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaaraoui Yahya" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096076v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence M&#232;ge" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laudine Robin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268624v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268540v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Huguet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268539v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01823354v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gabayet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268537v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Aude Berthon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bohbot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bonnefoy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bourrieau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2018.0297" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268529v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12797/SAAC.21.2017.21.08" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01727141v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648302v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Gilles" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01723995v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iouri Bermond" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878649v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ginouvez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878628v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Soubeyroux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845850v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Christol" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pellecuer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanchez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.457" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888767v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242413v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097875v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097859v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097879v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picod" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02060295v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Freycon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03519283v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Briand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dubreucq" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducreux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Galtier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.1764" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-X2NR5C5X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824392v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Abert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legros" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Linlaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Millet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.1771" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KNV0WR6S-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824450v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Berthon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chanson-Bertholio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Kaurin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.1748" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-TK6S3Q84-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888761v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824458v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751724v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Berdeaux - Le Brazidec" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737606v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655027v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614004v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603151v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603142v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bigeard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655028v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655025v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lambert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751731v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550323v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472826v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430625v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751712v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430669v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751714v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boucher" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751727v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159906v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149240v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113253v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984740v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Le Brazidec" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007317v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lhermet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Michel Py" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915550v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007202v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Bo&#382;i&#269;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2004.3185" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005108v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chapon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bussi&#232;re" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Delattre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Richier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2004.1139" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910877v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2004.3183" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007252v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2004.3187" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009316v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04349124v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Berdeaux-Le Brazidec" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Amandry" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662339v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thomas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dieudonn&#233;-Glad" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2001.3027" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010052v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abauzit" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010053v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007318v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901993v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2000.3020" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463590v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Passelac" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garmy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.1998.1510" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361388v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361390v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901252v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Depeyrot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Martin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1996.2993" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361391v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421171v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amandry" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Belbenoit" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Durand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361421v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361423v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421419v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Genty" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gardeisen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Janin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Richard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886052v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maun&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dam.1995.1211" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696808v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Gebhard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415506v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Manniez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Monteil" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1995.3138" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559671v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00524239v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984885v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dedet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leconte" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Rancoule" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866550v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Anne de Chazelles" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merc&#232; Ferr&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580295v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914833v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1992.2925" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696807v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude B&#233;al" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688531v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gauthier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00524730v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550364v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Guillot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00524381v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bessac" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00524242v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352785v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940626v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietwulf Baatz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1981.1830" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00524323v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soyris Paul" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258993v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Gransard-Desmond" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Schuster" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656802v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Py" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04535198v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianey Forest" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749852v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265987v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265973v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00089119v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508412v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claude Maun&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#233;r&#233;ano Sarah" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521175v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359600v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01723954v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04494353v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touatia Amraoui" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dumas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Adam" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781803276021" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781803276021" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03725179v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Lamy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bardi&#232;s-Fronty" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Blonski" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Callewaert" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03173008v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Boetto" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poveda" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Raepsaet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/268-les-modes-de-transport-dans-lantiquite-et-au-moyen-age-9782355181122.html" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03831529v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03103301v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rascalou" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favennec" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Henry" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/b8ey-kq37" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02073224v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02072748v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cosnuau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02073229v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890033v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/content/8-editions-meroil" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02073160v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890038v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113658v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet &#214;nal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Abadie-Reynal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bernadet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00593540v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113252v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mackensen" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007259v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007319v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02059600v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Mai-Anh Bui" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Girard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Heinz" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319149v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Genin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Lavendhomme" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113254v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010054v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736746v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440867v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04851067v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willi Anna" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/9780191994760.003.0007" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04511880v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pauline Pringalle" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03985864v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dutreuil" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charrey" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carrara" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Colombier-Gougouzian" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781803272412" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03987985v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095327v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268532v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kielb Zaaraoui" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02013088v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.silvanaeditoriale.it/catalogo/prodotto.asp?id=5214" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02013089v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01723957v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02073178v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02060313v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888621v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888657v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097863v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098980v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098977v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817368v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824452v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Charpentier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751732v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508455v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751709v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437668v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751710v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00295474v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267275v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009409v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Brien-Poitevin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009370v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010055v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696806v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00545689v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Adroher" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Buxo" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Conche" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736749v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736747v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242409v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bultinck" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01823352v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01992224v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541204v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Charly Eyango" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Giraudo" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109278v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007612v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00453929v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>