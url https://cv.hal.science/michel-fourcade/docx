--- v0 (2026-04-04)
+++ v1 (2026-05-03)
@@ -169,169 +169,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Clercs et laïcs au tournant de Vatican II »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">s.d. Jean-Sébastien Strumia. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Laïcs et ministres ordonnées, quelle collaboration ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de l'Institut catholique de Toulouse, p.127-148, 2024, 979-10-94360-38-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction. Les Maritain, vers le plus intérieur.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Maritain intimes. Actes du colloque des 21 et 22 avril 2023, sous la direction de Jean-Dominique Durand</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cerf, collection Patrimoines, p.9-16, 2024, 978-2-204-16278-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988368v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04988403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Préface : deux intellectuels au Nouveau Moyen Âge »</w:t>
               </w:r>
@@ -794,165 +794,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Un antijudaïsme de bric-à-brac ? Retour sur une controverse doctrinale de 1939 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Antijudaïsme à l’épreuve de la philosophie et de la théologie, COHEN-LEVINAS Danielle, GUGGENHEIM Antoine (dir.),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Genre humain n°56-57, Seuil, p.537-550, 2016, 978-2-02-129548-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« La réception de Mit brennender Sorge en France »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pie XI, un Pape contre le Nazisme ? L’encyclique Mit brennender Sorge, Colloque international de Brest, 4-6 juin 2015 ; Fabrice BOUTHILLON, Marie LEVANT (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, éditions dialogues, p.297-319, 2016, 978-2 369 450 337</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988729v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04988763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Kant, Hegel et Compagnie »</w:t>
               </w:r>
@@ -1001,165 +1001,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Controverses sur le sens de l’Histoire. Jacques Maritain face à Gaston Fessard »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser la mondialisation avec Jacques Maritain. Enjeux et défis, Jean-Dominique Durand et René Mougel (éd.) Lyon, Chrétiens et Sociétés. Documents et Mémoires n°21, p.161-182</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chrétiens et Sociétés. Documents et Mémoires n°21, p.161-182, 2013, 979-10-91592-04-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Vatican II dans le débat théologico-politique français »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France et le Concile Vatican II, Bernard Barbiche &amp; Christian Sorrel (direction) Direction des archives. Ministère des Affaires étrangères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, coll. « Diplomatie et Histoire », P.I.E. Peter Lang, p.101-126, 2013, 978-2-87574-119-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988764v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04988792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Libérer la Liberté : un chemin de Montalembert à Maritain »</w:t>
               </w:r>
@@ -1415,165 +1415,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Théologiens et théologies 1965-1980. Essai de chronologie »</w:t>
+                <w:t xml:space="preserve">« Le dernier Maritain : approches sans entraves »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un nouvel âge de la théologie ? 1965-1980, sous direction Avon/Fourcade</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Karthala, p.363-412, 2009, 978-2-8111-0278-4</w:t>
+              <w:t xml:space="preserve">, Karthala, p.195-218, 2009, 978-2-8111-0278-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04988781v1</w:t>
+                <w:t xml:space="preserve">hal-04988780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Le dernier Maritain : approches sans entraves »</w:t>
+                <w:t xml:space="preserve">« Théologiens et théologies 1965-1980. Essai de chronologie »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un nouvel âge de la théologie ? 1965-1980, sous direction Avon/Fourcade</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Karthala, p.195-218, 2009, 978-2-8111-0278-4</w:t>
+              <w:t xml:space="preserve">, Karthala, p.363-412, 2009, 978-2-8111-0278-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04988780v1</w:t>
+                <w:t xml:space="preserve">hal-04988781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Question juive et Question chrétienne chez Soloviev et Maritain »</w:t>
               </w:r>
@@ -1691,307 +1691,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préface</w:t>
+                <w:t xml:space="preserve">Question juive et Question chrétienne chez Soloviev et Maritain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Don Patrick de Laubier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vladimir Soloviev, Jacques Maritain et le personnalisme chrétien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Parole et Silence; Presses universitaires de l'IPC, pp.143-147, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03055470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dossier historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le feu nouveau : le paysan de la garonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Ad Solem, pp.387-548, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03055469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le feu nouveau : le paysan de la garonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Ad Solem, pp.5-25, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03055468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Coopérer dans un monde divisé : Maritain et la philosophie de l’Unesco »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soixante ans d’histoire de l’Unesco, Actes du colloque international Unesco, 16-18 nov. 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l’Unesco, p.143-147, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988789v1</w:t>
-              </w:r>
-[...140 lines deleted...]
-                <w:t xml:space="preserve">hal-03055469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Maritain e la secolarizzazione</w:t>
               </w:r>
@@ -2986,1752 +2986,1752 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jacques Maritain et la dé-théologisation du politique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droits : Revue française de théorie juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 58, pp.81-99</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">À travers le désastre...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Echos Saléviens : Revue d'histoire régionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 21, pp.31-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03067695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Jacques Maritain et la dé-théologisation du politique.</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« À travers le désastre ; À travers la victoire. Maritain et la résistance »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droits : Revue française de théorie juridique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 58, pp.81-99</w:t>
+              <w:t xml:space="preserve">Cahiers Jacques Maritain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, n°64, p.21-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« De Soloviev à Boulgakov : La réception catholique de l’Orthodoxie russe en France »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contacts - Revue française de l'orthodoxie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, n°238, p.118-145</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Lettres du Texas. Extraits de la correspondance entre Jacques Maritain et John Howard Griffin »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nunc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, n°26, p.105-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">« De Soloviev à Boulgakov : La réception catholique de l’Orthodoxie russe en France »</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le moment Lustiger »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contacts - Revue française de l'orthodoxie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, n°238, p.118-145</w:t>
+              <w:t xml:space="preserve">Nova et vetera : revue catholique pour la Suisse romande</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 86e année, 3, p.267-296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« À travers le désastre ; À travers la victoire. Maritain et la résistance »</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Il n’en restera pierre sur pierre… Aux origines antiromaines de la déconstruction »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, n°362, février, p.94-109</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Christianisme et déconstruction. Trois approches »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nunc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, n°19, p.29-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le Président et la laïcité »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, n°343, Mars-Avril, p.224-227</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04990026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un Seigneur, des histoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 189 (XXXII /1), pp.71-85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02872756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on parler d'école maritainienne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches philosophiques : revue de la Faculté de philosophie de l'Institut catholique de Toulouse (2005-2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, III, pp.7-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03061076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Paysan de la Garonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences Religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 81 (4), pp.461-480</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03061073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Philosopher par ricochets. La relation Jacques Maritain- Gaston Fessard »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notes et documents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, n.s. n°8, p.47-60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le Paysan de la Garonne : les enjeux d’une réception »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences Religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 81e année, n°4, p.461-480 (et Cahiers Jacques Maritain n°55, 2007, p.103-122)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04990200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apostille sur le Judéo-christianisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nunc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 9 (février), pp.75-79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03061074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Apostille sur le Judéo-christianisme »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nunc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, n°9, p.75-79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04990057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Tue et mange ! Maritain et la sécularisation »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nunc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, n°7, p.85-95</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04990069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Autour de La parole efficace. Entretien avec Irène Rosier-Catach »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nunc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, n°8, p.102-112</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04990053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un monde postchrétien ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Amitié Charles Péguy [Bulletin d'informations et de recherches]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 110 (avril-juin), pp.175-192</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02872755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tue et mange !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nunc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 7 (avril), pp.85-95</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02872754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour de La parole efficace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nunc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 8, pp.102-112</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03061075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La Grande Peur des Bien-Portants. Réponse à Michel Onfray »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nunc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, n°5, p.115-123</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04990048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Ce qui fait combattre les poètes. Présentation des lettres de Pierre Emmanuel à Jacques Maritain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nunc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, n°4, p.44-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Yves Simon, entre S. Thomas et Proudhon »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Jacques Maritain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, n°64, p.21-45</w:t>
+              <w:t xml:space="preserve">, 2003, n°47, p.4-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...167 lines deleted...]
-                <w:t xml:space="preserve">« Christianisme et déconstruction. Trois approches »</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le dialogue Trigano-chrétien. Une réponse à L’E(xc)lu »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nunc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, n°19, p.29-33</w:t>
+              <w:t xml:space="preserve">, 2003, n°4, p.27-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...1034 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04990044v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04988797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Jacques Maritain et le Père Michel Riquet »</w:t>
               </w:r>
@@ -5016,897 +5016,897 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Feu la modernité ? Maritain et les maritainismes, tome 2, Quand prime le spirituel (1925-1939)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Arbre bleu, p.536-890., 2021, 9791090129443</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Feu la modernité ? Maritain et les maritainismes, tome 1, Antimodernes, ultramodernes (1906-1926)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Arbre bleu, 535p., 2021, 9791090129443</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feu la modernité ? Maritain et les maritainismes, tome 3, Ceux qui voulaient sauver leur temps (1933-1939)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Arbre bleu, p.891-1455., 2021, 9791090129443</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Editions Arbre bleu, p.536-890., 2021, 9791090129443</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques MARITAIN, Louis MASSIGNON, Correspondance, établie, annotée, présentée (p.7-40) avec François Angelier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Desclée de Brouwer, 897p., 2020, 978-2-220-09202-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Desclée de Brouwer, 897p., 2020, 978-2-220-09202-7</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maritain et les artistes. Rouault, Cocteau, Chagall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cagin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Chamming'S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claude Lorentz. Bibliothèque nationale de France, pp.284, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03050507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Religion, Culture et Histoire. Lignes de Vie et de Recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Fouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CLD Editions, p.149-280, 2015, 978-2-85443-568-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Codirection avec Brigitte Perez-Jean, Pierre-Yves Kirschleger, Sabine Luciani, Les Dialectiques de l’ascèse. Colloque de Montpellier 18-20 nov. 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, 425p., 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La Grande Guerre et le désordre mondial. 1914 - années Trente » (p.851-884) ; « Les Eglises dans le conflit des idéologies 1928-1939 » (p.933-981) ; « Sur les ruines de la Guerre totale, une Chrétienté inachevée 1939-1962 » ( p.983-1036) avec la collaboration de Pierre-Yves Kirschleger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUF, Histoire générale du christianisme t.2 Du XVIe siècle à nos jours, Jean-Robert ARMOGATHE &amp; Yves-Marie HILAIRE (éd.) collection Quadrige / Dicos Poche », 2010, 978-2-286--07293-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">avec Bruno Béthouart et Christian Sorrel (codirection), &amp;quot;Identités religieuses. Dialogues et confrontations, construction et déconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Cahiers du Littoral, - 2 - n°9, 2010, 978-2-9168-9508-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">avec Dominique Avon (codirection), Un nouvel âge de la théologie ? 1965-1980, Colloque de Montpellier, juin 2007, (introduction p.7-16)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Karthala, 423p., 2009, 978-2-8111-0278-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réédition, préface (p.5-25) et annexe (« La querelle du Paysan. Un tour d’horizon critique », p.387-548) de Jacques MARITAIN, Le Feu nouveau. Le paysan de la Garonne (1966)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ad solem, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (édition critique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Michel Cagin</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">avec Dominique Avon, Pris aux mots ou l'Urgence du dialogue. Réponses à Tariq Ramadan et Shmuel Trigano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions de Corlevour, 48p., 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanges offerts à Gérard Cholvy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Claude Lorentz. Bibliothèque nationale de France, pp.284, 2016</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publications Montpellier 3, 643 p., 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...427 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Avon</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-03263383v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04988801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un homme d’Église dans l’histoire. Entretiens avec Michel Fourcade, préf. Jean-Marie Mayeur</w:t>
               </w:r>
@@ -5993,151 +5993,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Maritain : Carnets de 1937 - II », Cahiers Jacques Maritain n°81</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, p.89-129</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Maritain : Journal de 1938 », Cahiers Jacques Maritain n°82-83</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, p.101-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988469v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04988464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Jacques Maritain : Carnets de 1937 – I », Cahiers Jacques Maritain n°80</w:t>
               </w:r>
@@ -7512,51 +7512,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988324v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fourcade" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988368v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988403v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988628v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989890v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988339v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988794v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988721v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988504v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988795v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988729v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988763v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988750v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988764v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988792v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990090v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990094v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988746v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988785v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988781v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988780v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990214v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988791v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055468v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988789v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055470v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055469v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055485v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988799v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988800v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990144v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990162v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990105v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990109v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990136v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990261v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990241v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989839v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120gt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988639v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988754v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988756v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067695v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063177v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988786v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988787v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988788v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988784v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988775v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988774v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990026v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061073v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988790v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990200v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061076v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872756v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990057v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061074v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872755v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990053v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872754v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061075v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990069v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990048v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990044v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988798v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988797v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990065v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990101v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990119v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988625v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988475v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988481v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988477v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988619v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050507v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cagin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chamming'S" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988393v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fouilloux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988804v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988734v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988777v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988779v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988803v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263383v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Avon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988801v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990250v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mgr Jean Badr&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988469v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988464v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988451v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988443v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988509v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988523v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988517v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988526v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988529v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054903v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071555v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071554v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942452v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872753v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071091v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872757v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068624v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988783v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988782v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988324v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fourcade" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988403v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988368v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988628v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989890v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988339v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988794v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988721v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988504v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988795v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988763v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988729v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988750v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988792v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988764v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990090v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990094v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988746v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988785v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988780v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988781v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990214v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988791v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055470v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055469v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055468v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988789v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055485v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988799v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988800v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990144v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990162v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990105v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990109v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990136v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990261v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990241v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989839v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120gt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988639v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988754v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988756v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063177v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067695v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988788v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988787v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988786v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988784v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988775v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988774v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990026v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872756v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061076v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061073v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988790v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990200v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061074v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990057v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990069v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990053v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872755v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872754v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061075v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990048v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988797v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988798v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990044v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990065v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990101v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990119v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988625v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988477v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988475v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988481v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988619v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050507v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cagin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chamming'S" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988393v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fouilloux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988804v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988777v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988734v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988779v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988803v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988801v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263383v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Avon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990250v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mgr Jean Badr&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988464v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988469v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988451v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988443v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988509v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988523v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988517v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988526v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988529v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054903v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071555v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071554v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942452v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872753v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071091v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872757v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068624v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988783v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988782v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>