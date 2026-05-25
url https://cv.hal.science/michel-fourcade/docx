--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -169,169 +169,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction. Les Maritain, vers le plus intérieur.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Maritain intimes. Actes du colloque des 21 et 22 avril 2023, sous la direction de Jean-Dominique Durand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cerf, collection Patrimoines, p.9-16, 2024, 978-2-204-16278-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Clercs et laïcs au tournant de Vatican II »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">s.d. Jean-Sébastien Strumia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laïcs et ministres ordonnées, quelle collaboration ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de l'Institut catholique de Toulouse, p.127-148, 2024, 979-10-94360-38-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988403v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04988368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Préface : deux intellectuels au Nouveau Moyen Âge »</w:t>
               </w:r>
@@ -794,165 +794,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« La réception de Mit brennender Sorge en France »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pie XI, un Pape contre le Nazisme ? L’encyclique Mit brennender Sorge, Colloque international de Brest, 4-6 juin 2015 ; Fabrice BOUTHILLON, Marie LEVANT (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éditions dialogues, p.297-319, 2016, 978-2 369 450 337</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Un antijudaïsme de bric-à-brac ? Retour sur une controverse doctrinale de 1939 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Antijudaïsme à l’épreuve de la philosophie et de la théologie, COHEN-LEVINAS Danielle, GUGGENHEIM Antoine (dir.),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Genre humain n°56-57, Seuil, p.537-550, 2016, 978-2-02-129548-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988763v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04988729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Kant, Hegel et Compagnie »</w:t>
               </w:r>
@@ -1001,165 +1001,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Vatican II dans le débat théologico-politique français »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La France et le Concile Vatican II, Bernard Barbiche &amp; Christian Sorrel (direction) Direction des archives. Ministère des Affaires étrangères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, coll. « Diplomatie et Histoire », P.I.E. Peter Lang, p.101-126, 2013, 978-2-87574-119-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Controverses sur le sens de l’Histoire. Jacques Maritain face à Gaston Fessard »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser la mondialisation avec Jacques Maritain. Enjeux et défis, Jean-Dominique Durand et René Mougel (éd.) Lyon, Chrétiens et Sociétés. Documents et Mémoires n°21, p.161-182</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chrétiens et Sociétés. Documents et Mémoires n°21, p.161-182, 2013, 979-10-91592-04-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988792v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04988764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Libérer la Liberté : un chemin de Montalembert à Maritain »</w:t>
               </w:r>
@@ -1415,165 +1415,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Le dernier Maritain : approches sans entraves »</w:t>
+                <w:t xml:space="preserve">« Théologiens et théologies 1965-1980. Essai de chronologie »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un nouvel âge de la théologie ? 1965-1980, sous direction Avon/Fourcade</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Karthala, p.195-218, 2009, 978-2-8111-0278-4</w:t>
+              <w:t xml:space="preserve">, Karthala, p.363-412, 2009, 978-2-8111-0278-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04988780v1</w:t>
+                <w:t xml:space="preserve">hal-04988781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Théologiens et théologies 1965-1980. Essai de chronologie »</w:t>
+                <w:t xml:space="preserve">« Le dernier Maritain : approches sans entraves »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un nouvel âge de la théologie ? 1965-1980, sous direction Avon/Fourcade</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Karthala, p.363-412, 2009, 978-2-8111-0278-4</w:t>
+              <w:t xml:space="preserve">, Karthala, p.195-218, 2009, 978-2-8111-0278-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04988781v1</w:t>
+                <w:t xml:space="preserve">hal-04988780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Question juive et Question chrétienne chez Soloviev et Maritain »</w:t>
               </w:r>
@@ -1691,307 +1691,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le feu nouveau : le paysan de la garonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ad Solem, pp.5-25, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03055468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Coopérer dans un monde divisé : Maritain et la philosophie de l’Unesco »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soixante ans d’histoire de l’Unesco, Actes du colloque international Unesco, 16-18 nov. 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l’Unesco, p.143-147, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Question juive et Question chrétienne chez Soloviev et Maritain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Don Patrick de Laubier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vladimir Soloviev, Jacques Maritain et le personnalisme chrétien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Parole et Silence; Presses universitaires de l'IPC, pp.143-147, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03055470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le feu nouveau : le paysan de la garonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ad Solem, pp.387-548, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03055469v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04988789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Maritain e la secolarizzazione</w:t>
               </w:r>
@@ -2986,1752 +2986,1752 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">À travers le désastre...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Echos Saléviens : Revue d'histoire régionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21, pp.31-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jacques Maritain et la dé-théologisation du politique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droits : Revue française de théorie juridique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 58, pp.81-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03063177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">À travers le désastre...</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Lettres du Texas. Extraits de la correspondance entre Jacques Maritain et John Howard Griffin »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Echos Saléviens : Revue d'histoire régionale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 21, pp.31-50</w:t>
+              <w:t xml:space="preserve">Nunc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, n°26, p.105-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« De Soloviev à Boulgakov : La réception catholique de l’Orthodoxie russe en France »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contacts - Revue française de l'orthodoxie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, n°238, p.118-145</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« À travers le désastre ; À travers la victoire. Maritain et la résistance »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Jacques Maritain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, n°64, p.21-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">« De Soloviev à Boulgakov : La réception catholique de l’Orthodoxie russe en France »</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le moment Lustiger »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contacts - Revue française de l'orthodoxie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, n°238, p.118-145</w:t>
+              <w:t xml:space="preserve">Nova et vetera : revue catholique pour la Suisse romande</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 86e année, 3, p.267-296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Lettres du Texas. Extraits de la correspondance entre Jacques Maritain et John Howard Griffin »</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Il n’en restera pierre sur pierre… Aux origines antiromaines de la déconstruction »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, n°362, février, p.94-109</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Christianisme et déconstruction. Trois approches »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nunc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, n°26, p.105-117</w:t>
+              <w:t xml:space="preserve">, 2009, n°19, p.29-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...98 lines deleted...]
-                <w:t xml:space="preserve">« Il n’en restera pierre sur pierre… Aux origines antiromaines de la déconstruction »</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le Président et la laïcité »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Esprit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, n°362, février, p.94-109</w:t>
+              <w:t xml:space="preserve">, 2008, n°343, Mars-Avril, p.224-227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Christianisme et déconstruction. Trois approches »</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04990026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Paysan de la Garonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences Religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 81 (4), pp.461-480</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03061073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Philosopher par ricochets. La relation Jacques Maritain- Gaston Fessard »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notes et documents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, n.s. n°8, p.47-60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le Paysan de la Garonne : les enjeux d’une réception »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences Religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 81e année, n°4, p.461-480 (et Cahiers Jacques Maritain n°55, 2007, p.103-122)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04990200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on parler d'école maritainienne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches philosophiques : revue de la Faculté de philosophie de l'Institut catholique de Toulouse (2005-2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, III, pp.7-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03061076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un Seigneur, des histoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 189 (XXXII /1), pp.71-85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02872756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Apostille sur le Judéo-christianisme »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nunc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, n°19, p.29-33</w:t>
+              <w:t xml:space="preserve">, 2006, n°9, p.75-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...434 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04990057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apostille sur le Judéo-christianisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nunc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 9 (février), pp.75-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03061074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">« Apostille sur le Judéo-christianisme »</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un monde postchrétien ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Amitié Charles Péguy [Bulletin d'informations et de recherches]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 110 (avril-juin), pp.175-192</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02872755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Autour de La parole efficace. Entretien avec Irène Rosier-Catach »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nunc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, n°9, p.75-79</w:t>
+              <w:t xml:space="preserve">, 2005, n°8, p.102-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Tue et mange ! Maritain et la sécularisation »</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04990053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tue et mange !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nunc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, n°7, p.85-95</w:t>
+              <w:t xml:space="preserve">, 2005, 7 (avril), pp.85-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Autour de La parole efficace. Entretien avec Irène Rosier-Catach »</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02872754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour de La parole efficace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nunc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, n°8, p.102-112</w:t>
+              <w:t xml:space="preserve">, 2005, 8, pp.102-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Tue et mange !</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03061075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Tue et mange ! Maritain et la sécularisation »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nunc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 7 (avril), pp.85-95</w:t>
+              <w:t xml:space="preserve">, 2005, n°7, p.85-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Autour de La parole efficace</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04990069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La Grande Peur des Bien-Portants. Réponse à Michel Onfray »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nunc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 8, pp.102-112</w:t>
+              <w:t xml:space="preserve">, 2004, n°5, p.115-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">« La Grande Peur des Bien-Portants. Réponse à Michel Onfray »</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04990048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le dialogue Trigano-chrétien. Une réponse à L’E(xc)lu »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nunc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, n°5, p.115-123</w:t>
+              <w:t xml:space="preserve">, 2003, n°4, p.27-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04990044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Yves Simon, entre S. Thomas et Proudhon »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Jacques Maritain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, n°47, p.4-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Ce qui fait combattre les poètes. Présentation des lettres de Pierre Emmanuel à Jacques Maritain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nunc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, n°4, p.44-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988797v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04990044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Jacques Maritain et le Père Michel Riquet »</w:t>
               </w:r>
@@ -5016,897 +5016,897 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Feu la modernité ? Maritain et les maritainismes, tome 1, Antimodernes, ultramodernes (1906-1926)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Arbre bleu, 535p., 2021, 9791090129443</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feu la modernité ? Maritain et les maritainismes, tome 3, Ceux qui voulaient sauver leur temps (1933-1939)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Arbre bleu, p.891-1455., 2021, 9791090129443</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Feu la modernité ? Maritain et les maritainismes, tome 2, Quand prime le spirituel (1925-1939)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Arbre bleu, p.536-890., 2021, 9791090129443</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Editions Arbre bleu, 535p., 2021, 9791090129443</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques MARITAIN, Louis MASSIGNON, Correspondance, établie, annotée, présentée (p.7-40) avec François Angelier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Desclée de Brouwer, 897p., 2020, 978-2-220-09202-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-          </w:p>
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Editions Arbre bleu, p.891-1455., 2021, 9791090129443</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maritain et les artistes. Rouault, Cocteau, Chagall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cagin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Chamming'S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claude Lorentz. Bibliothèque nationale de France, pp.284, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Desclée de Brouwer, 897p., 2020, 978-2-220-09202-7</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03050507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Religion, Culture et Histoire. Lignes de Vie et de Recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Fouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CLD Editions, p.149-280, 2015, 978-2-85443-568-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Codirection avec Brigitte Perez-Jean, Pierre-Yves Kirschleger, Sabine Luciani, Les Dialectiques de l’ascèse. Colloque de Montpellier 18-20 nov. 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, 425p., 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La Grande Guerre et le désordre mondial. 1914 - années Trente » (p.851-884) ; « Les Eglises dans le conflit des idéologies 1928-1939 » (p.933-981) ; « Sur les ruines de la Guerre totale, une Chrétienté inachevée 1939-1962 » ( p.983-1036) avec la collaboration de Pierre-Yves Kirschleger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUF, Histoire générale du christianisme t.2 Du XVIe siècle à nos jours, Jean-Robert ARMOGATHE &amp; Yves-Marie HILAIRE (éd.) collection Quadrige / Dicos Poche », 2010, 978-2-286--07293-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">avec Bruno Béthouart et Christian Sorrel (codirection), &amp;quot;Identités religieuses. Dialogues et confrontations, construction et déconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Cahiers du Littoral, - 2 - n°9, 2010, 978-2-9168-9508-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">avec Dominique Avon (codirection), Un nouvel âge de la théologie ? 1965-1980, Colloque de Montpellier, juin 2007, (introduction p.7-16)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Karthala, 423p., 2009, 978-2-8111-0278-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réédition, préface (p.5-25) et annexe (« La querelle du Paysan. Un tour d’horizon critique », p.387-548) de Jacques MARITAIN, Le Feu nouveau. Le paysan de la Garonne (1966)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ad solem, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (édition critique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Michel Cagin</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanges offerts à Gérard Cholvy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Avon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Claude Lorentz. Bibliothèque nationale de France, pp.284, 2016</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publications Montpellier 3, 643 p., 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">CLD Editions, p.149-280, 2015, 978-2-85443-568-9</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03263383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">avec Dominique Avon, Pris aux mots ou l'Urgence du dialogue. Réponses à Tariq Ramadan et Shmuel Trigano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions de Corlevour, 48p., 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...379 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988801v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">halshs-03263383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un homme d’Église dans l’histoire. Entretiens avec Michel Fourcade, préf. Jean-Marie Mayeur</w:t>
               </w:r>
@@ -5993,151 +5993,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Maritain : Journal de 1938 », Cahiers Jacques Maritain n°82-83</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, p.101-147</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Maritain : Carnets de 1937 - II », Cahiers Jacques Maritain n°81</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, p.89-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988464v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04988469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Jacques Maritain : Carnets de 1937 – I », Cahiers Jacques Maritain n°80</w:t>
               </w:r>
@@ -7512,51 +7512,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988324v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fourcade" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988403v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988368v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988628v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989890v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988339v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988794v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988721v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988504v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988795v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988763v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988729v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988750v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988792v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988764v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990090v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990094v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988746v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988785v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988780v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988781v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990214v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988791v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055470v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055469v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055468v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988789v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055485v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988799v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988800v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990144v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990162v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990105v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990109v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990136v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990261v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990241v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989839v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120gt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988639v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988754v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988756v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063177v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067695v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988788v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988787v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988786v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988784v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988775v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988774v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990026v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872756v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061076v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061073v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988790v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990200v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061074v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990057v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990069v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990053v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872755v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872754v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061075v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990048v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988797v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988798v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990044v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990065v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990101v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990119v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988625v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988477v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988475v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988481v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988619v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050507v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cagin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chamming'S" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988393v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fouilloux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988804v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988777v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988734v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988779v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988803v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988801v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263383v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Avon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990250v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mgr Jean Badr&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988464v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988469v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988451v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988443v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988509v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988523v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988517v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988526v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988529v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054903v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071555v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071554v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942452v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872753v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071091v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872757v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068624v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988783v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988782v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988324v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fourcade" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988368v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988403v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988628v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989890v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988339v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988794v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988721v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988504v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988795v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988729v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988763v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988750v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988764v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988792v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990090v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990094v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988746v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988785v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988781v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988780v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990214v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988791v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055468v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988789v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055470v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055469v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055485v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988799v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988800v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990144v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990162v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990105v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990109v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990136v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990261v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990241v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989839v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120gt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988639v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988754v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988756v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067695v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063177v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988786v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988787v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988788v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988784v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988775v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988774v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990026v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061073v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988790v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990200v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061076v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872756v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990057v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061074v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872755v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990053v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872754v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061075v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990069v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990048v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990044v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988798v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988797v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990065v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990101v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990119v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988625v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988475v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988481v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988477v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988619v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050507v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cagin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chamming'S" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988393v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fouilloux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988804v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988777v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988734v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988779v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988803v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03263383v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Avon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988801v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990250v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mgr Jean Badr&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988469v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988464v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988451v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988443v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988509v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988523v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988517v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988526v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988529v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054903v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071555v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071554v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942452v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872753v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071091v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872757v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068624v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988783v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988782v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>