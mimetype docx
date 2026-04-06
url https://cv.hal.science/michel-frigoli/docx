--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1436,563 +1436,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02989135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and photochromic behaviour of a series of benzopyrans bearing an N -phenyl-carbazole moiety: photochromism control by the steric effect</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Large-scale patterning of π-conjugated materials by meniscus guided coating methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnese Zangarelli</w:t>
+                <w:t xml:space="preserve">Mélissa Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulelah Al-Ajaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiwei Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Foti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0PP00202J⟩</w:t>
+              <w:t xml:space="preserve">Advances in Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 275, pp.102080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cis.2019.102080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02989119v1</w:t>
+                <w:t xml:space="preserve">hal-02391706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale patterning of π-conjugated materials by meniscus guided coating methods</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Antonino Foti</w:t>
+                <w:t xml:space="preserve">Synthesis and photochromic behaviour of a series of benzopyrans bearing an N -phenyl-carbazole moiety: photochromism control by the steric effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Frigoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Jousselin-Oba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masashi Mamada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Marrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacqueline Tran</w:t>
+                <w:t xml:space="preserve">Agnese Zangarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Colloid and Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 275, pp.102080. </w:t>
+              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (10), pp.1344-1355. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cis.2019.102080⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0PP00202J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02391706v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excellent Semiconductors Based on Tetracenotetracene and Pentacenopentacene: From Stable Closed-Shell to Singlet Open-Shell</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Serendipitous Rediscovery of the Facile Cyclization of Z,Z‐3,5‐Octadiene‐1,7‐diyne Derivatives to Afford Stable, Substituted Naphthocyclobutadienes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua E Barker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takuya Kodama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min K. Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conerd K Frederickson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Jousselin-Oba</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Chihaya Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.9b03488⟩</w:t>
+              <w:t xml:space="preserve">ChemPlusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Novel Aromatics, 84 (6), pp.665-672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cplu.201800605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02347038v1</w:t>
+                <w:t xml:space="preserve">hal-02347078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serendipitous Rediscovery of the Facile Cyclization of Z,Z‐3,5‐Octadiene‐1,7‐diyne Derivatives to Afford Stable, Substituted Naphthocyclobutadienes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Min K. Song</w:t>
+                <w:t xml:space="preserve">Excellent Semiconductors Based on Tetracenotetracene and Pentacenopentacene: From Stable Closed-Shell to Singlet Open-Shell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Jousselin-Oba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masashi Mamada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Marrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conerd K Frederickson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Jousselin-Oba</w:t>
+                <w:t xml:space="preserve">Antoine Maignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chihaya Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPlusChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Novel Aromatics, 84 (6), pp.665-672. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 141 (23), pp.9373-9381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cplu.201800605⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.9b03488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347078v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiral separation of helical chromenes with chloromethyl phenylcarbamate polysaccharide-based stationary phases</w:t>
               </w:r>
@@ -2151,51 +2151,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parker E Deal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aaron G Fix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conerd K Frederickson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris L Vonnegut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3776,51 +3776,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Jousselin-Oba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Marrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Maignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 30th Symposium on Physical Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Osaka, Japan</w:t>
@@ -3888,51 +3888,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mashashi Mamada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Marrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Maignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chihaya Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4678,51 +4678,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526739v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Dhbaibi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Le Thi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Hayakawa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masashi Mamada" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SC09423B" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023364v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baiwen Zhao" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy James Clarkson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Liu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Huong Le" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Marrot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ce00145e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682533v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Pennachio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Wei" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Frigoli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina A Petrukhina" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC03318C" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126187v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songyi Zhang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Talnack" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Jousselin-Oba" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinayak Bhat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilei Wu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC01311A" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287574v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiwei Ren" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Habibi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pingping Ni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hindia Nahdi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Bouanis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2023.111136" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274733v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ece Aktas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Huong Le" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guixiang Li" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans K&#246;bler" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c02231" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663987v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Wright" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihaya Adachi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TC01324J" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442478v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Jousselin&#8208;oba" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202112794" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251026v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Brahmi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Benltifa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vaulot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Michelin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2021.110560" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989135v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Okazawa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Ishida" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SC04583G" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989119v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnese Zangarelli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0PP00202J" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391706v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Richard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulelah Al-Ajaji" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Foti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Tran" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2019.102080" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347038v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Maignan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b03488" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347078v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua E Barker" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Kodama" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min K. Song" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conerd K Frederickson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201800605" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119740v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Ianni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Scorzoni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Luigi Gentili" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Di Michele" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.201701293" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353560v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parker E Deal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron G Fix" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris L Vonnegut" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.201801684" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683222v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Kim" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuyuki Tamaoki" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc08667e" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391999v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Bouzrati-Zerelli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Graff" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Fouassier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2017.07.068" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0HZ3TBF7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989607v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pu Xiao" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morlet-Savary" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2014.01.024" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDJ10XV4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016272v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dumur" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ronchi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma500612x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989612v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gigmes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma402196p" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020165v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ali Tehfe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3py00766a" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621394v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maurel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Berthet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Delbaere" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol301812e" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645954v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Abid" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bernard Pansu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Szeftel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Zyss" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020234v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mayer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khuyen Hoang-Thi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ledoux-Rak" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Miomandre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic900060d" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104857v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Vermeersch" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg H. Mehl" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol062055x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394282v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394395v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mashashi Mamada" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394435v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394418v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ortica" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bianconi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fornaci" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394450v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Sbargoud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannaro Vaccaro" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Meinardi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yassar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394479v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Takeda" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417406v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/ma2022-0113898mtgabs" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526739v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Dhbaibi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Le Thi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Hayakawa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masashi Mamada" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SC09423B" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023364v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baiwen Zhao" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy James Clarkson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Liu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Huong Le" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Marrot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ce00145e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682533v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Pennachio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Wei" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Frigoli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina A Petrukhina" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC03318C" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126187v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songyi Zhang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Talnack" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Jousselin-Oba" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinayak Bhat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilei Wu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC01311A" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287574v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiwei Ren" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Habibi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pingping Ni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hindia Nahdi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Bouanis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2023.111136" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274733v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ece Aktas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Huong Le" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guixiang Li" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans K&#246;bler" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c02231" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663987v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Wright" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihaya Adachi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TC01324J" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442478v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Jousselin&#8208;oba" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202112794" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251026v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Brahmi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Benltifa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vaulot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Michelin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2021.110560" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989135v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Okazawa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Ishida" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SC04583G" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391706v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Richard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulelah Al-Ajaji" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Foti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Tran" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2019.102080" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989119v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnese Zangarelli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0PP00202J" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347078v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua E Barker" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Kodama" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min K. Song" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conerd K Frederickson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201800605" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347038v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Maignan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b03488" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119740v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Ianni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Scorzoni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Luigi Gentili" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Di Michele" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.201701293" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353560v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parker E Deal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron G Fix" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris L Vonnegut" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.201801684" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683222v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Kim" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuyuki Tamaoki" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc08667e" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391999v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Bouzrati-Zerelli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Graff" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Fouassier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2017.07.068" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0HZ3TBF7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989607v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pu Xiao" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morlet-Savary" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2014.01.024" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDJ10XV4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016272v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dumur" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ronchi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma500612x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989612v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gigmes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma402196p" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020165v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ali Tehfe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3py00766a" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621394v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maurel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Berthet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Delbaere" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol301812e" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645954v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Abid" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bernard Pansu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Szeftel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Zyss" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020234v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mayer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khuyen Hoang-Thi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ledoux-Rak" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Miomandre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic900060d" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104857v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Vermeersch" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg H. Mehl" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol062055x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394282v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394395v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mashashi Mamada" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394435v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394418v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ortica" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bianconi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fornaci" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394450v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Sbargoud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannaro Vaccaro" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Meinardi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yassar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394479v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Takeda" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417406v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/ma2022-0113898mtgabs" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>