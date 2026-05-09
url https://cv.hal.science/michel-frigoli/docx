--- v1 (2026-04-06)
+++ v2 (2026-05-09)
@@ -498,459 +498,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear-aligned large-area organic semiconductor crystals through extended π- π interaction</w:t>
+                <w:t xml:space="preserve">Triisopropylsilylethynyl-functionalized anthracene-based hole transport materials for efficient hybrid lead halide perovskite solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Songyi Zhang</w:t>
+                <w:t xml:space="preserve">Ece Aktas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix Talnack</w:t>
+                <w:t xml:space="preserve">Thi Huong Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Frigoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanguy Jousselin-Oba</w:t>
+                <w:t xml:space="preserve">Guixiang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinayak Bhat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yilei Wu</w:t>
+                <w:t xml:space="preserve">Hans Köbler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3TC01311A⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.3c02231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04126187v1</w:t>
+                <w:t xml:space="preserve">hal-04274733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of solution-processed indophenine derivatives for function as a hole transport layer for perovskite solar cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shear-aligned large-area organic semiconductor crystals through extended π- π interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Songyi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shiwei Ren</w:t>
+                <w:t xml:space="preserve">Felix Talnack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amirhossein Habibi</w:t>
+                <w:t xml:space="preserve">Tanguy Jousselin-Oba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pingping Ni</w:t>
+                <w:t xml:space="preserve">Vinayak Bhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hindia Nahdi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fatima Zahra Bouanis</w:t>
+                <w:t xml:space="preserve">Yilei Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dyes and Pigments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2023.111136⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (26), pp.7717-7723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3TC01311A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04287574v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04126187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triisopropylsilylethynyl-functionalized anthracene-based hole transport materials for efficient hybrid lead halide perovskite solar cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and characterization of solution-processed indophenine derivatives for function as a hole transport layer for perovskite solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiwei Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ece Aktas</w:t>
+                <w:t xml:space="preserve">Amirhossein Habibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Huong Le</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Frigoli</w:t>
+                <w:t xml:space="preserve">Pingping Ni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guixiang Li</w:t>
+                <w:t xml:space="preserve">Hindia Nahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans Köbler</w:t>
+                <w:t xml:space="preserve">Fatima Zahra Bouanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Dyes and Pigments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 213, pp.111136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.3c02231⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2023.111136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04274733v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04287574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, crystal structure, tropicity and charge transport properties of diindenothienothiophene derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Jousselin-Oba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masashi Mamada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1034,697 +1034,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03663987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Aromaticity and Application of peri-PentacenoPentacene: Localized Representation of Benzenoid Aromatic Compounds</w:t>
+                <w:t xml:space="preserve">New hybrid MOF/polymer composites for the photodegradation of organic dyes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanguy Jousselin‐oba</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Chihaya Adachi</w:t>
+                <w:t xml:space="preserve">Chaima Brahmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Benltifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Vaulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202112794⟩</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 154, pp.110560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2021.110560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03442478v1</w:t>
+                <w:t xml:space="preserve">hal-03251026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New hybrid MOF/polymer composites for the photodegradation of organic dyes</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis, Aromaticity and Application of peri-PentacenoPentacene: Localized Representation of Benzenoid Aromatic Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Dumur</w:t>
+                <w:t xml:space="preserve">Tanguy Jousselin‐oba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masashi Mamada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Wright</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Marrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chihaya Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 154, pp.110560. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2021.110560⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.202112794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03251026v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03442478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulating the ground state, stability and charge transport in OFETs of biradicaloid Hexahydro-diindenopyrene derivatives and a proposed method to estimate the biradical character</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Synthesis and photochromic behaviour of a series of benzopyrans bearing an N -phenyl-carbazole moiety: photochromism control by the steric effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Frigoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Jousselin-Oba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masashi Mamada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Marrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atsushi Okazawa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Takayuki Ishida</w:t>
+                <w:t xml:space="preserve">Agnese Zangarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0SC04583G⟩</w:t>
+              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (10), pp.1344-1355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0PP00202J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02989135v1</w:t>
+                <w:t xml:space="preserve">hal-02989119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-scale patterning of π-conjugated materials by meniscus guided coating methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélissa Richard</w:t>
+                <w:t xml:space="preserve">Abdulelah Al-Ajaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiwei Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdulelah Al-Ajaji</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Shiwei Ren</w:t>
+                <w:t xml:space="preserve">Antonino Foti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 275, pp.102080. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cis.2019.102080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02391706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and photochromic behaviour of a series of benzopyrans bearing an N -phenyl-carbazole moiety: photochromism control by the steric effect</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Modulating the ground state, stability and charge transport in OFETs of biradicaloid Hexahydro-diindenopyrene derivatives and a proposed method to estimate the biradical character</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Jousselin-Oba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masashi Mamada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Marrot</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atsushi Okazawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Marrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnese Zangarelli</w:t>
+                <w:t xml:space="preserve">Takayuki Ishida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 19 (10), pp.1344-1355. </w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.12194-12205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0PP00202J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0SC04583G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02989119v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serendipitous Rediscovery of the Facile Cyclization of Z,Z‐3,5‐Octadiene‐1,7‐diyne Derivatives to Afford Stable, Substituted Naphthocyclobutadienes</w:t>
               </w:r>
@@ -1762,51 +1762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Min K. Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conerd K Frederickson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Jousselin-Oba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPlusChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Novel Aromatics, 84 (6), pp.665-672. </w:t>
@@ -1844,51 +1844,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excellent Semiconductors Based on Tetracenotetracene and Pentacenopentacene: From Stable Closed-Shell to Singlet Open-Shell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Jousselin-Oba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masashi Mamada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2112,51 +2112,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Properties of Indeno[2,1-c]fluorenes and Benzo- Fused Analogues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Jousselin-Oba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parker E Deal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2389,51 +2389,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Bouzrati-Zerelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Frigoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2522,51 +2522,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perylene derivatives as photoinitiators in blue light sensitive cationic or radical curable films and panchromatic thiol-ene polymerizable films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pu Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Frigoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2783,295 +2783,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01016272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julolidine or Fluorenone Based Push−Pull Dyes for Polymerization upon Soft Polychromatic Visible Light or Green Light</w:t>
+                <w:t xml:space="preserve">Naphthalimide based methacrylated photoinitiators in radical and cationic photopolymerization under visible light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pu Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dumur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Frigoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dumur</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Ali Tehfe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Graff</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Gigmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 47 (106−112), http://pubs.acs.org/doi/abs/10.1021/ma402196p. </w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.5440-5448. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ma402196p⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c3py00766a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00989612v1</w:t>
+                <w:t xml:space="preserve">hal-01020165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naphthalimide based methacrylated photoinitiators in radical and cationic photopolymerization under visible light</w:t>
+                <w:t xml:space="preserve">Julolidine or Fluorenone Based Push−Pull Dyes for Polymerization upon Soft Polychromatic Visible Light or Green Light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pu Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Frigoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Frigoli</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad Ali Tehfe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Graff</w:t>
+                <w:t xml:space="preserve">Didier Gigmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 4, pp.5440-5448. </w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47 (106−112), http://pubs.acs.org/doi/abs/10.1021/ma402196p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c3py00766a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ma402196p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01020165v1</w:t>
+                <w:t xml:space="preserve">hal-00989612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Control of Photochromism of [3 H ]-Naphthopyran Derivatives with Intramolecular CH−π Bonds</w:t>
               </w:r>
@@ -3316,51 +3316,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical, Linear Optical, and Nonlinear Optical Properties and Interpretation by Density Functional Theory Calculations of (4-N,NDimethylaminostyryl)- Pyridinium Pendant Group Associated with Polypyridinic Ligands and Respective Multifunctional Metal Complexes (RuII or ZnII)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3612,51 +3612,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localized Representation of Benzenoid Compounds / Synthesis and Properties of Peri-PentacenoPentacene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Frigoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Jousselin-Oba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masashi Mamada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3750,51 +3750,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mashashi Mamada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chihaya Adachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Jousselin-Oba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Marrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3849,51 +3849,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excellent Organic Semiconductors Based on Bis-tetracene and Bis-pentacene: From Stable Closed-Shell to Singlet Open-Shell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Jousselin-Oba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mashashi Mamada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4076,277 +4076,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Fluorophores based on Regioselective Intramolecular Friedel–Crafts Acylation of the Pyrene Ring Using Triflic Acid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Low Bandgap Bistetracene-Based Organic Semiconductors Exhibiting Air Stability, High Aromaticity and Mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Frigoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Sbargoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masashi Mamada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Jousselin-Oba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giannaro Vaccaro</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Yassar</w:t>
+                <w:t xml:space="preserve">Y. Takeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR “Photo Électro Stimulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">2nd From Carbon-Rich Molecules to Carbon-Based Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Bahamas, Bahamas</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04394450v1</w:t>
+                <w:t xml:space="preserve">hal-04394479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Bandgap Bistetracene-Based Organic Semiconductors Exhibiting Air Stability, High Aromaticity and Mobility</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Frigoli</w:t>
+                <w:t xml:space="preserve">Novel Fluorophores based on Regioselective Intramolecular Friedel–Crafts Acylation of the Pyrene Ring Using Triflic Acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Jousselin-Oba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Sbargoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Jousselin-Oba</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giannaro Vaccaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Meinardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Takeda</w:t>
+                <w:t xml:space="preserve">A. Yassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd From Carbon-Rich Molecules to Carbon-Based Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Bahamas, Bahamas</w:t>
+              <w:t xml:space="preserve">GDR “Photo Électro Stimulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04394479v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4377,51 +4377,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Invited, Digital Presentation) Synthesis, Aromaticity and Application to OFET and OLED of Peri-Pentacenopentacene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masashi Mamada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Jousselin-Oba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Wright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4678,51 +4678,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526739v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Dhbaibi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Le Thi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Hayakawa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masashi Mamada" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SC09423B" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023364v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baiwen Zhao" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy James Clarkson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Liu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Huong Le" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Marrot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ce00145e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682533v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Pennachio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Wei" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Frigoli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina A Petrukhina" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC03318C" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126187v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songyi Zhang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Talnack" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Jousselin-Oba" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinayak Bhat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilei Wu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC01311A" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287574v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiwei Ren" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Habibi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pingping Ni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hindia Nahdi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Bouanis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2023.111136" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274733v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ece Aktas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Huong Le" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guixiang Li" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans K&#246;bler" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c02231" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663987v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Wright" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihaya Adachi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TC01324J" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442478v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Jousselin&#8208;oba" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202112794" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251026v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Brahmi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Benltifa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vaulot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Michelin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2021.110560" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989135v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Okazawa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Ishida" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SC04583G" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391706v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Richard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulelah Al-Ajaji" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Foti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Tran" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2019.102080" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989119v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnese Zangarelli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0PP00202J" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347078v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua E Barker" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Kodama" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min K. Song" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conerd K Frederickson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201800605" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347038v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Maignan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b03488" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119740v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Ianni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Scorzoni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Luigi Gentili" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Di Michele" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.201701293" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353560v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parker E Deal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron G Fix" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris L Vonnegut" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.201801684" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683222v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Kim" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuyuki Tamaoki" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc08667e" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391999v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Bouzrati-Zerelli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Graff" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Fouassier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2017.07.068" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0HZ3TBF7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989607v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pu Xiao" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morlet-Savary" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2014.01.024" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDJ10XV4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016272v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dumur" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ronchi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma500612x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989612v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gigmes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma402196p" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020165v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ali Tehfe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3py00766a" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621394v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maurel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Berthet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Delbaere" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol301812e" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645954v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Abid" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bernard Pansu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Szeftel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Zyss" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020234v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mayer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khuyen Hoang-Thi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ledoux-Rak" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Miomandre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic900060d" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104857v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Vermeersch" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg H. Mehl" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol062055x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394282v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394395v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mashashi Mamada" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394435v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394418v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ortica" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bianconi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fornaci" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394450v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Sbargoud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannaro Vaccaro" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Meinardi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yassar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394479v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Takeda" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417406v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/ma2022-0113898mtgabs" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526739v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Dhbaibi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Le Thi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Hayakawa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masashi Mamada" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SC09423B" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023364v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baiwen Zhao" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy James Clarkson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Liu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Huong Le" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Marrot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ce00145e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682533v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Pennachio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Wei" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Frigoli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina A Petrukhina" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC03318C" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274733v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ece Aktas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Huong Le" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guixiang Li" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans K&#246;bler" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c02231" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126187v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songyi Zhang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Talnack" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Jousselin-Oba" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinayak Bhat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilei Wu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC01311A" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287574v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiwei Ren" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Habibi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pingping Ni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hindia Nahdi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Bouanis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2023.111136" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663987v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Wright" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihaya Adachi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TC01324J" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251026v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Brahmi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Benltifa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vaulot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Michelin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumur" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2021.110560" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442478v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Jousselin&#8208;oba" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202112794" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989119v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnese Zangarelli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0PP00202J" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391706v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Richard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulelah Al-Ajaji" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Foti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Tran" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2019.102080" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989135v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Okazawa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Ishida" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SC04583G" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347078v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua E Barker" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Kodama" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min K. Song" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conerd K Frederickson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201800605" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347038v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Maignan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b03488" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119740v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Ianni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Scorzoni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Luigi Gentili" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Di Michele" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.201701293" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353560v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parker E Deal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron G Fix" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris L Vonnegut" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.201801684" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683222v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Kim" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuyuki Tamaoki" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc08667e" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391999v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Bouzrati-Zerelli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Graff" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Fouassier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2017.07.068" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0HZ3TBF7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989607v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pu Xiao" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morlet-Savary" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2014.01.024" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDJ10XV4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016272v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dumur" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ronchi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma500612x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020165v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ali Tehfe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3py00766a" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989612v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gigmes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma402196p" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621394v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maurel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Berthet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Delbaere" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol301812e" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645954v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Abid" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bernard Pansu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Szeftel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Zyss" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020234v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mayer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khuyen Hoang-Thi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ledoux-Rak" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Miomandre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic900060d" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104857v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Vermeersch" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg H. Mehl" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol062055x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394282v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394395v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mashashi Mamada" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394435v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394418v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ortica" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bianconi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fornaci" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394479v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Sbargoud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Takeda" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394450v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannaro Vaccaro" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Meinardi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yassar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417406v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/ma2022-0113898mtgabs" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>