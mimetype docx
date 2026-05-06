--- v0 (2026-04-16)
+++ v1 (2026-05-06)
@@ -435,226 +435,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03891986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Styles et stratégies d’enseignement dans les universités et les grandes écoles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards fulfilling the positive potential of student nurses: a case study with the serious game CLONE.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Galaup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Frayssinhes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Galaup</w:t>
+                <w:t xml:space="preserve">Hervé Pingaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pons-Lelardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Presences : revue transdisciplinaire d’étude des pratiques psychosociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23709/sticef.28.2.4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03389784v1</w:t>
+                <w:t xml:space="preserve">hal-04768528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards fulfilling the positive potential of student nurses: a case study with the serious game CLONE.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Styles et stratégies d’enseignement dans les universités et les grandes écoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Frayssinhes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Galaup</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Presences : revue transdisciplinaire d’étude des pratiques psychosociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15, pp.25-50</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768528v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03389784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing a Fantasy Bike-based Exergame to Foster Physical Activity</w:t>
               </w:r>
@@ -3642,334 +3642,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03961582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Board Game to Fight Against Misinformation and Fake News</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Method to Balance Educational Game Content and Lesson Duration: The Case of a Digital Simulation Game for Nurse Training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Galaup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pingaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Maze</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michel Galaup</w:t>
+                <w:t xml:space="preserve">Catherine Mercadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Games and Learning Alliance (GALA 2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-63464-3_31⟩</w:t>
+              <w:t xml:space="preserve">ICL 2019: The Impact of the 4th Industrial Revolution on Engineering Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Bangkok, Thailand. pp.125-136, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-40274-7_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03200508v1</w:t>
+                <w:t xml:space="preserve">hal-02860745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Method to Balance Educational Game Content and Lesson Duration: The Case of a Digital Simulation Game for Nurse Training</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
+                <w:t xml:space="preserve">A Board Game to Fight Against Misinformation and Fake News</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Haye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Sarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Galaup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICL 2019: The Impact of the 4th Industrial Revolution on Engineering Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Bangkok, Thailand. pp.125-136, </w:t>
+              <w:t xml:space="preserve">9th International Conference on Games and Learning Alliance (GALA 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Laval, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-40274-7_13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-63464-3_31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02860745v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Challenge of Designing Interactive Scenarios to Train Nurses on Rostering Problems in a Virtual Clinical Unit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pingaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Galaup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5320,51 +5320,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="03FA52A7"/>
+    <w:nsid w:val="86E267A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5551,51 +5551,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-galaup" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7924-3176" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130418455" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768755v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huibin Zhang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Galaup" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2023-v20n2-10" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03891986v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Seitier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gilles" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boudier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lagarrigue" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202236801018" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389784v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Frayssinhes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768528v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pingaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pons-Lelardeux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.28.2.4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984713v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pons Lelardeux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Hall" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17083/ijsg.v7i3.362" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512735v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andr&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2019.12.054" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145424v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seraphin Alava" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004694v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Panzoli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Jessel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3991/ijep.v8i2.8140" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630928v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galaup" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alava" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2017.02.020" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053815v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630916v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gilles" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Minguella-Canela" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2017.09.098" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630913v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Muller" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2017.09.126" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630918v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.1312" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-5BKCQBGJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630931v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Segonds" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.12.476" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148731v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Segonds" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113622v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Amade-Escot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070471v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Heutte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fenouillet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200607v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baptista" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rodsphon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630929v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Garcia-Debanc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Laurent" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.1384" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579501v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grand d'Esnon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gu&#233;rin-Schneider" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Weber" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Royere" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120294v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Lelardeux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Minville" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-319-51645-5_7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51645-5_7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799315v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alvarez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Montaut" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/chapter/healthcare-games-metaphoric-approach/67955" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-1903-6.ch002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04979932v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Thivet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduarda Abrantes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Dos Reis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80475-5_15" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063564v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Ghobrial" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903599-213" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329649v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B Culi&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56198/5xdy4g60" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820722v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Culi&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906179v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-255" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397916v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961582v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Riera" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maze" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Debernard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Philippot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.266" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200508v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maze" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Haye" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Sarre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63464-3_31" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860745v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mercadier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-40274-7_13" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127200v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Ramolet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02087179v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624752v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lubrano" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50337-0_12" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008755v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boudier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579978v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yassine-Diab" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Batifol" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Del-Vecchio" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055782v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73210-7_105" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055765v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VS-GAMES.2017.8055811" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055840v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Potier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Lalanne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854410v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024997v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00877257v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013TOU20014" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-galaup" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7924-3176" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130418455" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768755v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huibin Zhang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Galaup" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2023-v20n2-10" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03891986v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Seitier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gilles" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boudier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lagarrigue" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202236801018" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768528v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pingaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pons-Lelardeux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.28.2.4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389784v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Frayssinhes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984713v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pons Lelardeux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Hall" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17083/ijsg.v7i3.362" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512735v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andr&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2019.12.054" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145424v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seraphin Alava" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004694v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Panzoli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Jessel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3991/ijep.v8i2.8140" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630928v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galaup" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alava" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2017.02.020" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053815v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630916v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gilles" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Minguella-Canela" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2017.09.098" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630913v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Muller" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2017.09.126" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630918v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.1312" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-5BKCQBGJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630931v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Segonds" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.12.476" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148731v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Segonds" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113622v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Amade-Escot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070471v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Heutte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fenouillet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200607v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baptista" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rodsphon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630929v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Garcia-Debanc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Laurent" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.1384" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579501v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grand d'Esnon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gu&#233;rin-Schneider" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Weber" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Royere" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120294v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Lelardeux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Minville" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-319-51645-5_7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51645-5_7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799315v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alvarez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Montaut" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/chapter/healthcare-games-metaphoric-approach/67955" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-1903-6.ch002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04979932v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Thivet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduarda Abrantes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Dos Reis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80475-5_15" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063564v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Ghobrial" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903599-213" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329649v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B Culi&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56198/5xdy4g60" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820722v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Culi&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906179v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-255" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397916v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961582v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Riera" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maze" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Debernard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Philippot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.266" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860745v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mercadier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-40274-7_13" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200508v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maze" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Haye" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Sarre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63464-3_31" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127200v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Ramolet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02087179v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624752v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lubrano" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50337-0_12" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008755v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boudier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579978v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yassine-Diab" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Batifol" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Del-Vecchio" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055782v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73210-7_105" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055765v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VS-GAMES.2017.8055811" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055840v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Potier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Lalanne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854410v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024997v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00877257v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013TOU20014" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>