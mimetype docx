--- v0 (2026-03-15)
+++ v1 (2026-04-25)
@@ -1649,278 +1649,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03843304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resource Translocation Modelling Highlights Density-Dependence Effects in Fruit Production at Various Levels of Organisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shading apple trees with an agrivoltaic system: Impact on water relations, leaf morphophysiological characteristics and yield determinants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Juillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Fumey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lesniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, pp.931297. </w:t>
+              <w:t xml:space="preserve">Scientia Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 306, pp.111434. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2022.931297⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scienta.2022.111434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04032577v1</w:t>
+                <w:t xml:space="preserve">hal-04185057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shading apple trees with an agrivoltaic system: Impact on water relations, leaf morphophysiological characteristics and yield determinants</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resource Translocation Modelling Highlights Density-Dependence Effects in Fruit Production at Various Levels of Organisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lescourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vercambre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientia Horticulturae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 306, pp.111434. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.931297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scienta.2022.111434⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2022.931297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04185057v1</w:t>
+                <w:t xml:space="preserve">hal-04032577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of diurnal temperature rise on tomato fruit quality. Can the management of the greenhouse climate mitigate such effects?</w:t>
               </w:r>
@@ -2808,295 +2808,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomass composition explains fruit relative growth rate and discriminates climacteric from non-climacteric species</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léa Roch</w:t>
+                <w:t xml:space="preserve">Fruit water content as an indication of sugar metabolism improves simulation of carbohydrate accumulation in tomato fruit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinliang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vercambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaozhong Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Prigent</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+                <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 71 (19), pp.5823-5836. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/eraa302⟩</w:t>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eraa225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02904041v1</w:t>
+                <w:t xml:space="preserve">hal-02935438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fruit water content as an indication of sugar metabolism improves simulation of carbohydrate accumulation in tomato fruit</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nadia Bertin</w:t>
+                <w:t xml:space="preserve">Biomass composition explains fruit relative growth rate and discriminates climacteric from non-climacteric species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Klose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Gautier</w:t>
+                <w:t xml:space="preserve">Coffi-Belmys Cakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2020, 71 (19), pp.5823-5836. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/eraa225⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eraa302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02935438v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling epidemiological and tree growth models to control fungal diseases spread in fruit orchards</w:t>
               </w:r>
@@ -3959,546 +3959,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02625585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Quality of Horticultural Crops: A Recurrent/New Challenge for Plant Scientists in a Changing World</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadia Bertin</w:t>
+                <w:t xml:space="preserve">Disentangling the Effects of Water Stress on Carbon Acquisition, Vegetative Growth, and Fruit Quality of Peach Trees by Means of the QualiTree Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitra Rahmati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Manuel Miras Avalos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valsesia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 9, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2018.01151⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 9, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620545v1</w:t>
+                <w:t xml:space="preserve">hal-02625117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling the Effects of Water Stress on Carbon Acquisition, Vegetative Growth, and Fruit Quality of Peach Trees by Means of the QualiTree Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mitra Rahmati</w:t>
+                <w:t xml:space="preserve">Editorial: Quality of Horticultural Crops: A Recurrent/New Challenge for Plant Scientists in a Changing World</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Manuel Miras Avalos</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maarten Hertog</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 9, pp.1-16. </w:t>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2018.01151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625117v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A kinetic model of sugar metabolism in peach fruit reveals a functional hypothesis of markedly low fructose-to-glucose ratio phenotype</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Putting primary metabolism into perspective to obtain better fruits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Desnoues</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isma Belouah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coffi Belmys Cakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Colombie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 94 (4), pp.685-698. </w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 122 (1), pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tpj.13890⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcy057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01953042v1</w:t>
+                <w:t xml:space="preserve">hal-02539159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Putting primary metabolism into perspective to obtain better fruits</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A kinetic model of sugar metabolism in peach fruit reveals a functional hypothesis of markedly low fructose-to-glucose ratio phenotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isma Belouah</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elsa Desnoues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Quilot-Turion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Baldazzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 122 (1), pp.1-21. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 94 (4), pp.685-698. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aob/mcy057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tpj.13890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02539159v1</w:t>
+                <w:t xml:space="preserve">hal-01953042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explore the best sugar factory: the fruit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Desnoues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4794,160 +4794,147 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02629176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A kinetic model of sugar metabolism in peach fruit allows the exploration of genetic variability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elsa Desnoues</w:t>
+                <w:t xml:space="preserve">Analysis of blueberry (Vaccinium corymbosum L.) fruit water dynamics during growth using an ecophysiological model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Jorquera-Fontena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valentina Baldazzi</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Franck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1182.20⟩</w:t>
+              <w:t xml:space="preserve">Journal of Horticultural Science and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 92 (6), pp.646 - 659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14620316.2017.1304810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01662057v1</w:t>
+                <w:t xml:space="preserve">hal-02618971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecosystem services in orchards. A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Demestihas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4992,210 +4979,223 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Lescourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 37 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13593-017-0422-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01528846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of blueberry (Vaccinium corymbosum L.) fruit water dynamics during growth using an ecophysiological model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilio Jorquera-Fontena</w:t>
+                <w:t xml:space="preserve">A kinetic model of sugar metabolism allows the simulation of sugar concentrations and their genetic variability during peach fruit growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Desnoues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Franck</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Quilot-Turion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Baldazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Horticultural Science and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 92 (6), pp.646 - 659. </w:t>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1160, pp.361-366. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14620316.2017.1304810⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1160.52⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618971v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A kinetic model of sugar metabolism allows the simulation of sugar concentrations and their genetic variability during peach fruit growth</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">A kinetic model of sugar metabolism in peach fruit allows the exploration of genetic variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Desnoues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5211,78 +5211,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Baldazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Horticulturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 1160, pp.361-366. </w:t>
+              <w:t xml:space="preserve">, 2017, 1182, pp.169-176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1160.52⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1182.20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607920v1</w:t>
+                <w:t xml:space="preserve">hal-01662057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How many insects can a great tit population prey on in apple organic orchards? A modelling bioenergetics study</w:t>
               </w:r>
@@ -5653,90 +5653,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple allometric model for estimating blueberry fruit weight from diameter measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Jorquera-Fontena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Ribera-Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Franck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientia Horticulturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 219, pp.131 - 134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6510,51 +6510,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic QTLs for sugars and enzyme activities provide an overview of genetic control of sugar metabolism during peach fruit development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Desnoues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Baldazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6912,51 +6912,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water scarcity conditions affect peach fruit size and polyphenol contents more severely than other fruit quality traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitra Rahmati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7058,51 +7058,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peach water relations, gas exchange, growth and shoot mortality under water deficit in semi-arid weather conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitra Rahmati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gholam Hossein Davarynejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8691,51 +8691,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profiling sugar metabolism during fruit development in a peach progeny with different fructose-to-glucose ratios.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Desnoues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8936,239 +8936,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02636674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nest-site and landscape characteristics affect the distribution of breeding pairs of European Rollers Coracias garullus in an agricultural area of southeastern France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thinning and Pruning to Overcome Alternate Bearing in Peach Trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Muller</w:t>
+                <w:t xml:space="preserve">Claude Bussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Ornithologica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Horticultural Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 79 (6), pp.313-317</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02629876v1</w:t>
+                <w:t xml:space="preserve">hal-02630512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thinning and Pruning to Overcome Alternate Bearing in Peach Trees</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Bussi</w:t>
+                <w:t xml:space="preserve">Nest-site and landscape characteristics affect the distribution of breeding pairs of European Rollers Coracias garullus in an agricultural area of southeastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Horticultural Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Ornithologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 49 (1), pp.23-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3161/000164514X682869⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630512v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resource competition modulates the seed number-fruit size relationship in a genotype-dependent manner: a modeling approach in grape and tomato</w:t>
               </w:r>
@@ -9774,338 +9774,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02646755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;em&amp;gt;In-silico&amp;lt;/em&amp;gt; analysis of water and carbon relations under stress conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentina Baldazzi</w:t>
+                <w:t xml:space="preserve">Assessment of the water stress effects on peach fruit quality and size using a fruit tree model, QualiTree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Manuel Miras Avalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie A. Pinet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Benoit Biais</w:t>
+                <w:t xml:space="preserve">Rosalía Alcobendas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan José Alarcón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valsesia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2013.00495⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Water Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 128, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/agwat.2013.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02651667v1</w:t>
+                <w:t xml:space="preserve">hal-02643177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the water stress effects on peach fruit quality and size using a fruit tree model, QualiTree</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rosalía Alcobendas</w:t>
+                <w:t xml:space="preserve">&amp;lt;em&amp;gt;In-silico&amp;lt;/em&amp;gt; analysis of water and carbon relations under stress conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Baldazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan José Alarcón</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel M. Génard</w:t>
+                <w:t xml:space="preserve">Amélie A. Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Vercambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Biais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Water Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 128, pp.1-12. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/agwat.2013.06.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2013.00495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643177v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the water stress effects on peach fruit quality and size using a fruit tree model, QualiTree (vol 128C, pg 1, 2013)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose M. Miras-Avalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalía Alcobendas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Jose Alarcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10376,51 +10376,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Longuenesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 235 (1), pp.153-163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11310,561 +11310,561 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes de culture innovants et qualité des fruits en verger de pêchers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">QualiTree, a virtual fruit tree to study the management of fruit quality. I. Model development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moitrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valsesia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (3), pp.519-530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00468-010-0531-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02642472v1</w:t>
+                <w:t xml:space="preserve">hal-02650489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QualiTree, a virtual fruit tree to study the management of fruit quality. I. Model development</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Valsesia</w:t>
+                <w:t xml:space="preserve">Water deficits uncouple growth from photosynthesis, increase C content, and modify the relationships between C and growth in sink organs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Turc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Freixes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00468-010-0531-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 62 (6), pp.1715-1729. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erq438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02650489v1</w:t>
+                <w:t xml:space="preserve">hal-02650675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water deficits uncouple growth from photosynthesis, increase C content, and modify the relationships between C and growth in sink organs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandra Freixes</w:t>
+                <w:t xml:space="preserve">A novel profile based model for virtual representation of quasi-symmetric plant organs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. K. Mebatsion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Genard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 75 (1), pp.113-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2010.10.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erq438⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02650675v1</w:t>
+                <w:t xml:space="preserve">hal-00657898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel profile based model for virtual representation of quasi-symmetric plant organs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Systèmes de culture innovants et qualité des fruits en verger de pêchers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Plénet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Génard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 97 (1), pp.86-87</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00657898v1</w:t>
+                <w:t xml:space="preserve">hal-02642472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QualiTree, a virtual fruit tree to study the management of fruit quality. II. Parameterisation for peach, analysis of growth-related processes and agronomic scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Manuel Miras Avalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregorio Egea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12341,516 +12341,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual profiling: a new way to analyse phenotypes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Impact of ripening and salinity on tomato fruit ascorbate content and enzymatic activities related to ascorbate recycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Quilot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Félicie Lopez-Lauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Murshed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Functional Plant Science and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4, pp.66-75</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664662v1</w:t>
+                <w:t xml:space="preserve">hal-02662909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification and modelling of the stomatal, cuticular and crack components of peach fruit surface conductance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Gibert</w:t>
+                <w:t xml:space="preserve">Fluctuations in sugar content are not determinant in explaining variations in vitamin C in tomato fruit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 37 (3), pp.264-274. </w:t>
+              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 48 (9), pp.751-757. </w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/FP09118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.plaphy.2010.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657991v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of ripening and salinity on tomato fruit ascorbate content and enzymatic activities related to ascorbate recycling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Virtual profiling: a new way to analyse phenotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félicie Lopez-Lauri</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bénédicte Quilot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Plant Science and Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 62 (2), pp.344-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2010.04152.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02662909v1</w:t>
+                <w:t xml:space="preserve">hal-02664662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluctuations in sugar content are not determinant in explaining variations in vitamin C in tomato fruit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Capucine Massot</w:t>
+                <w:t xml:space="preserve">Quantification and modelling of the stomatal, cuticular and crack components of peach fruit surface conductance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hélène Gautier</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Vercambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 48 (9), pp.751-757. </w:t>
+              <w:t xml:space="preserve">Functional Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 37 (3), pp.264-274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.plaphy.2010.06.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1071/FP09118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02667885v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotype-dependent response to carbon availability in growing tomato fruit</w:t>
               </w:r>
@@ -12970,51 +12970,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of technical scenarios for the peach-brown rot system using a virtual fruit model simulating quality and storage potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13095,51 +13095,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of winter pruning and of water restriction on fruit and vegetative growth, water potential and leaf gas exchange during the final stage of rapid growth in an early maturing peach cultivar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13345,51 +13345,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13447,791 +13447,791 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02664249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sols produisent l’alimentation et l’habillement des hommes</w:t>
+                <w:t xml:space="preserve">Analyzing the functional association among seed traits, berry growth and chemical composition in Cabernet-Sauvignon berry (vitis vinifera L.) using a mathematical growth function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Wery</w:t>
+                <w:t xml:space="preserve">Zhanwu Z. Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Dupraz</w:t>
+                <w:t xml:space="preserve">S. Hua Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Forest</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe P. Vivin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dossiers - Agropolis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 8, pp.6-7</w:t>
+              <w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 43 (1), pp.35-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02657170v1</w:t>
+                <w:t xml:space="preserve">hal-02659256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An intelligent virtual fruit model focussing on quality attributes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of different irrigation regimes applied during the final stage of rapid growth on an early maturing peach cultivar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Horticultural Science and Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Irrigation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 27 (4), pp.297-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00271-009-0146-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02663209v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of different irrigation regimes applied during the final stage of rapid growth on an early maturing peach cultivar</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Bussi</w:t>
+                <w:t xml:space="preserve">An intelligent virtual fruit model focussing on quality attributes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bruchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Irrigation Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Horticultural Science and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 84, pp.157-163</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02663614v1</w:t>
+                <w:t xml:space="preserve">hal-02663209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing the functional association among seed traits, berry growth and chemical composition in Cabernet-Sauvignon berry (vitis vinifera L.) using a mathematical growth function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhanwu Z. Dai</w:t>
+                <w:t xml:space="preserve">Identification of growth processes involved in QTLs for tomato fruit size and composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde M. Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Tricon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe P. Vivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 60 (1), pp.237-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/ern281⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02659256v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of growth processes involved in QTLs for tomato fruit size and composition</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Model-based analysis of sugar accumulation in response to source-sink ratio and water supply in grape (Vitis vinifera) berries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanwu Z. Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Vivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Milin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shao Hua Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/ern281⟩</w:t>
+              <w:t xml:space="preserve">Functional Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 36 (6), pp.527-540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/FP08284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656740v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based analysis of sugar accumulation in response to source-sink ratio and water supply in grape (Vitis vinifera) berries</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe P. Vivin</w:t>
+                <w:t xml:space="preserve">Les sols produisent l’alimentation et l’habillement des hommes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Wery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Robert</w:t>
+                <w:t xml:space="preserve">Christian Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Milin</w:t>
+                <w:t xml:space="preserve">Francis Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shao Hua Li</w:t>
+                <w:t xml:space="preserve">Sylvie Gourlet-Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Plant Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dossiers - Agropolis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 8, pp.6-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668613v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the effect of cuticular crack surface area and inoculum density on the probability of nectarine fruit infection by &amp;lt;em&amp;gt;Monilinia laxa&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel J. Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14321,51 +14321,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of tomato fruit ascorbate content is more highly dependent on fruit irradiance than leaf irradiance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14445,632 +14445,632 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02667699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An intelligent virtual fruit focusing on quality attributes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of thinning and pruning on shoot and fruit growths of girdled fruit-bearing shoots in two peach tree cultivars ('Big Top' and 'Alexandra')</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Horticultural Science and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, pp.157-163</w:t>
+              <w:t xml:space="preserve">European Journal of Horticultural Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 74 (3), pp.97-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02654816v1</w:t>
+                <w:t xml:space="preserve">hal-02653268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of thinning and pruning on shoot and fruit growths of girdled fruit-bearing shoots in two peach tree cultivars ('Big Top' and 'Alexandra')</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Bussi</w:t>
+                <w:t xml:space="preserve">An intelligent virtual fruit focusing on quality attributes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bruchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Horticultural Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 74 (3), pp.97-102</w:t>
+              <w:t xml:space="preserve">Journal of Horticultural Science and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.157-163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02653268v1</w:t>
+                <w:t xml:space="preserve">hal-02654816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomato plant architecture as affected by salinity: descriptive analysis and integration in a 3-D simulation model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles G. Vercambre</w:t>
+                <w:t xml:space="preserve">Genetic and physiological analysis of tomato fruit weight and composition: influence of carbon availability on QTL detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde M. Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic L. Pagès</w:t>
+                <w:t xml:space="preserve">Pasquale Tripodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Grasselly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Gautier</w:t>
+                <w:t xml:space="preserve">Silvana Grandillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany / Botanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 87 (10), pp.893-904. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 60 (3), Vol. 60, No. 3, pp. 923-937. </w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/B09-061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/ern338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02659574v1</w:t>
+                <w:t xml:space="preserve">hal-00600425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of low nitrogen supply on tomato (Solanum lycopersicum) fruit yield and quality with special emphasis on sugars, acids, ascorbate, carotenoids, and phenolic compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bourgaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Grasselly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Navez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 57 (10), pp.4112-4123. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jf8036374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02667008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and physiological analysis of tomato fruit weight and composition: influence of carbon availability on QTL detection</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pasquale Tripodi</w:t>
+                <w:t xml:space="preserve">Tomato plant architecture as affected by salinity: descriptive analysis and integration in a 3-D simulation model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safaa Najla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvana Grandillo</w:t>
+                <w:t xml:space="preserve">Loic L. Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Grasselly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 60 (3), Vol. 60, No. 3, pp. 923-937. </w:t>
+              <w:t xml:space="preserve">Botany / Botanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 87 (10), pp.893-904. </w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/ern338⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1139/B09-061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00600425v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is competition between mesocarp cells of peach fruits affected by the percentage of wild species (Prunus davidiana) genome</w:t>
               </w:r>
@@ -15185,51 +15185,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dauzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15305,51 +15305,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does tomato quality (sugar, acid, and nutritional quality) vary with ripening stage, temperature, and irradiance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicky Diakou-Verdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15661,412 +15661,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02654556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cuticular cracking on nectarine fruit surface: spatial distribution and development in relation to irrigation and thinning</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles G. Vercambre</w:t>
+                <w:t xml:space="preserve">A model describing cell polyploidization in tissues of growing fruit as related to cessation of cell proliferation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Fishman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Society for Horticultural Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 58 (7), pp.1903-1913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erm052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02661895v1</w:t>
+                <w:t xml:space="preserve">hal-02666622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model describing cell polyploidization in tissues of growing fruit as related to cessation of cell proliferation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a virtual fruit focusing on quality: modelling features and potential uses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bussieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 58 (7), pp.1903-1913. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 58 (5), pp.917-928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erl287⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erm052⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02666622v1</w:t>
+                <w:t xml:space="preserve">hal-02662090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a virtual fruit focusing on quality: modelling features and potential uses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cuticular cracking on nectarine fruit surface: spatial distribution and development in relation to irrigation and thinning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel J. Chadoeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Vercambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Society for Horticultural Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 132 (5), pp.583-591</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erl287⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02662090v1</w:t>
+                <w:t xml:space="preserve">hal-02661895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-assisted analysis of tomato fruit growth in relation to carbon and water fluxes</w:t>
               </w:r>
@@ -16424,77 +16424,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soluble sugars mediate sink feedback down-regulation of leaf photosynthesis of Coffea arabica in the field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vaast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Genard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dauzat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16535,450 +16535,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00018869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does dry matter partitioning to fruit in early- and late-ripening peach (Prunus persica) cultivars confirm the branch autonomy theory</w:t>
+                <w:t xml:space="preserve">Fruit thinning and shade improve bean characteristics and beverage quality of coffee (Coffea arabica L.) under optimal conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliane Nicolas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
+                <w:t xml:space="preserve">Philippe Vaast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Perriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Besset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Horticultural Science and Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 86 (2), pp.197-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jsfa.2338⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02656733v1</w:t>
+                <w:t xml:space="preserve">hal-02667845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fruit thinning and shade improve bean characteristics and beverage quality of coffee (Coffea arabica L.) under optimal conditions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bernard Guyot</w:t>
+                <w:t xml:space="preserve">Modelling malic acid accumulation in fruits : relationships with organic acids, potassium, and temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lobit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Soing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jsfa.2338⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 57 (6), pp.1471-1483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erj128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02667845v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling malic acid accumulation in fruits : relationships with organic acids, potassium, and temperature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lobit</w:t>
+                <w:t xml:space="preserve">Does dry matter partitioning to fruit in early- and late-ripening peach (Prunus persica) cultivars confirm the branch autonomy theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Soing</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Besset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Horticultural Science and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 81 (3), pp.444-448</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663973v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecophysiological models of quality: a challenge for peach and tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bussieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17016,64 +17016,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soluble sugars mediate sink feedback down-regulation of leaf photosynthesis in field-grown Coffea arabica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vaast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17280,51 +17280,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.H. Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.H. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Quilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17373,818 +17373,818 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating genotypic variation of fruit quality in an advanced peach x Prunus davidiana cross</w:t>
+                <w:t xml:space="preserve">Analysing the genetic control of peach fruit quality through an ecophysiological model combined with a QTL approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Quilot-Turion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kervella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Kervella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 56 (422), pp.3071-3081. </w:t>
+              <w:t xml:space="preserve">, 2005, 56 (422), pp.3083-3092. </w:t>
             </w:r>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/eri304⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eri305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02675467v1</w:t>
+                <w:t xml:space="preserve">hal-02675468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaf: fruit ratio and irrigation supply affect seasonal changes in minerals, organic acids and sugars of mango fruit</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Y. Caro</w:t>
+                <w:t xml:space="preserve">Pruning intensity and fruit load influence vegetative and fruit growth in an early-maturing peach tree (cv. Alexandra)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Magalie Jannoyer</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Habib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 85, pp.251-260</w:t>
+              <w:t xml:space="preserve">Fruits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 60 (2), pp.133-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02674075v1</w:t>
+                <w:t xml:space="preserve">hal-02679788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing the genetic control of peach fruit quality through an ecophysiological model combined with a QTL approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Kervella</w:t>
+                <w:t xml:space="preserve">Peach fruit growth in relation to the leaf-to-fruit ratio, early fruit size and fruit position</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.H. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ben Mimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Besset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Horticultural Science and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 80 (3), pp.340-345</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675468v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pruning intensity and fruit load influence vegetative and fruit growth in an early-maturing peach tree (cv. Alexandra)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Bussi</w:t>
+                <w:t xml:space="preserve">Simulating genotypic variation of fruit quality in an advanced peach x Prunus davidiana cross</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Quilot-Turion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Robert Habib</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kervella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fruits</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 56 (422), pp.3071-3081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eri304⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679788v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peach fruit growth in relation to the leaf-to-fruit ratio, early fruit size and fruit position</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B.H. Wu</w:t>
+                <w:t xml:space="preserve">Leaf: fruit ratio and irrigation supply affect seasonal changes in minerals, organic acids and sugars of mango fruit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Léchaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Joas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ben Mimoun</w:t>
+                <w:t xml:space="preserve">Y. Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Jannoyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Horticultural Science and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 80 (3), pp.340-345</w:t>
+              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 85, pp.251-260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678948v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the effect of fruit growth on surface conductance to water vapour diffusion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A virtual peach fruit model simulating changes in fruit quality during the final stage of fruit growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Perez Pastor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 95, pp.673-683</w:t>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 25 (10), pp.1303-1315</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02679725v1</w:t>
+                <w:t xml:space="preserve">hal-02675141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A virtual peach fruit model simulating changes in fruit quality during the final stage of fruit growth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling the effect of fruit growth on surface conductance to water vapour diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vercambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perez Pastor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 25 (10), pp.1303-1315</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 95, pp.673-683</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675141v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ETHY. A theory of fruit climacteric ethylene emission</w:t>
               </w:r>
@@ -18442,77 +18442,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fruit load and branch ring-barking affect carbon allocation and photosynthesis of leaf and fruit of Coffea arabica in the field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vaast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Angrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dauzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18557,298 +18557,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02676460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does variability in shoot carbon assimilation within the tree crown explain variability in peach fruit growth ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">QTL analysis of quality traits in an advanced backcross between Prunus persica cultivars and the wild relative species P. davidiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Quilot-Turion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.H. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kervella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.S. Walcroft</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Xavier Le Roux</w:t>
+                <w:t xml:space="preserve">Marie Foulongne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 109, pp.884-897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-004-1703-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190868v1</w:t>
+                <w:t xml:space="preserve">hal-02683548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QTL analysis of quality traits in an advanced backcross between Prunus persica cultivars and the wild relative species P. davidiana</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does variability in shoot carbon assimilation within the tree crown explain variability in peach fruit growth ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Foulongne</w:t>
+                <w:t xml:space="preserve">A.S. Walcroft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Lescourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sinoquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 24, pp.313-322</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02683548v1</w:t>
+                <w:t xml:space="preserve">hal-01190868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of genotypic variation in fruit flesh total sugar content via an ecophysiological model applied to peach</w:t>
               </w:r>
@@ -19350,390 +19350,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02675274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between skin speckle, soluble solids content and transpiration rate in nectarines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling citrate metabolism in fruits: responses to growth and temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lobit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.H. Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remi Laurent</w:t>
+                <w:t xml:space="preserve">P. Soing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Habib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Horticultural Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 68 (2), pp.83-85</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 54 (392), pp.2489-2501</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02679426v1</w:t>
+                <w:t xml:space="preserve">hal-02671101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of genotypic variation of sugar and acid contents in peaches and nectarines through the principle component analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relationship between skin speckle, soluble solids content and transpiration rate in nectarines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.H. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kervella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.H. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">- Benhong Wu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">- Shaohua Li</w:t>
+                <w:t xml:space="preserve">Remi Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euphytica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 132, pp.375-384</w:t>
+              <w:t xml:space="preserve">European Journal of Horticultural Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 68 (2), pp.83-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02674078v1</w:t>
+                <w:t xml:space="preserve">hal-02679426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling citrate metabolism in fruits: responses to growth and temperature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lobit</w:t>
+                <w:t xml:space="preserve">Analysis of genotypic variation of sugar and acid contents in peaches and nectarines through the principle component analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- Benhong Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Quilot-Turion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kervella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Soing</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Robert Habib</w:t>
+                <w:t xml:space="preserve">- Shaohua Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 54 (392), pp.2489-2501</w:t>
+              <w:t xml:space="preserve">Euphytica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 132, pp.375-384</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02671101v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model for an early stage of tomato fruit development: cell multiplication and cessation of the cell proliferative activity</w:t>
               </w:r>
@@ -19974,51 +19974,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Habib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 23 (6), pp.373-385</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20190,77 +20190,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.H. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gartenbauwissenschaft</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 67 (1), pp.39-43</w:t>
@@ -20302,77 +20302,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical analysis of relationships between composition, pH, and titratable acidity of peach fruit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lobit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Soing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Habib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Plant Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 25 (12), pp.2775-2792</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20661,77 +20661,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.H. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.G. Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Horticultural Science and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 76 (1), pp.61-69</w:t>
@@ -20754,351 +20754,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02677336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of timing of nitrogen fertilization on shoot development in peach (Prunus persica) trees</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Soing</w:t>
+                <w:t xml:space="preserve">Theoretical analysis of systematic errors introduced by a pedicel-girdling technique used to estimate separately the xylem and phloem flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fishman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robert Habib</w:t>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.G. Huguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 20, pp.35-42</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 213, pp.435-446</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02674714v1</w:t>
+                <w:t xml:space="preserve">hal-02674914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical analysis of systematic errors introduced by a pedicel-girdling technique used to estimate separately the xylem and phloem flows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Fishman</w:t>
+                <w:t xml:space="preserve">Effect of water stress applied during the final stage of rapid growth on peach trees (cv. Big-Top)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Besset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId585" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.G. Huguet</w:t>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 213, pp.435-446</w:t>
+              <w:t xml:space="preserve">Scientia Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 91, pp.289-303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02674914v1</w:t>
+                <w:t xml:space="preserve">hal-02682140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of water stress applied during the final stage of rapid growth on peach trees (cv. Big-Top)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Besset</w:t>
+                <w:t xml:space="preserve">Effects of timing of nitrogen fertilization on shoot development in peach (Prunus persica) trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lobit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Soing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claude Bussi</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Habib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientia Horticulturae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 91, pp.289-303</w:t>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 20, pp.35-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682140v1</w:t>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A biophysical analysis of stem and root diameter variations in woody plants</w:t>
               </w:r>
@@ -21136,51 +21136,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.G. Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 126, pp.188-202</w:t>
@@ -21235,51 +21235,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fishman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21520,51 +21520,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pondering the propulsion of peaches in Provence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Walcroft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21609,312 +21609,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02692374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling carbon allocation in peach shoot bearing fruits : simulation of the water stress effect</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correlations between sugar and acid content and peach growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Reich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lobit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Besset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fruits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 54, pp.129-134</w:t>
+              <w:t xml:space="preserve">Journal of Horticultural Science and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 74 (6), pp.772-776</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02684006v1</w:t>
+                <w:t xml:space="preserve">hal-02691691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A space-time model of carbon translocation along a shoot bearing fruits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Bruchou</w:t>
+                <w:t xml:space="preserve">Modelling carbon allocation in peach shoot bearing fruits : simulation of the water stress effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ben Mimoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 84 (4), pp.565-576</w:t>
+              <w:t xml:space="preserve">Fruits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 54, pp.129-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02684039v1</w:t>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02684006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlations between sugar and acid content and peach growth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A space-time model of carbon translocation along a shoot bearing fruits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bruchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacques Besset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Horticultural Science and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 74 (6), pp.772-776</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 84 (4), pp.565-576</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02691691v1</w:t>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02684039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the effect of water supply on peach growth and sugar contents</w:t>
               </w:r>
@@ -21976,761 +21976,761 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02685595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simulation model of growth at the shoot-bearing fruit level. 2. Test and effect of source and sink factors in the case of peach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pollination and fruit growth models for studying the management of kiwifruit orchards. 2. Models behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Claude Bussi</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 9, pp.189-202</w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 56 (1), pp.91-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02687114v1</w:t>
+                <w:t xml:space="preserve">hal-02689528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollination and fruit growth models for studying the management of kiwifruit orchards. 1. Models description</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel J. Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 56 (1), pp.67-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02691221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollination and fruit growth models for studying the management of kiwifruit orchards. 2. Models behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
+                <w:t xml:space="preserve">A biophysical model of fruit growth : simulation of seasonal and diurnal dynamics of mass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fishman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 56 (1), pp.91-123</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 21, pp.739-752</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02689528v1</w:t>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02685785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A biophysical model of fruit growth : simulation of seasonal and diurnal dynamics of mass</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maîtrise agronomique de la qualité des fruits frais : rôle de la modélisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.G. Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bruchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 21, pp.739-752</w:t>
+              <w:t xml:space="preserve">INRA Mensuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 96, pp.9-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02685785v1</w:t>
+                <w:t xml:space="preserve">hal-02690511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maîtrise agronomique de la qualité des fruits frais : rôle de la modélisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence de la fourniture en assimilats sur la maturation et la qualité de la pêche (Prunus persica L. Suncrest)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Souty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Reich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Albagnac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Mensuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 96, pp.9-13</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 79, pp.259-268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02690511v1</w:t>
+                <w:t xml:space="preserve">hal-02697189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la fourniture en assimilats sur la maturation et la qualité de la pêche (Prunus persica L. Suncrest)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A simulation model of growth at the shoot-bearing fruit level. 2. Test and effect of source and sink factors in the case of peach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId603" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guy Albagnac</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ben Mimoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Besset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 79, pp.259-268</w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 9, pp.189-202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02697189v1</w:t>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02687114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pêcher : azote et type de croissance végétative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lobit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Soing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Habib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infos CTIFL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 142, pp.42-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22768,51 +22768,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simulation model of growth at the shoot-bearing fruit level. 1. Description and parameterization for peach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ben Mimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22863,51 +22863,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A carbon balance model of peach tree growth and development for studying the pruning response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic L. Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kervella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23040,51 +23040,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pêche : un modèle de simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Souty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réussir Fruits et Légumes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 151, pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23122,51 +23122,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the peach sugar contents in relation to fruit growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Souty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Society for Horticultural Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 121 (6), pp.1122-1131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23191,51 +23191,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pmax as related to leaf/fruit ratio and fruit assimilate demand in peach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ben Mimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Longuenesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23286,64 +23286,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche par modélisation de l'élaboration du rendement des ligneux fruitiers : cas du kiwi et du pêcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23457,165 +23457,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02690226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth context and fate of axillary meristems of young peach trees. Influence of parent shoot growth characteristics and of emergence date</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loic L. Pagès</w:t>
+                <w:t xml:space="preserve">Qualite des peches. Moderer l'irrigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.G. Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 76 (5), pp.559-567</w:t>
+              <w:t xml:space="preserve">Arboriculture Fruitière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 480, pp.24-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02701182v1</w:t>
+                <w:t xml:space="preserve">hal-02707635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotypic differences in the leaf emergence rate of young peach trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kervella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic L. Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23647,230 +23634,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02704941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualite des peches. Moderer l'irrigation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel M. Génard</w:t>
+                <w:t xml:space="preserve">Effets d'une contrainte hydrique sur le flux pédonculaire massique et la croissance de la pêche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jg Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Lebœuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Rouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arboriculture Fruitière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 480, pp.24-29</w:t>
+              <w:t xml:space="preserve">Agronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 15 (2), pp.97-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02707635v1</w:t>
+                <w:t xml:space="preserve">hal-00885674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets d'une contrainte hydrique sur le flux pédonculaire massique et la croissance de la pêche</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P Rouet</w:t>
+                <w:t xml:space="preserve">Growth context and fate of axillary meristems of young peach trees. Influence of parent shoot growth characteristics and of emergence date</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kervella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic L. Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 15 (2), pp.97-107</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 76 (5), pp.559-567</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00885674v1</w:t>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02701182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets d'une contrainte hydrique sur le flux pédonculaire massique et la croissance de la pêche</w:t>
               </w:r>
@@ -23932,247 +23932,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02709214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between sylleptic branching and components of parent shoot development in the peach tree</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Kervella</w:t>
+                <w:t xml:space="preserve">Habitat, landscape and bird composition in mountain forest fragments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lescourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 74 (5), pp.465-470</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 40, pp.317-328</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02700335v1</w:t>
+                <w:t xml:space="preserve">hal-02707333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitat, landscape and bird composition in mountain forest fragments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Génard</w:t>
+                <w:t xml:space="preserve">Relationship between sylleptic branching and components of parent shoot development in the peach tree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic L. Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kervella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 40, pp.317-328</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 74 (5), pp.465-470</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02707333v1</w:t>
+                <w:t xml:space="preserve">hal-02700335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotypic differences in the length-diameter relationship of branches of one-year-old peach and nectarine trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kervella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic L. Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24223,77 +24223,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlations among quality parameters of peach fruit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Souty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Holmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Reich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Breuils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24489,217 +24489,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02705832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse quantitative du developpement vegetatif du systeme aerien de jeunes pechers (Prunus persica L. Batsch.)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loic L. Pagès</w:t>
+                <w:t xml:space="preserve">Pechers : ameliorer la production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Besset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Kervella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 13 (2), pp.135-144</w:t>
+              <w:t xml:space="preserve">Agriculture Drômoise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 1066, pp.6-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02700160v1</w:t>
+                <w:t xml:space="preserve">hal-02699489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pechers : ameliorer la production</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Besset</w:t>
+                <w:t xml:space="preserve">Analyse quantitative du developpement vegetatif du systeme aerien de jeunes pechers (Prunus persica L. Batsch.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic L. Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kervella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture Drômoise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 1066, pp.6-7</w:t>
+              <w:t xml:space="preserve">Agronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 13 (2), pp.135-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02699489v1</w:t>
+                <w:t xml:space="preserve">hal-02700160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habitat relationships of the pyrenean gray partridge</w:t>
               </w:r>
@@ -24957,51 +24957,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse quantitative du développement végétatif du système aérien de jeunes pêchers (Prunus persica L Batsch)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Kervella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25570,51 +25570,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bruchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Souty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 11 (10), pp.829-845</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25639,51 +25639,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité de la croissance et de la qualité chez la pêche (Prunus persica L Batsch) et liaison entre croissance et qualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Bruchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26038,64 +26038,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bruchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Defrance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Souty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">17 p., 1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -26149,51 +26149,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anticiper les impacts du changement climatique sur la qualité des fruits et le rendement, l’apport de la modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Baldazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26397,308 +26397,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04210423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process-based simulation models are essential tools for virtual profiling and design of ideotypes: Example of fruit and root</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Challenges in integrating genetic control in plant and crop models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Baldazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Desnoues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop systems biology - narrowing the gaps between crop modelling and genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , 2016, </w:t>
+              <w:t xml:space="preserve">Crop Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-20562-5_4⟩</w:t>
+                <w:t xml:space="preserve">Editions Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 233 p., 2016, 978-3-319-20562-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-20562-5_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02798887v1</w:t>
+                <w:t xml:space="preserve">hal-01271238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges in integrating genetic control in plant and crop models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Process-based simulation models are essential tools for virtual profiling and design of ideotypes: Example of fruit and root</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Mahmoud Memmah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Quilot-Turion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Vercambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Baldazzi</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elsa Desnoues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop Systems Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Crop systems biology - narrowing the gaps between crop modelling and genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-20562-5_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions Springer</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-01271238v1</w:t>
+                <w:t xml:space="preserve">hal-02798887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecophysiological process-based model to simulate carbon fluxes in plants</w:t>
               </w:r>
@@ -26723,51 +26723,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Baldazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26853,51 +26853,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene M.-H. Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra A. Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Quilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'agronomie aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, 2006, 2-7592-0000-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27017,51 +27017,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration de la qualité organoleptique des fruits à noyau : facteurs génétiques, physiologiques et agronomiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Albagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27250,64 +27250,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.G. Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le programme Valorisation et protection des ressources en eau 1992-1995. 1. Valorisation des ressources en eau: résultats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA Editions, 1997</w:t>
@@ -27505,51 +27505,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216773v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Constantinescu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Breniere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fanciullino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf299" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04576303v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Juillion" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Lopez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fumey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lesniak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-024-00965-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04769286v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Lacroix" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Mahmoud Memmah" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vercambre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103808" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660400v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110660" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746035v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vercambre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Mir&#225;s-Avalos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Moradzadeh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pl&#233;net" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.122470" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153761v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Casagrande" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lurol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charles" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valsesia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2023.107891" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04490144v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Drouillard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu L&#233;chaudel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Doizy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grechi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0014479723000182" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04472407v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109619" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185044v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiping Zhou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaozhong Kang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinliang Chen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhad045" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03935451v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro de Oliveira Lino" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Confolent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Signoret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quilot-Turion B&#233;n&#233;dicte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29328/journal.jpsp.1001081" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876851v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Simon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Baptiste" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lartaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Verdeil" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Brunel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2022.111313" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03843304v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Bevacqua" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-12-21-0499-R" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032577v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.931297" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185057v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2022.111434" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118905v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ruiz-Nieves" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Ayala-Garay" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Serra" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Dumont" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2020.109836" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770347v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2020.111458" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152042v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beauvoit" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17260" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958850v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Wang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojuan Li" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2020.106331" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166662v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa103" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939344v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Oliveira Lino" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot-Turion" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dufour" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Corre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lessire" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa284" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749663v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi Belmys Cakpo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Baldazzi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Roch" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaa082" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904041v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Klose" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi-Belmys Cakpo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa302" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935438v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa225" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619996v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bevacqua" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lescourret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Martinetti" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44898-6" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02407512v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/450916" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620956v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junqi Zhu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Poni" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Gambetta" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vivin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery367" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196768v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Cheddadi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007121" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02278457v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Fanwoua" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard G. Buck-Sorlin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janneke Anja Dieleman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter H. B. de Visser" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2019.108571" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619010v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Barrasso" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Mahmoud Memah" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0222764" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625585v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Demestihas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Raynal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.01.073" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620545v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Hertog" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01151" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625117v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitra Rahmati" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Miras Avalos" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00003" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01953042v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Desnoues" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13890" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539159v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma Belouah" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy057" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01953091v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25250/thescbr.brk124" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624763v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Garcia de Cortazar Atauri" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2018.01.009" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629176v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2018.01.056" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662057v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1182.20" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528846v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0422-1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618971v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Jorquera-Fontena" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Franck" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14620316.2017.1304810" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607920v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1160.52" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605994v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bouvier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delattre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1160.43" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495397v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2017.00013" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559716v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gallusci" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffretau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc-Fournier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2017.04.009" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521538v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Ribera-Fonseca" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2017.03.009" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01661920v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1182.31" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364797v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2016.07.022" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441597v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01873" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475599v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Memmah" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01841" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523722v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Wu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis van Leeuwen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00649" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379652v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pallas" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Silva" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Yang" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillaume" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcw085" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343639v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehan-Baptiste Mauroux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw169" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01400062v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikolaj Cieslak" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01739" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602221v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Mir&#225;s Avalos" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nicol&#225;s" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2016.1130.28" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634143v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Vercambre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gholamhossein Davarynejad" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Bannayan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Azizi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.6797" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q041K158-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635190v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gholam Hossein Davarynejad" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. G&#233;nard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0120246" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640096v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Etienne" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bugaud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126777" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641303v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;nard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Biais" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Osorio" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Maucourt" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv151" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638855v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Nordey" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lechaudel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/fp14306" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349167v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Bancel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benoit" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nonone" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1099.102" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637046v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ould Sidi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Kadrani" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijamc.2014070104" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636665v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etienne" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lemire" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2014.02.013" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q20HSMG9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633705v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kadrani" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Lescourret" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639362v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Colombie" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy&#234;n D. Prodhomme" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.231241" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636620v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Gibon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00085" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01193198v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Joas" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2016.03.008" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01193194v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2014.07.009" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9CF5B9R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01193188v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Davrieux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2014.01.025" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4QVFLVP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631892v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Signoret" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-014-0336-x" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636674v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lobit" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-014-0310-7" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629876v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Muller" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3161/000164514X682869" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630512v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bussi" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053426v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2013.10.023" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFGHFWFV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652770v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lobit" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mbeguie-A-Mbeguie" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bugaud" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert035" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650407v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair J. Hall" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter E. H. Minchin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Clearwater" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert317" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648957v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Benoit" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2013.08.011" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VP4PRG0S-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646755v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079948" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651667v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie A. Pinet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00495" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643177v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosal&#237;a Alcobendas" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Alarc&#243;n" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/agwat.2013.06.008" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645295v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M. Miras-Avalos" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jose Alarcon" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2013.08.021" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZ2R0SKV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643893v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mahmoud Ould Sidi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jsir.2012040101" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651665v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Massot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Stevens" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Longuenesse" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-011-1493-x" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z9357ZKH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939581v2" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0052185" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762615v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidde de Jong" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2012.06.012" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6Q6T1HG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644745v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.H. Wu" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Li" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Zhao" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859611000438" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643499v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Najla" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646084v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;rence Belleil" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odette Daribo" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2012.06.035" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0VQMWPH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644612v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hilgert" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2011.11.008" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506048v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lespinasse" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Delahaye" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Padilla" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642472v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650489v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moitrier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-010-0531-9" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RJ7F48B0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650675v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Muller" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pantin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Turc" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Freixes" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq438" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657898v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. K. Mebatsion" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Genard" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2010.10.006" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RL6T5F2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646867v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Egea" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Nicol&#225;s" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-011-0555-9" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XSRZ0J4F-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647846v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecomte" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouchet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq318" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647690v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03747.x" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189446v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erp377" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664662v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2010.04152.x" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657991v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gibert" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP09118" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662909v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Lopez-Lauri" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Murshed" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marty" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667885v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2010.06.001" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600426v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Munos" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rolland" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2010.02139.x" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655160v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouet" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruchou" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192185v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mercier" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667837v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2010.06.003" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FNM7W51F-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664249v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Benard" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/06vt-nf25" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657170v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wery" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupraz" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Forest" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gourlet-Fleury" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bouillet" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663209v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663614v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00271-009-0146-3" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JZ5WTC1P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659256v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Z. Dai" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hua Li" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Vivin" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656740v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tricon" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ern281" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668613v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Robert" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Milin" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shao Hua Li" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP08284" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664868v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Chadoeuf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2009.02121.x" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667699v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Serino" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcn233" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654816v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653268v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659574v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Pag&#232;s" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grasselly" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/B09-061" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667008v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bourgaud" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Navez" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf8036374" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600425v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Tripodi" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Grandillo" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ern338" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657373v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10265-007-0125-9" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-STRBCW1H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00306671v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#233;nard" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dauzat" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lescourret" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moitrier" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-007-0176-5" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N00V5KS7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667193v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Diakou-Verdin" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Reich" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Buret" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf072196t" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-L376VBR9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857824v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654556v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661895v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666622v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Fishman" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erm052" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662090v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Borel" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bussieres" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erl287" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667654v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huai Feng Liu" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Guichard" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erm202" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664682v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Hong Wu" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lobit" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erm126" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662635v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Normand" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018869v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vaast" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/26.4.517" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656733v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Nicolas" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besset" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667845v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vaast" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bertrand" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Perriot" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guyot" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.2338" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WDB1Z505-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663973v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Habib" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Soing" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erj128" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653954v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667019v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678387v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#233;chaudel" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Urban" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Jannoyer" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682933v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Kervella" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675467v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kervella" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eri304" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674075v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Joas" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Caro" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675468v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eri305" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679788v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678948v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Mimoun" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679725v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gibert" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perez Pastor" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675141v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673886v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gouble" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669925v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679473v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676460v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Angrand" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190868v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Walcroft" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sinoquet" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683548v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Foulongne" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-004-1703-z" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A3E1A4B3F212054561A6615C004BB112CE3A794E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675697v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-004-1651-7" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/133DBF082DD2F8A38205E8E26CCEECAF8DC295A8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670960v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672535v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Wu Ben-Hong" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Li Shao-Hua" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676895v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675274v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679426v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Laurent" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674078v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Benhong Wu" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Shaohua Li" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671101v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soing" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682162v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fishman" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677509v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680683v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gomez" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677322v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680001v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683380v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670307v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678236v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Ben-Hong Wu" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Shao-Hua Li" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.07.025" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677336v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Huguet" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674714v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674914v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682140v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Girard" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671778v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671705v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688328v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Simon" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697829v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Inizan" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692374v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walcroft" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Sinoquet" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684006v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684039v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691691v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reich" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685595v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687114v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691221v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Agostini" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689528v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pailly" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685785v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690511v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697189v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souty" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Albagnac" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695988v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688033v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696492v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685776v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wallach" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686590v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697625v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695476v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Longuenesse" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685900v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690226v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701182v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704941v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707635v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885674v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jg Huguet" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M G&#233;nard" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Laurent" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Leb&#339;uf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rouet" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709214v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700335v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707333v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704280v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709331v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Holmes" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Breuils" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700550v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705832v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700160v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699489v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707976v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576258v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Masse" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rigaud" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701920v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885536v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pag&#232;s" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kervella" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712633v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701661v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bruchou" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709252v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704004v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lanusse" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700425v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713166v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lanusse" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B&#233;reyziat" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716154v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885337v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bruchou" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Souty" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713407v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fleury" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721357v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03023771v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848122v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Defrance" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745363v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1667/9782759232529/les-productions-fruitieres-a-l-heure-du-changement-climatique" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210423v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798887v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20562-5_4" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271238v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/la/book/9783319205618#" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20562-5_1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310588v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-688-7_21" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812158v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Jeuffroy" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra A. Jullien" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832941v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842917v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Audergon" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839375v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842536v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216773v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Constantinescu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Breniere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fanciullino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf299" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04576303v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Juillion" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Lopez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fumey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lesniak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-024-00965-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04769286v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Lacroix" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Mahmoud Memmah" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vercambre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103808" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660400v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110660" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746035v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vercambre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Mir&#225;s-Avalos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Moradzadeh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pl&#233;net" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.122470" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153761v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Casagrande" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lurol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charles" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valsesia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2023.107891" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04490144v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Drouillard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu L&#233;chaudel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Doizy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grechi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0014479723000182" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04472407v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109619" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185044v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiping Zhou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaozhong Kang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinliang Chen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhad045" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03935451v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro de Oliveira Lino" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Confolent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Signoret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quilot-Turion B&#233;n&#233;dicte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29328/journal.jpsp.1001081" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876851v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Simon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Baptiste" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lartaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Verdeil" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Brunel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2022.111313" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03843304v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Bevacqua" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-12-21-0499-R" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185057v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2022.111434" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032577v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.931297" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118905v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ruiz-Nieves" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Ayala-Garay" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Serra" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Dumont" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2020.109836" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770347v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2020.111458" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152042v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beauvoit" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17260" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958850v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Wang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojuan Li" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2020.106331" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166662v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa103" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939344v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Oliveira Lino" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot-Turion" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dufour" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Corre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lessire" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa284" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749663v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi Belmys Cakpo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Baldazzi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Roch" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaa082" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935438v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa225" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904041v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Klose" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi-Belmys Cakpo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa302" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619996v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bevacqua" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lescourret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Martinetti" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44898-6" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02407512v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/450916" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620956v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junqi Zhu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Poni" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Gambetta" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vivin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery367" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196768v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Cheddadi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007121" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02278457v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Fanwoua" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard G. Buck-Sorlin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janneke Anja Dieleman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter H. B. de Visser" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2019.108571" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619010v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Barrasso" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Mahmoud Memah" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0222764" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625585v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Demestihas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Raynal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.01.073" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625117v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitra Rahmati" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Miras Avalos" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00003" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620545v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Hertog" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01151" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539159v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma Belouah" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy057" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01953042v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Desnoues" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13890" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01953091v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25250/thescbr.brk124" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624763v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Garcia de Cortazar Atauri" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2018.01.009" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629176v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2018.01.056" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618971v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Jorquera-Fontena" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Franck" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14620316.2017.1304810" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528846v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0422-1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607920v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1160.52" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662057v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1182.20" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605994v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bouvier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delattre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1160.43" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495397v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2017.00013" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559716v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gallusci" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffretau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc-Fournier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2017.04.009" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521538v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Ribera-Fonseca" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2017.03.009" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01661920v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1182.31" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364797v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2016.07.022" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441597v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01873" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475599v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Memmah" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01841" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523722v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Wu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis van Leeuwen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00649" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379652v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pallas" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Silva" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Yang" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillaume" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcw085" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343639v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehan-Baptiste Mauroux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw169" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01400062v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikolaj Cieslak" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01739" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602221v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Mir&#225;s Avalos" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nicol&#225;s" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2016.1130.28" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634143v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Vercambre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gholamhossein Davarynejad" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Bannayan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Azizi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.6797" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q041K158-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635190v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gholam Hossein Davarynejad" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. G&#233;nard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0120246" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640096v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Etienne" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bugaud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126777" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641303v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;nard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Biais" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Osorio" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Maucourt" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv151" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638855v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Nordey" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lechaudel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/fp14306" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349167v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Bancel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benoit" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nonone" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1099.102" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637046v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ould Sidi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Kadrani" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijamc.2014070104" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636665v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etienne" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lemire" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2014.02.013" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q20HSMG9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633705v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kadrani" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Lescourret" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639362v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Colombie" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy&#234;n D. Prodhomme" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.231241" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636620v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Gibon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00085" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01193198v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Joas" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2016.03.008" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01193194v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2014.07.009" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9CF5B9R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01193188v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Davrieux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2014.01.025" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4QVFLVP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631892v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Signoret" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-014-0336-x" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636674v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lobit" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-014-0310-7" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630512v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bussi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629876v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Muller" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3161/000164514X682869" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053426v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2013.10.023" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFGHFWFV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652770v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lobit" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mbeguie-A-Mbeguie" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bugaud" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert035" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650407v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair J. Hall" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter E. H. Minchin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Clearwater" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert317" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648957v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Benoit" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2013.08.011" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VP4PRG0S-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646755v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079948" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643177v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosal&#237;a Alcobendas" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Alarc&#243;n" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/agwat.2013.06.008" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651667v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie A. Pinet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00495" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645295v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M. Miras-Avalos" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jose Alarcon" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2013.08.021" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZ2R0SKV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643893v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mahmoud Ould Sidi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jsir.2012040101" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651665v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Massot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Stevens" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Longuenesse" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-011-1493-x" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z9357ZKH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939581v2" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0052185" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762615v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidde de Jong" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2012.06.012" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6Q6T1HG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644745v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.H. Wu" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Li" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Zhao" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859611000438" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643499v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Najla" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646084v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;rence Belleil" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odette Daribo" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2012.06.035" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0VQMWPH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644612v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hilgert" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2011.11.008" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506048v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lespinasse" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Delahaye" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Padilla" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650489v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moitrier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-010-0531-9" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RJ7F48B0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650675v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Muller" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pantin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Turc" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Freixes" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq438" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657898v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. K. Mebatsion" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Genard" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2010.10.006" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RL6T5F2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642472v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646867v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Egea" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Nicol&#225;s" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-011-0555-9" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XSRZ0J4F-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647846v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecomte" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouchet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq318" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647690v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03747.x" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189446v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erp377" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662909v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Lopez-Lauri" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Murshed" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marty" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667885v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2010.06.001" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664662v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2010.04152.x" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657991v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gibert" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP09118" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600426v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Munos" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rolland" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2010.02139.x" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655160v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouet" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruchou" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192185v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mercier" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667837v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2010.06.003" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FNM7W51F-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664249v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Benard" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/06vt-nf25" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659256v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Z. Dai" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hua Li" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Vivin" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663614v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00271-009-0146-3" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JZ5WTC1P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663209v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656740v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tricon" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ern281" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668613v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Robert" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Milin" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shao Hua Li" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP08284" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657170v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wery" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupraz" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Forest" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gourlet-Fleury" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bouillet" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664868v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Chadoeuf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2009.02121.x" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667699v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Serino" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcn233" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653268v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654816v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600425v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Tripodi" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Grandillo" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ern338" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667008v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bourgaud" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grasselly" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Navez" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf8036374" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659574v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Pag&#232;s" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/B09-061" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657373v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10265-007-0125-9" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-STRBCW1H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00306671v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#233;nard" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dauzat" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lescourret" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moitrier" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-007-0176-5" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N00V5KS7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667193v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Diakou-Verdin" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Reich" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Buret" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf072196t" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-L376VBR9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857824v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654556v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666622v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Fishman" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erm052" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662090v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Borel" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bussieres" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erl287" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661895v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667654v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huai Feng Liu" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Guichard" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erm202" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664682v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Hong Wu" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lobit" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erm126" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662635v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Normand" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018869v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vaast" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/26.4.517" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667845v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vaast" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bertrand" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Perriot" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guyot" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.2338" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WDB1Z505-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663973v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Habib" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Soing" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erj128" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656733v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Nicolas" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besset" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653954v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667019v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678387v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#233;chaudel" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Urban" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Jannoyer" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682933v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Kervella" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675468v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kervella" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eri305" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679788v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678948v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Mimoun" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675467v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eri304" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674075v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Joas" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Caro" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675141v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679725v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gibert" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perez Pastor" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673886v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gouble" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669925v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679473v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676460v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Angrand" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683548v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Foulongne" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-004-1703-z" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A3E1A4B3F212054561A6615C004BB112CE3A794E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190868v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Walcroft" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sinoquet" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675697v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-004-1651-7" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/133DBF082DD2F8A38205E8E26CCEECAF8DC295A8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670960v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672535v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Wu Ben-Hong" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Li Shao-Hua" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676895v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675274v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671101v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soing" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679426v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Laurent" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674078v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Benhong Wu" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Shaohua Li" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682162v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fishman" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677509v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680683v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gomez" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677322v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680001v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683380v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670307v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678236v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Ben-Hong Wu" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Shao-Hua Li" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.07.025" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677336v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Huguet" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674914v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682140v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Girard" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674714v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671778v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671705v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688328v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Simon" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697829v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Inizan" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692374v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walcroft" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Sinoquet" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691691v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reich" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684006v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684039v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685595v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689528v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pailly" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691221v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Agostini" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685785v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690511v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697189v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souty" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Albagnac" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687114v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695988v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688033v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696492v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685776v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wallach" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686590v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697625v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695476v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Longuenesse" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685900v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690226v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707635v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704941v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885674v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jg Huguet" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M G&#233;nard" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Laurent" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Leb&#339;uf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rouet" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701182v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709214v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707333v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700335v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704280v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709331v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Holmes" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Breuils" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700550v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705832v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699489v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700160v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707976v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576258v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Masse" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rigaud" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701920v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885536v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pag&#232;s" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kervella" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712633v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701661v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bruchou" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709252v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704004v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lanusse" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700425v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713166v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lanusse" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B&#233;reyziat" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716154v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885337v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bruchou" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Souty" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713407v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fleury" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721357v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03023771v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848122v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Defrance" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745363v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1667/9782759232529/les-productions-fruitieres-a-l-heure-du-changement-climatique" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210423v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271238v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/la/book/9783319205618#" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20562-5_1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798887v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20562-5_4" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310588v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-688-7_21" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812158v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Jeuffroy" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra A. Jullien" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832941v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842917v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Audergon" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839375v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842536v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>