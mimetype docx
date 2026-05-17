--- v1 (2026-04-25)
+++ v2 (2026-05-17)
@@ -265,831 +265,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05216773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining field experiments under an agrivoltaic system and a kinetic fruit model to understand the impact of shading on apple carbohydrate metabolism and quality</w:t>
+                <w:t xml:space="preserve">Analyzing the impacts of climate change on ecosystem services provided by apple orchards in Southeast France using a process-based model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gilles Vercambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José M Mirás-Avalos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Perrine Juillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Lesniak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Génard</w:t>
+                <w:t xml:space="preserve">Mostafa Moradzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Plénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroforestry Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10457-024-00965-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 370, pp.122470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2024.122470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04576303v1</w:t>
+                <w:t xml:space="preserve">hal-04746035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the effect of multiple pests on ecosystem services provided by fruit crops: Application to apple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octave Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Mahmoud Memmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 213, pp.103808. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04769286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing avian diversity and red squirrel occurrence in fragmented high-altitude mountain pine forests of the central French Pyrenees: A dataset of point counts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining field experiments under an agrivoltaic system and a kinetic fruit model to understand the impact of shading on apple carbohydrate metabolism and quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Juillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Fumey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lesniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agroforestry Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10457-024-00965-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110660⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04660400v1</w:t>
+                <w:t xml:space="preserve">hal-04576303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing the impacts of climate change on ecosystem services provided by apple orchards in Southeast France using a process-based model</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing avian diversity and red squirrel occurrence in fragmented high-altitude mountain pine forests of the central French Pyrenees: A dataset of point counts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lescourret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 370, pp.122470. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 55, pp.110660. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2024.122470⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04746035v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergy between pre-harvest practices and storage conditions to achieve good quality nectarines and prevent brown rot losses during storage: A modeling framework</w:t>
+                <w:t xml:space="preserve">Variations in mango fruit quality in response to management factors on a pre- and post-harvest continuum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrico Casagrande</w:t>
+                <w:t xml:space="preserve">Antoine Drouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Léchaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Charles</w:t>
+                <w:t xml:space="preserve">Anna Doizy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Valsesia</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Grechi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 210, pp.107891. </w:t>
+              <w:t xml:space="preserve">Experimental Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 59, pp.e21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compag.2023.107891⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0014479723000182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04153761v1</w:t>
+                <w:t xml:space="preserve">hal-04490144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations in mango fruit quality in response to management factors on a pre- and post-harvest continuum</w:t>
+                <w:t xml:space="preserve">Synergy between pre-harvest practices and storage conditions to achieve good quality nectarines and prevent brown rot losses during storage: A modeling framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Drouillard</w:t>
+                <w:t xml:space="preserve">Enrico Casagrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Léchaudel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Génard</w:t>
+                <w:t xml:space="preserve">Sébastien Lurol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Doizy</w:t>
+                <w:t xml:space="preserve">Florence Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Grechi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Valsesia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 59, pp.e21. </w:t>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 210, pp.107891. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0014479723000182⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2023.107891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04490144v1</w:t>
+                <w:t xml:space="preserve">hal-04153761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Census of breeding birds in the Pyrenees in the early 1980s: A publicly available dataset for ecological research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lescourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 50, pp.109619. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1166,51 +1166,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaozhong Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinliang Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1381,364 +1381,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03935451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedicel anatomy and histology in tomato vary according to genotype and water-deficit environment, affecting fruit mass</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Brown Rot Disease in Stored Nectarines: Modeling the Combined Effects of Preharvest and Storage Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Casagrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lurol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Simon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Brunel</w:t>
+                <w:t xml:space="preserve">Danièle Bevacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2022.111313⟩</w:t>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 112 (7), pp.1575-1583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PHYTO-12-21-0499-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03876851v1</w:t>
+                <w:t xml:space="preserve">hal-03843304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brown Rot Disease in Stored Nectarines: Modeling the Combined Effects of Preharvest and Storage Conditions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florence Charles</w:t>
+                <w:t xml:space="preserve">Pedicel anatomy and histology in tomato vary according to genotype and water-deficit environment, affecting fruit mass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lartaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐luc Verdeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danièle Bevacqua</w:t>
+                <w:t xml:space="preserve">Béatrice Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 112 (7), pp.1575-1583. </w:t>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 321, pp.111313. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/PHYTO-12-21-0499-R⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2022.111313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03843304v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shading apple trees with an agrivoltaic system: Impact on water relations, leaf morphophysiological characteristics and yield determinants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Juillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fumey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lesniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1802,77 +1802,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resource Translocation Modelling Highlights Density-Dependence Effects in Fruit Production at Various Levels of Organisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vercambre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, pp.931297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1958,51 +1958,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientia Horticulturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 278, pp.109836. </w:t>
@@ -2040,103 +2040,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A process-based model of nectarine quality development during pre- and post-harvest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Casagrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lurol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Plénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Postharvest Biology and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 175, pp.111458. </w:t>
@@ -2455,51 +2455,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-assisted analysis of the peach pedicel–fruit system suggests regulation of sugar uptake and a water-saving strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2540,2004 +2540,2004 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03166662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cuticular waxes of nectarines during fruit development in relation to surface conductance and susceptibility to Monilinia laxa</w:t>
+                <w:t xml:space="preserve">Model-assisted comparison of sugar accumulation patterns in ten fleshy fruits highlights differences between herbaceous and woody species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leandro Oliveira Lino</w:t>
+                <w:t xml:space="preserve">Coffi Belmys Cakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Quilot-Turion</w:t>
+                <w:t xml:space="preserve">Valentina Baldazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Dufour</w:t>
+                <w:t xml:space="preserve">Léa Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Noëlle Corre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">René Lessire</w:t>
+                <w:t xml:space="preserve">Zhanwu Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/eraa284⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 126 (3), pp.455-470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcaa082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02939344v1</w:t>
+                <w:t xml:space="preserve">hal-02749663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-assisted comparison of sugar accumulation patterns in ten fleshy fruits highlights differences between herbaceous and woody species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cuticular waxes of nectarines during fruit development in relation to surface conductance and susceptibility to Monilinia laxa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Oliveira Lino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coffi Belmys Cakpo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Vercambre</w:t>
+                <w:t xml:space="preserve">Bénédicte Quilot-Turion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Baldazzi</w:t>
+                <w:t xml:space="preserve">Claire Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Roch</w:t>
+                <w:t xml:space="preserve">Marie-Noëlle Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhanwu Dai</w:t>
+                <w:t xml:space="preserve">René Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 126 (3), pp.455-470. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aob/mcaa082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eraa284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749663v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fruit water content as an indication of sugar metabolism improves simulation of carbohydrate accumulation in tomato fruit</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nadia Bertin</w:t>
+                <w:t xml:space="preserve">Biomass composition explains fruit relative growth rate and discriminates climacteric from non-climacteric species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Gautier</w:t>
+                <w:t xml:space="preserve">Sylvain Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Klose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coffi-Belmys Cakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/eraa225⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 71 (19), pp.5823-5836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eraa302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02935438v1</w:t>
+                <w:t xml:space="preserve">hal-02904041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomass composition explains fruit relative growth rate and discriminates climacteric from non-climacteric species</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Holger Klose</w:t>
+                <w:t xml:space="preserve">Fruit water content as an indication of sugar metabolism improves simulation of carbohydrate accumulation in tomato fruit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinliang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vercambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaozhong Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coffi-Belmys Cakpo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+                <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 71 (19), pp.5823-5836. </w:t>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/eraa302⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eraa225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02904041v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling epidemiological and tree growth models to control fungal diseases spread in fruit orchards</w:t>
+                <w:t xml:space="preserve">Model-based QTL detection is sensitive to slight modifications in model formulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele Bevacqua</w:t>
+                <w:t xml:space="preserve">Caterina Barrasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Mahmoud Memah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Quilot-Turion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-44898-6⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (10), pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0222764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02619996v1</w:t>
+                <w:t xml:space="preserve">hal-02619010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organ-wide and ploidy-dependent regulation both contribute to cell-size determination: evidence from a computational model of tomato fruit</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Valsesia</w:t>
+                <w:t xml:space="preserve">A simulation study of synergies and tradeoffs between multiple ecosystem services in apple orchards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Demestihas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Plénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadia Bertin</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Lescourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/450916⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 236, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2019.01.073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02407512v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling grape growth in relation to whole-plant carbon and water fluxes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Junqi Zhu</w:t>
+                <w:t xml:space="preserve">Coupling epidemiological and tree growth models to control fungal diseases spread in fruit orchards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Bevacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gregory Gambetta</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Vivin</w:t>
+                <w:t xml:space="preserve">Davide Martinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 70 (9), pp.2505 - 2521. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/ery367⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-44898-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620956v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling water fluxes with cell wall mechanics in a multicellular model of plant development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ibrahim Cheddadi</w:t>
+                <w:t xml:space="preserve">Organ-wide and ploidy-dependent regulation both contribute to cell-size determination: evidence from a computational model of tomato fruit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Baldazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valsesia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Godin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1007121⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 70 (21), pp.6215-6228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/450916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02196768v2</w:t>
+                <w:t xml:space="preserve">hal-02407512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supplemental LED lighting affects the dynamics of tomato fruit growth and composition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling grape growth in relation to whole-plant carbon and water fluxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junqi Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Poni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julienne Fanwoua</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Vercambre</w:t>
+                <w:t xml:space="preserve">Gregory Gambetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerhard G. Buck-Sorlin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pieter H. B. de Visser</w:t>
+                <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientia Horticulturae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scienta.2019.108571⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 70 (9), pp.2505 - 2521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/ery367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02278457v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based QTL detection is sensitive to slight modifications in model formulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed-Mahmoud Memah</w:t>
+                <w:t xml:space="preserve">Coupling water fluxes with cell wall mechanics in a multicellular model of plant development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Cheddadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Quilot-Turion</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Godin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0222764⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (6), pp.e1007121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1007121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619010v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196768v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simulation study of synergies and tradeoffs between multiple ecosystem services in apple orchards</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Supplemental LED lighting affects the dynamics of tomato fruit growth and composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julienne Fanwoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vercambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard G. Buck-Sorlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constance Demestihas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Génard</w:t>
+                <w:t xml:space="preserve">Janneke Anja Dieleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Raynal</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pieter H. B. de Visser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 236, pp.1-16. </w:t>
+              <w:t xml:space="preserve">Scientia Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 256, pp.108571. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2019.01.073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scienta.2019.108571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625585v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling the Effects of Water Stress on Carbon Acquisition, Vegetative Growth, and Fruit Quality of Peach Trees by Means of the QualiTree Model</w:t>
+                <w:t xml:space="preserve">A kinetic model of sugar metabolism in peach fruit reveals a functional hypothesis of markedly low fructose-to-glucose ratio phenotype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitra Rahmati</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Francoise Lescourret</w:t>
+                <w:t xml:space="preserve">Elsa Desnoues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Quilot-Turion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Baldazzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00003⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 94 (4), pp.685-698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.13890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02625117v1</w:t>
+                <w:t xml:space="preserve">hal-01953042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Quality of Horticultural Crops: A Recurrent/New Challenge for Plant Scientists in a Changing World</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadia Bertin</w:t>
+                <w:t xml:space="preserve">Disentangling the Effects of Water Stress on Carbon Acquisition, Vegetative Growth, and Fruit Quality of Peach Trees by Means of the QualiTree Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitra Rahmati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Manuel Miras Avalos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valsesia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 9, </w:t>
+              <w:t xml:space="preserve">, 2018, 9, pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2018.01151⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620545v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Putting primary metabolism into perspective to obtain better fruits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+                <w:t xml:space="preserve">Editorial: Quality of Horticultural Crops: A Recurrent/New Challenge for Plant Scientists in a Changing World</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isma Belouah</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maarten Hertog</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 122 (1), pp.1-21. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aob/mcy057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2018.01151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02539159v1</w:t>
+                <w:t xml:space="preserve">hal-02620545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A kinetic model of sugar metabolism in peach fruit reveals a functional hypothesis of markedly low fructose-to-glucose ratio phenotype</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Putting primary metabolism into perspective to obtain better fruits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Desnoues</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isma Belouah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coffi Belmys Cakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Colombie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 94 (4), pp.685-698. </w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 122 (1), pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tpj.13890⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcy057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01953042v1</w:t>
+                <w:t xml:space="preserve">hal-02539159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explore the best sugar factory: the fruit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Desnoues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Quilot-Turion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Baldazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TheScienceBreaker</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4575,64 +4575,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing ecosystem services in apple orchards using the STICS model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Demestihas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Plénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4794,6224 +4794,6224 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02629176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of blueberry (Vaccinium corymbosum L.) fruit water dynamics during growth using an ecophysiological model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilio Jorquera-Fontena</w:t>
+                <w:t xml:space="preserve">Cell division, endoreduplication and expansion processes: setting the cell and organ control into an integrated model of tomato fruit development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Baldazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Franck</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Horticultural Science and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14620316.2017.1304810⟩</w:t>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1182, pp.257 - 264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1182.31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02618971v1</w:t>
+                <w:t xml:space="preserve">hal-01661920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecosystem services in orchards. A review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Plénet</w:t>
+                <w:t xml:space="preserve">A kinetic model of sugar metabolism in peach fruit allows the exploration of genetic variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Desnoues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francoise Lescourret</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Quilot-Turion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Baldazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-017-0422-1⟩</w:t>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1182, pp.169-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1182.20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01528846v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A kinetic model of sugar metabolism allows the simulation of sugar concentrations and their genetic variability during peach fruit growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Desnoues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Quilot-Turion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Baldazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Horticulturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 1160, pp.361-366. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1160.52⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A kinetic model of sugar metabolism in peach fruit allows the exploration of genetic variability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elsa Desnoues</w:t>
+                <w:t xml:space="preserve">Analysis of blueberry (Vaccinium corymbosum L.) fruit water dynamics during growth using an ecophysiological model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Jorquera-Fontena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valentina Baldazzi</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Franck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 1182, pp.169-176. </w:t>
+              <w:t xml:space="preserve">Journal of Horticultural Science and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 92 (6), pp.646 - 659. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1182.20⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14620316.2017.1304810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01662057v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How many insects can a great tit population prey on in apple organic orchards? A modelling bioenergetics study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ecosystem services in orchards. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Demestihas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Plénet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Lescourret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1160.43⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-017-0422-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605994v1</w:t>
+                <w:t xml:space="preserve">hal-01528846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotype-by-Environment Interactions Emerge from Simple Assemblages of Mathematical Functions in Ecological Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Bevacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fevo.2017.00013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01495397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetics for Plant Improvement: Current Knowledge and Modeling Avenues</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How many insects can a great tit population prey on in apple organic orchards? A modelling bioenergetics study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tplants.2017.04.009⟩</w:t>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1160, pp.301-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1160.43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01559716v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple allometric model for estimating blueberry fruit weight from diameter measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilio Jorquera-Fontena</w:t>
+                <w:t xml:space="preserve">Epigenetics for Plant Improvement: Current Knowledge and Modeling Avenues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gallusci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanwu Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gauffretau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientia Horticulturae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scienta.2017.03.009⟩</w:t>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22 (7), pp.610-623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2017.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01521538v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01559716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell division, endoreduplication and expansion processes: setting the cell and organ control into an integrated model of tomato fruit development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentina Baldazzi</w:t>
+                <w:t xml:space="preserve">A simple allometric model for estimating blueberry fruit weight from diameter measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Jorquera-Fontena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadia Bertin</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Ribera-Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Franck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 1182, pp.257 - 264. </w:t>
+              <w:t xml:space="preserve">Scientia Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 219, pp.131 - 134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1182.31⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scienta.2017.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01661920v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The consequences of aphid infestation on fruit production become evident in a multi-year perspective: Insights from a virtual experiment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Grechi</w:t>
+                <w:t xml:space="preserve">Integrating Physiology and Architecture in Models of Fruit Expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikolaj Cieslak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Cheddadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Baldazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2016.07.022⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2016.01739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01364797v1</w:t>
+                <w:t xml:space="preserve">hal-01400062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Allelic Combinations Controlling Parameters of a Peach Quality Model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Potential of QualiTree, a virtual fruit tree, to study the management of fruit quality under biotic and abiotic constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Lescourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Mirás Avalos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Nicolás</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vercambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valsesia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2016.01873⟩</w:t>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1130, pp.193-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2016.1130.28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01441597v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Assisted Estimation of the Genetic Variability in Physiological Parameters Related to Tomato Fruit Growth under Contrasted Water Conditions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Vercambre</w:t>
+                <w:t xml:space="preserve">The consequences of aphid infestation on fruit production become evident in a multi-year perspective: Insights from a virtual experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Bevacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grechi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Lescourret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2016.01841⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 338, pp.11-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2016.07.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01475599v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01364797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-species comparative analysis of components of soluble sugar concentration in fleshy fruits</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimization of Allelic Combinations Controlling Parameters of a Peach Quality Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Quilot-Turion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valsesia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Mahmoud Memmah</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 7, 12 p. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 20 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2016.01873⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2016.00649⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02523722v1</w:t>
+                <w:t xml:space="preserve">hal-01441597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of carbon allocation and organ growth variability in apple tree by connecting architectural and source–sink models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Pallas</w:t>
+                <w:t xml:space="preserve">Model-Assisted Estimation of the Genetic Variability in Physiological Parameters Related to Tomato Fruit Growth under Contrasted Water Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David da Silva</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Guillaume</w:t>
+                <w:t xml:space="preserve">Mohamed Memmah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vercambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Baldazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mcw085⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2016.01841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01379652v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic QTLs for sugars and enzyme activities provide an overview of genetic control of sugar metabolism during peach fruit development</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Inter-species comparative analysis of components of soluble sugar concentration in fleshy fruits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanwu Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huan Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Baldazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lambert</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erw169⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2016.00649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01343639v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Physiology and Architecture in Models of Fruit Expansion</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Dynamic QTLs for sugars and enzyme activities provide an overview of genetic control of sugar metabolism during peach fruit development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Desnoues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Baldazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jehan-Baptiste Mauroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2016.01739⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 67 (11), pp.3419-3431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erw169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01400062v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01343639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of QualiTree, a virtual fruit tree, to study the management of fruit quality under biotic and abiotic constraints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francoise Lescourret</w:t>
+                <w:t xml:space="preserve">Simulation of carbon allocation and organ growth variability in apple tree by connecting architectural and source–sink models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Pallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valsesia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Mirás Avalos</w:t>
+                <w:t xml:space="preserve">Weiwei Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Nicolás</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Valsesia</w:t>
+                <w:t xml:space="preserve">Olivier Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 1130, pp.193-198. </w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 118 (2), pp.317-330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2016.1130.28⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcw085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602221v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01379652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water scarcity conditions affect peach fruit size and polyphenol contents more severely than other fruit quality traits</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling changes in pH and titratable acidity during the maturation of dessert banana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles G. Vercambre</w:t>
+                <w:t xml:space="preserve">Audrey Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gholamhossein Davarynejad</w:t>
+                <w:t xml:space="preserve">Doriane Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Bannayan</w:t>
+                <w:t xml:space="preserve">S. Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Majid Azizi</w:t>
+                <w:t xml:space="preserve">M. Nonone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 95 (5), pp.1055-1065. </w:t>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1099, pp.807-814. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jsfa.6797⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2015.1099.102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02634143v1</w:t>
+                <w:t xml:space="preserve">hal-01349167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peach water relations, gas exchange, growth and shoot mortality under water deficit in semi-arid weather conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Water scarcity conditions affect peach fruit size and polyphenol contents more severely than other fruit quality traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitra Rahmati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Vercambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gholam Hossein Davarynejad</w:t>
+                <w:t xml:space="preserve">Gholamhossein Davarynejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel M. Génard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mohammad Bannayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majid Azizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0120246⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 95 (5), pp.1055-1065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jsfa.6797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635190v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A process-based model of TCA cycle functioning to analyze citrate accumulation in pre- and post-harvest fruits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Etienne</w:t>
+                <w:t xml:space="preserve">Peach water relations, gas exchange, growth and shoot mortality under water deficit in semi-arid weather conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitra Rahmati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gholam Hossein Davarynejad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel M. Génard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohammad Bannayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majid Azizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 10 (6), 26 p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0126777⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 10 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0120246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640096v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomic profiling in tomato reveals diel compositional changes in fruit affected by source-sink relationships.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+                <w:t xml:space="preserve">A process-based model of TCA cycle functioning to analyze citrate accumulation in pre- and post-harvest fruits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Biais</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Bugaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erv151⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (6), 26 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0126777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02641303v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The decline in xylem flow to mango fruit at the end of its development is related to the appearance of embolism in the fruit pedicel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabolomic profiling in tomato reveals diel compositional changes in fruit affected by source-sink relationships.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Nordey</w:t>
+                <w:t xml:space="preserve">Benoit Biais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Lechaudel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sonia Osorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/fp14306⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 66 (11), pp.3391-404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erv151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02638855v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling changes in pH and titratable acidity during the maturation of dessert banana</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The decline in xylem flow to mango fruit at the end of its development is related to the appearance of embolism in the fruit pedicel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Benoit</w:t>
+                <w:t xml:space="preserve">Thibault Nordey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Nonone</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathieu Lechaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Génard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 1099, pp.807-814. </w:t>
+              <w:t xml:space="preserve">Functional Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42 (7), pp.668-675. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2015.1099.102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1071/fp14306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01349167v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relationship between metaheuristics stopping criteria and performances: Cases of NSGA-II and MOPSO-CD for sustainable peach fruit design</w:t>
+                <w:t xml:space="preserve">Resource competition modulates the seed number-fruit size relationship in a genotype-dependent manner: a modeling approach in grape and tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Ould Sidi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Quilot-Turion</w:t>
+                <w:t xml:space="preserve">Marion Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanwu Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdeslam Kadrani</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathilde Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Metaheuristic Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5 (3), pp.47-74. </w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 290, pp.54-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4018/ijamc.2014070104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2013.10.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02637046v1</w:t>
+                <w:t xml:space="preserve">hal-01053426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citrate and malate accumulation in banana fruit (Musa sp AA) is highly affected by genotype and fruit age, but not by cultural practices</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">The relationship between metaheuristics stopping criteria and performances: Cases of NSGA-II and MOPSO-CD for sustainable peach fruit design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ould Sidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Quilot-Turion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeslam Kadrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientia Horticulturae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scienta.2014.02.013⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Applied Metaheuristic Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (3), pp.47-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/ijamc.2014070104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02636665v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of evolutionary and swarm intelligence-based approaches in the improvement of peach fruit quality</w:t>
+                <w:t xml:space="preserve">Citrate and malate accumulation in banana fruit (Musa sp AA) is highly affected by genotype and fruit age, but not by cultural practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kadrani</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">A. Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Bancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Lemire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Management Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientia Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 169, pp.99 - 110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scienta.2014.02.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02633705v1</w:t>
+                <w:t xml:space="preserve">hal-02636665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remarkable reproducibility of enzyme activity profiles in tomato fruits grown under contrasting environments provides a roadmap for studies of fruit metabolism.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of evolutionary and swarm intelligence-based approaches in the improvement of peach fruit quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kadrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Quilot-Turion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ould Sidi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annals of Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3 (1), pp.129-142</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02639362v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic studies in plant organs: don't forget dilution by growth</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Remarkable reproducibility of enzyme activity profiles in tomato fruits grown under contrasting environments provides a roadmap for studies of fruit metabolism.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Biais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Colombie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duyên D. Prodhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2014.00085⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 164, pp.1204-1221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.113.231241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636620v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-assisted analysis of spatial and temporal variations in fruit temperature and transpiration highlighting the role of fruit development</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Génard</w:t>
+                <w:t xml:space="preserve">Metabolic studies in plant organs: don't forget dilution by growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Baldazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Gibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jplph.2016.03.008⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2014.00085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193198v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal variations in mango colour, acidity, and sweetness in relation to temperature and ethylene gradients within the fruit</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+                <w:t xml:space="preserve">Model-assisted analysis of spatial and temporal variations in fruit temperature and transpiration highlighting the role of fruit development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Nordey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Léchaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Joas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Génard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Joas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (3), e92532 (12 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jplph.2016.03.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jplph.2014.07.009⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01193194v1</w:t>
+                <w:t xml:space="preserve">hal-01193198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-destructive prediction of color and pigment contents in mango peel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+                <w:t xml:space="preserve">Spatial and temporal variations in mango colour, acidity, and sweetness in relation to temperature and ethylene gradients within the fruit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Nordey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Léchaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Joas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Léchaudel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientia Horticulturae</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 171 (17), pp.1555--1563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jplph.2014.07.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scienta.2014.01.025⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01193188v1</w:t>
+                <w:t xml:space="preserve">hal-01193194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiling sugar metabolism during fruit development in a peach progeny with different fructose-to-glucose ratios.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-destructive prediction of color and pigment contents in mango peel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Nordey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Joas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Davrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Léchaudel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12870-014-0336-x⟩</w:t>
+              <w:t xml:space="preserve">Scientia Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 171, pp.37--44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scienta.2014.01.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631892v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the vacuolar storage of malate shed lights on pre- and post-harvest fruit acidity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">Profiling sugar metabolism during fruit development in a peach progeny with different fructose-to-glucose ratios.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Desnoues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Gibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Baldazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Signoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 14, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 14 (1), pp.336 : 1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12870-014-0336-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12870-014-0310-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02636674v1</w:t>
+                <w:t xml:space="preserve">hal-02631892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thinning and Pruning to Overcome Alternate Bearing in Peach Trees</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">Modeling the vacuolar storage of malate shed lights on pre- and post-harvest fruit acidity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lobit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bugaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Horticultural Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12870-014-0310-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630512v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nest-site and landscape characteristics affect the distribution of breeding pairs of European Rollers Coracias garullus in an agricultural area of southeastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Ornithologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 49 (1), pp.23-32. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3161/000164514X682869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02629876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resource competition modulates the seed number-fruit size relationship in a genotype-dependent manner: a modeling approach in grape and tomato</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thinning and Pruning to Overcome Alternate Bearing in Peach Trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Génard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Horticultural Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 79 (6), pp.313-317</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2013.10.023⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01053426v1</w:t>
+                <w:t xml:space="preserve">hal-02630512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What controls fleshy fruit acidity? A review of malate and citrate accumulation in fruit cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">Assessment of the water stress effects on peach fruit quality and size using a fruit tree model, QualiTree (vol 128C, pg 1, 2013)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose M. Miras-Avalos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalía Alcobendas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Jose Alarcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valsesia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 64 (6), pp.1451 - 1469. </w:t>
+              <w:t xml:space="preserve">Agricultural Water Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 130, pp.178 - 178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/ert035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agwat.2013.08.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02652770v1</w:t>
+                <w:t xml:space="preserve">hal-02645295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A biophysical model of kiwifruit (Actinidia deliciosa) berry development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alistair J. Hall</w:t>
+                <w:t xml:space="preserve">What controls fleshy fruit acidity? A review of malate and citrate accumulation in fruit cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter E. H. Minchin</w:t>
+                <w:t xml:space="preserve">P. Lobit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael J. Clearwater</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel M. Génard</w:t>
+                <w:t xml:space="preserve">D. Mbeguie-A-Mbeguie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bugaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 64 (18), pp.5473-5483. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/ert317⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 64 (6), pp.1451 - 1469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/ert035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650407v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model approach revealed the relationship between banana pulp acidity and composition during growth and post harvest ripening</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">A biophysical model of kiwifruit (Actinidia deliciosa) berry development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alistair J. Hall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter E. H. Minchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J. Clearwater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bugaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientia Horticulturae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scienta.2013.08.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 64 (18), pp.5473-5483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/ert317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02648957v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining niche and dispersal in a simple model (NDM) of species distribution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">A model approach revealed the relationship between banana pulp acidity and composition during growth and post harvest ripening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Bancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bugaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0079948⟩</w:t>
+              <w:t xml:space="preserve">Scientia Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 162, pp.125-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scienta.2013.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646755v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the water stress effects on peach fruit quality and size using a fruit tree model, QualiTree</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">Combining niche and dispersal in a simple model (NDM) of species distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Water Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/agwat.2013.06.008⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0079948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643177v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;em&amp;gt;In-silico&amp;lt;/em&amp;gt; analysis of water and carbon relations under stress conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoit Biais</w:t>
+                <w:t xml:space="preserve">Assessment of the water stress effects on peach fruit quality and size using a fruit tree model, QualiTree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Manuel Miras Avalos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalía Alcobendas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan José Alarcón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valsesia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agricultural Water Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 128, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/agwat.2013.06.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2013.00495⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02651667v1</w:t>
+                <w:t xml:space="preserve">hal-02643177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the water stress effects on peach fruit quality and size using a fruit tree model, QualiTree (vol 128C, pg 1, 2013)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel M. Génard</w:t>
+                <w:t xml:space="preserve">&amp;lt;em&amp;gt;In-silico&amp;lt;/em&amp;gt; analysis of water and carbon relations under stress conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Baldazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie A. Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Vercambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Biais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Water Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agwat.2013.08.021⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2013.00495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02645295v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle swarm optimization to design ideotypes for sustainable fruit production systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
+                <w:t xml:space="preserve">A simple model to predict the probability of a peach (Prunus persicae) tree bud to develop as a long or short shoot as a consequence of winter pruning intensity and previous year growth.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Bevacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Lescourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Swarm Intelligence Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4018/jsir.2012040101⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (12), pp.e52185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0052185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02643893v1</w:t>
+                <w:t xml:space="preserve">hal-00939581v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light affects ascorbate content and ascorbate-related gene expression in tomato leaves more than in fruits</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">Particle swarm optimization to design ideotypes for sustainable fruit production systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeslam Kadrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mahmoud Ould Sidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Quilot-Turion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hélène Gautier</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00425-011-1493-x⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Swarm Intelligence Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (2), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/jsir.2012040101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02651665v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple model to predict the probability of a peach (Prunus persicae) tree bud to develop as a long or short shoot as a consequence of winter pruning intensity and previous year growth.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francoise Lescourret</w:t>
+                <w:t xml:space="preserve">Light affects ascorbate content and ascorbate-related gene expression in tomato leaves more than in fruits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jacques Longuenesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Planta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 235 (1), pp.153-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00425-011-1493-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0052185⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00939581v2</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards multiscale plant models: integrating cellular networks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of water deficit and variations of fruit microclimate on peach fruit growth and quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hidde de Jong</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Génard</w:t>
+                <w:t xml:space="preserve">Safaa Najla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Vercambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plant stress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (1), pp.33-38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00762615v1</w:t>
+                <w:t xml:space="preserve">hal-02643499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of a SUGAR model to analyse sugar accumulation in peach cultivars that differ in glucose–fructose ratio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.H. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Quilot-Turion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.H. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 150, pp.53-63. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0021859611000438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02644745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of water deficit and variations of fruit microclimate on peach fruit growth and quality</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel M. Génard</w:t>
+                <w:t xml:space="preserve">Towards multiscale plant models: integrating cellular networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Baldazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hidde de Jong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant stress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 17 (12), pp.728-736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2012.06.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643499v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00762615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does bunch trimming affect dry matter content in banana?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bugaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Térence Belleil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odette Daribo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientia Horticulturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 144, pp.125-129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11057,103 +11057,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of parameters of the ‘Virtual Fruit’ model to design peach genotype for sustainable production systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Quilot-Turion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mahmoud Ould Sidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeslam Kadrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Hilgert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 42, pp.34-38. </w:t>
@@ -11185,738 +11185,738 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02644612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une horticulture à haute performance environnementale</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Systèmes de culture innovants et qualité des fruits en verger de pêchers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Plénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Génard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 97 (1), pp.81-94</w:t>
+              <w:t xml:space="preserve">, 2011, 97 (1), pp.86-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01506048v1</w:t>
+                <w:t xml:space="preserve">hal-02642472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QualiTree, a virtual fruit tree to study the management of fruit quality. I. Model development</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vers une horticulture à haute performance environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lespinasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Plénet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Lescourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 97 (1), pp.81-94</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02650489v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water deficits uncouple growth from photosynthesis, increase C content, and modify the relationships between C and growth in sink organs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">QualiTree, a virtual fruit tree to study the management of fruit quality. I. Model development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moitrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valsesia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erq438⟩</w:t>
+              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (3), pp.519-530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00468-010-0531-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02650675v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel profile based model for virtual representation of quasi-symmetric plant organs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Genard</w:t>
+                <w:t xml:space="preserve">Water deficits uncouple growth from photosynthesis, increase C content, and modify the relationships between C and growth in sink organs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Turc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Freixes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compag.2010.10.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 62 (6), pp.1715-1729. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erq438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00657898v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes de culture innovants et qualité des fruits en verger de pêchers</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A novel profile based model for virtual representation of quasi-symmetric plant organs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. K. Mebatsion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Genard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 75 (1), pp.113-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2010.10.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02642472v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00657898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QualiTree, a virtual fruit tree to study the management of fruit quality. II. Parameterisation for peach, analysis of growth-related processes and agronomic scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Manuel Miras Avalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregorio Egea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Nicolás</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trees - Structure and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 25 (5), pp.785-799. </w:t>
@@ -11966,51 +11966,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining ecophysiological modelling and quantitative trait locus analysis to identify key elementary processes underlying tomato fruit sugar concentration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12139,51 +12139,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 191 (3), pp.601-618. </w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12211,2079 +12211,2079 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Under what circumstances can process-based simulation models link genotype to phenotype for complex traits? Case-study of fruit and grain quality traits</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elaboration de la qualité du fruit : composition en métabolites primaires et secondaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erp377⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9, pp.47-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/06vt-nf25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189446v1</w:t>
+                <w:t xml:space="preserve">hal-02664249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of ripening and salinity on tomato fruit ascorbate content and enzymatic activities related to ascorbate recycling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Virtual profiling: a new way to analyse phenotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ramzi Murshed</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Marty</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bénédicte Quilot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Plant Science and Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 62 (2), pp.344-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2010.04152.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662909v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluctuations in sugar content are not determinant in explaining variations in vitamin C in tomato fruit</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">Quantification and modelling of the stomatal, cuticular and crack components of peach fruit surface conductance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hélène Gautier</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Vercambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Functional Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 37 (3), pp.264-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/FP09118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.plaphy.2010.06.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02667885v1</w:t>
+                <w:t xml:space="preserve">hal-02657991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual profiling: a new way to analyse phenotypes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Under what circumstances can process-based simulation models link genotype to phenotype for complex traits? Case-study of fruit and grain quality traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Quilot</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Quilot-Turion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 61 (4), pp.955-967. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erp377⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2010.04152.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02664662v1</w:t>
+                <w:t xml:space="preserve">hal-01189446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification and modelling of the stomatal, cuticular and crack components of peach fruit surface conductance</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of ripening and salinity on tomato fruit ascorbate content and enzymatic activities related to ascorbate recycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Lopez-Lauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Murshed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Plant Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Functional Plant Science and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4, pp.66-75</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657991v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotype-dependent response to carbon availability in growing tomato fruit</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fluctuations in sugar content are not determinant in explaining variations in vitamin C in tomato fruit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, pp.33, 1186-1204. </w:t>
+              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 48 (9), pp.751-757. </w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2010.02139.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.plaphy.2010.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00600426v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of technical scenarios for the peach-brown rot system using a virtual fruit model simulating quality and storage potential</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Gibert</w:t>
+                <w:t xml:space="preserve">Genotype-dependent response to carbon availability in growing tomato fruit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Rouet</w:t>
+                <w:t xml:space="preserve">Stephane S. Munos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Bruchou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel M. Génard</w:t>
+                <w:t xml:space="preserve">Sophie Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOBC WPRS Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.33, 1186-1204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2010.02139.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02655160v1</w:t>
+                <w:t xml:space="preserve">hal-00600426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of winter pruning and of water restriction on fruit and vegetative growth, water potential and leaf gas exchange during the final stage of rapid growth in an early maturing peach cultivar</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation of technical scenarios for the peach-brown rot system using a virtual fruit model simulating quality and storage potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bruchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Vercambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Horticultural Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 75 (1), pp.15-19</w:t>
+              <w:t xml:space="preserve">IOBC WPRS Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 54, pp.611-615</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01192185v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of the enhanced phloem exudation technique to estimate phloem concentration and turgor pressure in tomato</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel M. Génard</w:t>
+                <w:t xml:space="preserve">Effects of winter pruning and of water restriction on fruit and vegetative growth, water potential and leaf gas exchange during the final stage of rapid growth in an early maturing peach cultivar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Lescourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Horticultural Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 75 (1), pp.15-19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02667837v1</w:t>
+                <w:t xml:space="preserve">hal-01192185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration de la qualité du fruit : composition en métabolites primaires et secondaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">Improvement of the enhanced phloem exudation technique to estimate phloem concentration and turgor pressure in tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safaa Najla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Vercambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 179 (4), pp.316-324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2010.06.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/06vt-nf25⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02664249v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing the functional association among seed traits, berry growth and chemical composition in Cabernet-Sauvignon berry (vitis vinifera L.) using a mathematical growth function</w:t>
+                <w:t xml:space="preserve">Les sols produisent l’alimentation et l’habillement des hommes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhanwu Z. Dai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel M. Génard</w:t>
+                <w:t xml:space="preserve">Jacques Wery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Hua Li</w:t>
+                <w:t xml:space="preserve">Christian Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe P. Vivin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francis Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gourlet-Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 43 (1), pp.35-44</w:t>
+              <w:t xml:space="preserve">Dossiers - Agropolis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 8, pp.6-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02659256v1</w:t>
+                <w:t xml:space="preserve">hal-02657170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of different irrigation regimes applied during the final stage of rapid growth on an early maturing peach cultivar</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">Analyzing the functional association among seed traits, berry growth and chemical composition in Cabernet-Sauvignon berry (vitis vinifera L.) using a mathematical growth function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanwu Z. Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hua Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Vivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Irrigation Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 43 (1), pp.35-44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02663614v1</w:t>
+                <w:t xml:space="preserve">hal-02659256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An intelligent virtual fruit model focussing on quality attributes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">Effects of different irrigation regimes applied during the final stage of rapid growth on an early maturing peach cultivar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Horticultural Science and Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Irrigation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 27 (4), pp.297-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00271-009-0146-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663209v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of growth processes involved in QTLs for tomato fruit size and composition</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">An intelligent virtual fruit model focussing on quality attributes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bruchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Horticultural Science and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 84, pp.157-163</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656740v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based analysis of sugar accumulation in response to source-sink ratio and water supply in grape (Vitis vinifera) berries</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of growth processes involved in QTLs for tomato fruit size and composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde M. Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Tricon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Génard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/FP08284⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 60 (1), pp.237-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/ern281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668613v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sols produisent l’alimentation et l’habillement des hommes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Wery</w:t>
+                <w:t xml:space="preserve">Model-based analysis of sugar accumulation in response to source-sink ratio and water supply in grape (Vitis vinifera) berries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanwu Z. Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Dupraz</w:t>
+                <w:t xml:space="preserve">Thierry Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Forest</w:t>
+                <w:t xml:space="preserve">Sylvie Milin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Gourlet-Fleury</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Bouillet</w:t>
+                <w:t xml:space="preserve">Shao Hua Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dossiers - Agropolis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Functional Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 36 (6), pp.527-540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/FP08284⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657170v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the effect of cuticular crack surface area and inoculum density on the probability of nectarine fruit infection by &amp;lt;em&amp;gt;Monilinia laxa&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel J. Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 58 (6), pp.1021-1031. </w:t>
@@ -14321,103 +14321,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of tomato fruit ascorbate content is more highly dependent on fruit irradiance than leaf irradiance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Serino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 103 (3), pp.495-504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14445,580 +14445,580 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02667699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of thinning and pruning on shoot and fruit growths of girdled fruit-bearing shoots in two peach tree cultivars ('Big Top' and 'Alexandra')</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
+                <w:t xml:space="preserve">An intelligent virtual fruit focusing on quality attributes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bruchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Horticultural Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 74 (3), pp.97-102</w:t>
+              <w:t xml:space="preserve">Journal of Horticultural Science and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.157-163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02653268v1</w:t>
+                <w:t xml:space="preserve">hal-02654816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An intelligent virtual fruit focusing on quality attributes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">Effects of thinning and pruning on shoot and fruit growths of girdled fruit-bearing shoots in two peach tree cultivars ('Big Top' and 'Alexandra')</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Horticultural Science and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, pp.157-163</w:t>
+              <w:t xml:space="preserve">European Journal of Horticultural Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 74 (3), pp.97-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02654816v1</w:t>
+                <w:t xml:space="preserve">hal-02653268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and physiological analysis of tomato fruit weight and composition: influence of carbon availability on QTL detection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Génard</w:t>
+                <w:t xml:space="preserve">Effects of low nitrogen supply on tomato (Solanum lycopersicum) fruit yield and quality with special emphasis on sugars, acids, ascorbate, carotenoids, and phenolic compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pasquale Tripodi</w:t>
+                <w:t xml:space="preserve">Frederic Bourgaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvana Grandillo</w:t>
+                <w:t xml:space="preserve">Dominique Grasselly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Navez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/ern338⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 57 (10), pp.4112-4123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf8036374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00600425v1</w:t>
+                <w:t xml:space="preserve">hal-02667008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of low nitrogen supply on tomato (Solanum lycopersicum) fruit yield and quality with special emphasis on sugars, acids, ascorbate, carotenoids, and phenolic compounds</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frederic Bourgaud</w:t>
+                <w:t xml:space="preserve">Genetic and physiological analysis of tomato fruit weight and composition: influence of carbon availability on QTL detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde M. Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Grasselly</w:t>
+                <w:t xml:space="preserve">Pasquale Tripodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Navez</w:t>
+                <w:t xml:space="preserve">Silvana Grandillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 57 (10), pp.4112-4123. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 60 (3), Vol. 60, No. 3, pp. 923-937. </w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jf8036374⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/ern338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02667008v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00600425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomato plant architecture as affected by salinity: descriptive analysis and integration in a 3-D simulation model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safaa Najla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic L. Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Grasselly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Botany / Botanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 87 (10), pp.893-904. </w:t>
@@ -15050,1948 +15050,1948 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02659574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is competition between mesocarp cells of peach fruits affected by the percentage of wild species (Prunus davidiana) genome</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">Assessing the peach fruit refractometric index at harvest with a simple model based on fruit growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grechi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Hilgert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the American Society for Horticultural Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 133 (2), pp.178-187</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02657373v1</w:t>
+                <w:t xml:space="preserve">hal-02654556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon allocation in fruit trees: from theory to modelling</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is competition between mesocarp cells of peach fruits affected by the percentage of wild species (Prunus davidiana) genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Quilot-Turion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Génard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00468-007-0176-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plant Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 121 (1), pp.55-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10265-007-0125-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00306671v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does tomato quality (sugar, acid, and nutritional quality) vary with ripening stage, temperature, and irradiance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Buret</w:t>
+                <w:t xml:space="preserve">Carbon allocation in fruit trees: from theory to modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dauzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lescourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Moitrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jf072196t⟩</w:t>
+              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 22 (3), pp.269-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00468-007-0176-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02667193v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00306671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the peach fruit refractometric index at harvest with a simple model based on fruit growth</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How does tomato quality (sugar, acid, and nutritional quality) vary with ripening stage, temperature, and irradiance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicky Diakou-Verdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Reich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Buret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Society for Horticultural Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 56 (4), pp.1241-1250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf072196t⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00857824v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the peach fruit refractometric index at harvest with a simple model based on fruit growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grechi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Hilgert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Lescourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Society for Horticultural Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 133 (2), pp.178-187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02654556v1</w:t>
+                <w:t xml:space="preserve">hal-00857824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model describing cell polyploidization in tissues of growing fruit as related to cessation of cell proliferation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Brunel</w:t>
+                <w:t xml:space="preserve">An analysis of elastic and plastic fruit growth of mango in response to various assimilate supplies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lechaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Vercambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Svetlana Fishman</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">Frédéric Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 27 (2), pp.219-230</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02666622v1</w:t>
+                <w:t xml:space="preserve">hal-02662635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a virtual fruit focusing on quality: modelling features and potential uses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">Cuticular cracking on nectarine fruit surface: spatial distribution and development in relation to irrigation and thinning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel J. Chadoeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Vercambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the American Society for Horticultural Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 132 (5), pp.583-591</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662090v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cuticular cracking on nectarine fruit surface: spatial distribution and development in relation to irrigation and thinning</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">A model describing cell polyploidization in tissues of growing fruit as related to cessation of cell proliferation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Fishman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Society for Horticultural Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 58 (7), pp.1903-1913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erm052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661895v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-assisted analysis of tomato fruit growth in relation to carbon and water fluxes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">Towards a virtual fruit focusing on quality: modelling features and potential uses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bussieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 58 (13), pp.3567-3580. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erm202⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 58 (5), pp.917-928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erl287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02667654v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of citrate accumulation during peach fruit development via a model approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">Model-assisted analysis of tomato fruit growth in relation to carbon and water fluxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huai Feng Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 58 (10), pp.2583-2594. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erm126⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 58 (13), pp.3567-3580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erm202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664682v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analysis of elastic and plastic fruit growth of mango in response to various assimilate supplies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
+                <w:t xml:space="preserve">Analysis of citrate accumulation during peach fruit development via a model approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Hong Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lobit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jacques Longuenesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 58 (10), pp.2583-2594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erm126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662635v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soluble sugars mediate sink feedback down-regulation of leaf photosynthesis of Coffea arabica in the field</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does dry matter partitioning to fruit in early- and late-ripening peach (Prunus persica) cultivars confirm the branch autonomy theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Vaast</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Dauzat</w:t>
+                <w:t xml:space="preserve">Eliane Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Besset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Horticultural Science and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 81 (3), pp.444-448</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00018869v1</w:t>
+                <w:t xml:space="preserve">hal-02656733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fruit thinning and shade improve bean characteristics and beverage quality of coffee (Coffea arabica L.) under optimal conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soluble sugars mediate sink feedback down-regulation of leaf photosynthesis of Coffea arabica in the field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Vaast</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Michel M. Génard</w:t>
+                <w:t xml:space="preserve">P. Vaast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Genard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dauzat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jsfa.2338⟩</w:t>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 26 (4) (4), pp.517-525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/treephys/26.4.517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02667845v1</w:t>
+                <w:t xml:space="preserve">hal-00018869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling malic acid accumulation in fruits : relationships with organic acids, potassium, and temperature</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">Fruit thinning and shade improve bean characteristics and beverage quality of coffee (Coffea arabica L.) under optimal conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vaast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Perriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Soing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erj128⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 86 (2), pp.197-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jsfa.2338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663973v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does dry matter partitioning to fruit in early- and late-ripening peach (Prunus persica) cultivars confirm the branch autonomy theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling malic acid accumulation in fruits : relationships with organic acids, potassium, and temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lobit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliane Nicolas</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jacques Besset</w:t>
+                <w:t xml:space="preserve">Patrick Soing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Horticultural Science and Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 57 (6), pp.1471-1483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erj128⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656733v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecophysiological models of quality: a challenge for peach and tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bussieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Horticulturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 718, pp.633-641</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17016,2551 +17016,2577 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soluble sugars mediate sink feedback down-regulation of leaf photosynthesis in field-grown Coffea arabica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vaast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dauzat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 26 (4), pp.517-525. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/treephys/26.4.517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02667019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling effects of weather and source-sink relationships on mango fruit growth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fruit load and branch ring-barking affect carbon allocation and photosynthesis of leaf and fruit of Coffea arabica in the field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vaast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Léchaudel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">J. Angrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dauzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Magalie Jannoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 25 (5), pp.583-597</w:t>
+              <w:t xml:space="preserve">, 2005, 25, pp.753-760</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02678387v1</w:t>
+                <w:t xml:space="preserve">hal-02676460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sugar and acid concentrations associated with several qualitative traits in unselected Prunus persica x P. davidiana progenies</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">Simulating genotypic variation of fruit quality in an advanced peach x Prunus davidiana cross</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Quilot-Turion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kervella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Horticultural Science and Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 56 (422), pp.3071-3081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eri304⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682933v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing the genetic control of peach fruit quality through an ecophysiological model combined with a QTL approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Quilot-Turion</w:t>
+                <w:t xml:space="preserve">Leaf: fruit ratio and irrigation supply affect seasonal changes in minerals, organic acids and sugars of mango fruit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Léchaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Kervella</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">J. Joas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Jannoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 85, pp.251-260</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675468v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pruning intensity and fruit load influence vegetative and fruit growth in an early-maturing peach tree (cv. Alexandra)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
+                <w:t xml:space="preserve">Modeling effects of weather and source-sink relationships on mango fruit growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Léchaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Robert Habib</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Urban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Jannoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fruits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 60 (2), pp.133-142</w:t>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 25 (5), pp.583-597</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679788v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peach fruit growth in relation to the leaf-to-fruit ratio, early fruit size and fruit position</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId343" w:history="1">
+                <w:t xml:space="preserve">Sugar and acid concentrations associated with several qualitative traits in unselected Prunus persica x P. davidiana progenies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.H. Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.H. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Quilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacques Besset</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Kervella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Horticultural Science and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 80 (3), pp.340-345</w:t>
+              <w:t xml:space="preserve">, 2005, 80 (3), pp.335-339</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678948v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating genotypic variation of fruit quality in an advanced peach x Prunus davidiana cross</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Analysing the genetic control of peach fruit quality through an ecophysiological model combined with a QTL approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Quilot-Turion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kervella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Kervella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 56 (422), pp.3071-3081. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/eri304⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 56 (422), pp.3083-3092. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eri305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675467v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaf: fruit ratio and irrigation supply affect seasonal changes in minerals, organic acids and sugars of mango fruit</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">Pruning intensity and fruit load influence vegetative and fruit growth in an early-maturing peach tree (cv. Alexandra)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Magalie Jannoyer</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Habib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 85, pp.251-260</w:t>
+              <w:t xml:space="preserve">Fruits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 60 (2), pp.133-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674075v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A virtual peach fruit model simulating changes in fruit quality during the final stage of fruit growth</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
+                <w:t xml:space="preserve">Peach fruit growth in relation to the leaf-to-fruit ratio, early fruit size and fruit position</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.H. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ben Mimoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Besset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 25 (10), pp.1303-1315</w:t>
+              <w:t xml:space="preserve">Journal of Horticultural Science and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 80 (3), pp.340-345</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02675141v1</w:t>
+                <w:t xml:space="preserve">hal-02678948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the effect of fruit growth on surface conductance to water vapour diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Perez Pastor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 95, pp.673-683</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02679725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ETHY. A theory of fruit climacteric ethylene emission</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">A virtual peach fruit model simulating changes in fruit quality during the final stage of fruit growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Barbara Gouble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 139, pp.531-545</w:t>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 25 (10), pp.1303-1315</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673886v1</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are ecophysiological model essential for European plant science</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">ETHY. A theory of fruit climacteric ethylene emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Gouble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 2 p</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 139, pp.531-545</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02669925v1</w:t>
+                <w:t xml:space="preserve">hal-02673886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in sugar and organic acid concentrations during fruit maturation in peaches, P. davidiana and hybrids as analyzed by principal component analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">Are ecophysiological model essential for European plant science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S.H. Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientia Horticulturae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 103, pp.429-439</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679473v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fruit load and branch ring-barking affect carbon allocation and photosynthesis of leaf and fruit of Coffea arabica in the field</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">Changes in sugar and organic acid concentrations during fruit maturation in peaches, P. davidiana and hybrids as analyzed by principal component analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.H. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Quilot-Turion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kervella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.H. Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 25, pp.753-760</w:t>
+              <w:t xml:space="preserve">Scientia Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 103, pp.429-439</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676460v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QTL analysis of quality traits in an advanced backcross between Prunus persica cultivars and the wild relative species P. davidiana</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Shape, mass and dry matter content of peaches of varieties with different domestication levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Quilot-Turion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kervella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Scientia Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 99, pp.387-393</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02683548v1</w:t>
+                <w:t xml:space="preserve">hal-02676895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does variability in shoot carbon assimilation within the tree crown explain variability in peach fruit growth ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xavier Le Roux</w:t>
+                <w:t xml:space="preserve">QTL analysis of quality traits in an advanced backcross between Prunus persica cultivars and the wild relative species P. davidiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Quilot-Turion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.H. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kervella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Foulongne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 109, pp.884-897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-004-1703-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190868v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of genotypic variation in fruit flesh total sugar content via an ecophysiological model applied to peach</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Does variability in shoot carbon assimilation within the tree crown explain variability in peach fruit growth ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Walcroft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Lescourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sinoquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 24, pp.313-322</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02675697v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaf light-saturated photosynthesis for wild and cultivated peach genotypes and their hybrids: a simple mathematical modelling analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Analysis of genotypic variation in fruit flesh total sugar content via an ecophysiological model applied to peach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Quilot-Turion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kervella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Horticultural Science and Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 109 (2), pp.440-449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-004-1651-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02670960v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sugar and acid content and their genotypic correlations of unselected P. persica x P. davidiana progenies as affected by hairness and flesh color</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Leaf light-saturated photosynthesis for wild and cultivated peach genotypes and their hybrids: a simple mathematical modelling analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Quilot-Turion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kervella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Sciences in China</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 3 (2), pp.136-142</w:t>
+              <w:t xml:space="preserve">Journal of Horticultural Science and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 79 (4), pp.546-553</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02672535v1</w:t>
+                <w:t xml:space="preserve">hal-02670960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape, mass and dry matter content of peaches of varieties with different domestication levels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Sugar and acid content and their genotypic correlations of unselected P. persica x P. davidiana progenies as affected by hairness and flesh color</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- Wu Ben-Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- Li Shao-Hua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Quilot-Turion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kervella</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientia Horticulturae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 99, pp.387-393</w:t>
+              <w:t xml:space="preserve">Agricultural Sciences in China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 3 (2), pp.136-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676895v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-level theory of competition for resources applied to fruit production</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
+                <w:t xml:space="preserve">Changes in fruit sugar concentrations in response to assimilate supply, metabolism and dilution: a modeling approach applied to peach fruit (Prunus persica)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel M. Génard</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Habib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 10 (3), pp.334-341</w:t>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 23 (6), pp.373-385</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02675274v1</w:t>
+                <w:t xml:space="preserve">hal-02680683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling citrate metabolism in fruits: responses to growth and temperature</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">桃果皮毛、果肉颜色对果实糖与酸含量的影响及相关性研究[J].中国农业科学</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- Wu Ben-Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- Li Shao-Hua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Quilot-Turion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Robert Habib</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kervella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 54 (392), pp.2489-2501</w:t>
+              <w:t xml:space="preserve">Scientia Agricultura Sinica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 36 (12), pp.1540-1544</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02671101v1</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between skin speckle, soluble solids content and transpiration rate in nectarines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.H. Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kervella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.H. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19611,77 +19637,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of genotypic variation of sugar and acid contents in peaches and nectarines through the principle component analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- Benhong Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Quilot-Turion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kervella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- Shaohua Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19713,666 +19739,640 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02674078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model for an early stage of tomato fruit development: cell multiplication and cessation of the cell proliferative activity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">A multi-level theory of competition for resources applied to fruit production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Fishman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 92 (1), pp.65-72</w:t>
+              <w:t xml:space="preserve">Ecoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 10 (3), pp.334-341</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02682162v1</w:t>
+                <w:t xml:space="preserve">hal-02675274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">桃果皮毛、果肉颜色对果实糖与酸含量的影响及相关性研究[J].中国农业科学</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">Modelling citrate metabolism in fruits: responses to growth and temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lobit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Kervella</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.H. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Soing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Habib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientia Agricultura Sinica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 36 (12), pp.1540-1544</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 54 (392), pp.2489-2501</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02677509v1</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02671101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in fruit sugar concentrations in response to assimilate supply, metabolism and dilution: a modeling approach applied to peach fruit (Prunus persica)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">A model for an early stage of tomato fruit development: cell multiplication and cessation of the cell proliferative activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Gomez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Robert Habib</w:t>
+                <w:t xml:space="preserve">S. Fishman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 23 (6), pp.373-385</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 92 (1), pp.65-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02680683v1</w:t>
+                <w:t xml:space="preserve">hal-02682162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaf-to-fruit ratio affects water and dry matter content of mango fruit</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">Preliminary study on transpiration of peaches and nectarines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.H. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Horticultural Science and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 77 (6), pp.773-777</w:t>
+              <w:t xml:space="preserve">Gartenbauwissenschaft</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 67 (1), pp.39-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02677322v1</w:t>
+                <w:t xml:space="preserve">hal-02680001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary study on transpiration of peaches and nectarines</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">Leaf-to-fruit ratio affects water and dry matter content of mango fruit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Léchaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Urban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Jannoyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gartenbauwissenschaft</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 67 (1), pp.39-43</w:t>
+              <w:t xml:space="preserve">Journal of Horticultural Science and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 77 (6), pp.773-777</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02680001v1</w:t>
+                <w:t xml:space="preserve">hal-02677322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical analysis of relationships between composition, pH, and titratable acidity of peach fruit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lobit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Soing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Habib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Plant Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 25 (12), pp.2775-2792</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20397,90 +20397,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecophysiological analysis of genotypic variation in peach fruit growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Quilot-Turion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kervella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 53 (374), pp.1613-1625</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20518,77 +20518,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of assimilate and water supply on seasonal variation of acids in peach (cv Suncrest)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- Ben-Hong Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- Shao-Hua Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20629,558 +20629,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02678236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fruit quality and leaf photosynthesis in response to microenvironment modification around individual fruit by covering the fruit with plastic in nectarine and peach trees</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">Effects of timing of nitrogen fertilization on shoot development in peach (Prunus persica) trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lobit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Soing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Habib</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Horticultural Science and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 76 (1), pp.61-69</w:t>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 20, pp.35-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02677336v1</w:t>
+                <w:t xml:space="preserve">hal-02674714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical analysis of systematic errors introduced by a pedicel-girdling technique used to estimate separately the xylem and phloem flows</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">Fruit quality and leaf photosynthesis in response to microenvironment modification around individual fruit by covering the fruit with plastic in nectarine and peach trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.H. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.G. Huguet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 213, pp.435-446</w:t>
+              <w:t xml:space="preserve">Journal of Horticultural Science and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 76 (1), pp.61-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674914v1</w:t>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of water stress applied during the final stage of rapid growth on peach trees (cv. Big-Top)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">Theoretical analysis of systematic errors introduced by a pedicel-girdling technique used to estimate separately the xylem and phloem flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fishman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claude Bussi</w:t>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.G. Huguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientia Horticulturae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 91, pp.289-303</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 213, pp.435-446</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02682140v1</w:t>
+                <w:t xml:space="preserve">hal-02674914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of timing of nitrogen fertilization on shoot development in peach (Prunus persica) trees</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">Effect of water stress applied during the final stage of rapid growth on peach trees (cv. Big-Top)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Besset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robert Habib</w:t>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 20, pp.35-42</w:t>
+              <w:t xml:space="preserve">Scientia Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 91, pp.289-303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674714v1</w:t>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A biophysical analysis of stem and root diameter variations in woody plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fishman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.G. Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 126, pp.188-202</w:t>
@@ -21209,90 +21209,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation in surface conductance to water vapor diffusion in peach fruit and its effects on fruit growth assessed by a simulation model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fishman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 21, pp.735-741</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21317,51 +21317,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 3D peach canopy model used to evaluate the effect of tree architecture and density on photosynthesis at a range of scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21412,77 +21412,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de l'étalement temporel de la floraison et influence sur la variabilité intra-arbre de la chute et de la croissance précoce des pêches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Inizan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 80, pp.129-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21501,463 +21501,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02697829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pondering the propulsion of peaches in Provence</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">Modelling carbon allocation in peach shoot bearing fruits : simulation of the water stress effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ben Mimoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WISPAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 73, pp.7-8</w:t>
+              <w:t xml:space="preserve">Fruits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 54, pp.129-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02692374v1</w:t>
+                <w:t xml:space="preserve">hal-02684006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlations between sugar and acid content and peach growth</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">A space-time model of carbon translocation along a shoot bearing fruits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bruchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacques Besset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Horticultural Science and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 74 (6), pp.772-776</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 84 (4), pp.565-576</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02691691v1</w:t>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02684039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling carbon allocation in peach shoot bearing fruits : simulation of the water stress effect</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">Pondering the propulsion of peaches in Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Walcroft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Sinoquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fruits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 54, pp.129-134</w:t>
+              <w:t xml:space="preserve">WISPAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 73, pp.7-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02684006v1</w:t>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02692374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A space-time model of carbon translocation along a shoot bearing fruits</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">Correlations between sugar and acid content and peach growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Reich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lobit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Besset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 84 (4), pp.565-576</w:t>
+              <w:t xml:space="preserve">Journal of Horticultural Science and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 74 (6), pp.772-776</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02684039v1</w:t>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02691691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the effect of water supply on peach growth and sugar contents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.G. Huguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fruits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 54 (3), pp.191-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21976,761 +21976,761 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02685595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollination and fruit growth models for studying the management of kiwifruit orchards. 2. Models behaviour</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
+                <w:t xml:space="preserve">A simulation model of growth at the shoot-bearing fruit level. 2. Test and effect of source and sink factors in the case of peach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pailly</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ben Mimoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Besset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 56 (1), pp.91-123</w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 9, pp.189-202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02689528v1</w:t>
+                <w:t xml:space="preserve">hal-02687114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollination and fruit growth models for studying the management of kiwifruit orchards. 1. Models description</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
+                <w:t xml:space="preserve">Pollination and fruit growth models for studying the management of kiwifruit orchards. 2. Models behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Joel J. Chadoeuf</w:t>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 56 (1), pp.67-89</w:t>
+              <w:t xml:space="preserve">, 1998, 56 (1), pp.91-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02691221v1</w:t>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02689528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A biophysical model of fruit growth : simulation of seasonal and diurnal dynamics of mass</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">Pollination and fruit growth models for studying the management of kiwifruit orchards. 1. Models description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Agostini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel J. Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 21, pp.739-752</w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 56 (1), pp.67-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02685785v1</w:t>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02691221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maîtrise agronomique de la qualité des fruits frais : rôle de la modélisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">A biophysical model of fruit growth : simulation of seasonal and diurnal dynamics of mass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fishman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Mensuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 96, pp.9-13</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 21, pp.739-752</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02690511v1</w:t>
+                <w:t xml:space="preserve">hal-02685785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la fourniture en assimilats sur la maturation et la qualité de la pêche (Prunus persica L. Suncrest)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">Maîtrise agronomique de la qualité des fruits frais : rôle de la modélisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId601" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.G. Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bruchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 79, pp.259-268</w:t>
+              <w:t xml:space="preserve">INRA Mensuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 96, pp.9-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02697189v1</w:t>
+                <w:t xml:space="preserve">hal-02690511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simulation model of growth at the shoot-bearing fruit level. 2. Test and effect of source and sink factors in the case of peach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">Influence de la fourniture en assimilats sur la maturation et la qualité de la pêche (Prunus persica L. Suncrest)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Souty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Claude Bussi</w:t>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Reich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Albagnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 9, pp.189-202</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 79, pp.259-268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02687114v1</w:t>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pêcher : azote et type de croissance végétative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lobit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Soing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Habib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infos CTIFL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 142, pp.42-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22755,77 +22755,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simulation model of growth at the shoot-bearing fruit level. 1. Description and parameterization for peach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ben Mimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 9, pp.173-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22850,77 +22850,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A carbon balance model of peach tree growth and development for studying the pruning response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic L. Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kervella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 18, pp.351-362</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22958,51 +22958,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of uncertainty in input and parameter values on model prediction error</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Wallach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 105, pp.337-345</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23027,64 +23027,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pêche : un modèle de simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Souty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réussir Fruits et Légumes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 151, pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23103,817 +23103,817 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02686590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the peach sugar contents in relation to fruit growth</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">Modeling the response of peach fruit growth to water stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId612" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Souty</w:t>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.G. Huguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Society for Horticultural Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 121 (6), pp.1122-1131</w:t>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 16, pp.407-415</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02697625v1</w:t>
+                <w:t xml:space="preserve">hal-02690226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pmax as related to leaf/fruit ratio and fruit assimilate demand in peach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">Modeling the peach sugar contents in relation to fruit growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Souty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of horticultural science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 71 (5), pp.767-775</w:t>
+              <w:t xml:space="preserve">Journal of the American Society for Horticultural Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 121 (6), pp.1122-1131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02695476v1</w:t>
+                <w:t xml:space="preserve">hal-02697625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche par modélisation de l'élaboration du rendement des ligneux fruitiers : cas du kiwi et du pêcher</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">Pmax as related to leaf/fruit ratio and fruit assimilate demand in peach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ben Mimoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Longuenesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fruits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 50 (3), pp.215-220</w:t>
+              <w:t xml:space="preserve">The Journal of horticultural science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 71 (5), pp.767-775</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02685900v1</w:t>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02695476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the response of peach fruit growth to water stress</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">Une approche par modélisation de l'élaboration du rendement des ligneux fruitiers : cas du kiwi et du pêcher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Agostini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.G. Huguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 16, pp.407-415</w:t>
+              <w:t xml:space="preserve">Fruits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 50 (3), pp.215-220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02690226v1</w:t>
+                <w:t xml:space="preserve">hal-02685900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualite des peches. Moderer l'irrigation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">Growth context and fate of axillary meristems of young peach trees. Influence of parent shoot growth characteristics and of emergence date</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kervella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic L. Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arboriculture Fruitière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 480, pp.24-29</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 76 (5), pp.559-567</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02707635v1</w:t>
+                <w:t xml:space="preserve">hal-02701182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotypic differences in the leaf emergence rate of young peach trees</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">Qualite des peches. Moderer l'irrigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.G. Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Society for Horticultural Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 120 (2), pp.278-282</w:t>
+              <w:t xml:space="preserve">Arboriculture Fruitière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 480, pp.24-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02704941v1</w:t>
+                <w:t xml:space="preserve">hal-02707635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets d'une contrainte hydrique sur le flux pédonculaire massique et la croissance de la pêche</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P Rouet</w:t>
+                <w:t xml:space="preserve">Genotypic differences in the leaf emergence rate of young peach trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kervella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic L. Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 15 (2), pp.97-107</w:t>
+              <w:t xml:space="preserve">Journal of the American Society for Horticultural Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 120 (2), pp.278-282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00885674v1</w:t>
+                <w:t xml:space="preserve">hal-02704941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth context and fate of axillary meristems of young peach trees. Influence of parent shoot growth characteristics and of emergence date</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel M. Génard</w:t>
+                <w:t xml:space="preserve">Effets d'une contrainte hydrique sur le flux pédonculaire massique et la croissance de la pêche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jg Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Lebœuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Rouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 76 (5), pp.559-567</w:t>
+              <w:t xml:space="preserve">Agronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 15 (2), pp.97-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02701182v1</w:t>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00885674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets d'une contrainte hydrique sur le flux pédonculaire massique et la croissance de la pêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.G. Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 15 (2), pp.97-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23932,260 +23932,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02709214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitat, landscape and bird composition in mountain forest fragments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Génard</w:t>
+                <w:t xml:space="preserve">Relationship between sylleptic branching and components of parent shoot development in the peach tree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic L. Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kervella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 40, pp.317-328</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 74 (5), pp.465-470</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02707333v1</w:t>
+                <w:t xml:space="preserve">hal-02700335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between sylleptic branching and components of parent shoot development in the peach tree</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Kervella</w:t>
+                <w:t xml:space="preserve">Habitat, landscape and bird composition in mountain forest fragments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lescourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 74 (5), pp.465-470</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 40, pp.317-328</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02700335v1</w:t>
+                <w:t xml:space="preserve">hal-02707333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotypic differences in the length-diameter relationship of branches of one-year-old peach and nectarine trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kervella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic L. Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Society for Horticultural Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 119 (3), pp.616-619</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24210,90 +24210,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlations among quality parameters of peach fruit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Souty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Holmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Reich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Breuils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24331,51 +24331,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and temporal variation of light inside peach trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Baret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24413,51 +24413,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bird community conservation in large blocks of mountain pine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24495,77 +24495,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pechers : ameliorer la production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture Drômoise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 1066, pp.6-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24603,64 +24603,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse quantitative du developpement vegetatif du systeme aerien de jeunes pechers (Prunus persica L. Batsch.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic L. Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kervella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 13 (2), pp.135-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24685,51 +24685,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habitat relationships of the pyrenean gray partridge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24761,247 +24761,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02707976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche expérimentale de l'impact des oiseaux piscivores sur une pisciculture extensive littorale</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Rigaud</w:t>
+                <w:t xml:space="preserve">A functional and exploratory approach to studying growth : the example of the peach fruit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bruchou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin français de la pêche et de la pisciculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 329, pp.231-243</w:t>
+              <w:t xml:space="preserve">Journal of the American Society for Horticultural Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 118 (2), pp.317-323</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02576258v1</w:t>
+                <w:t xml:space="preserve">hal-02701920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A functional and exploratory approach to studying growth : the example of the peach fruit</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Bruchou</w:t>
+                <w:t xml:space="preserve">Approche expérimentale de l'impact des oiseaux piscivores sur une pisciculture extensive littorale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Masse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Society for Horticultural Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 118 (2), pp.317-323</w:t>
+              <w:t xml:space="preserve">Bulletin français de la pêche et de la pisciculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 329, pp.231-243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId650" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02701920v1</w:t>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02576258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse quantitative du développement végétatif du système aérien de jeunes pêchers (Prunus persica L Batsch)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Kervella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25039,77 +25039,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche experimentale de l'impact des oiseaux piscivores sur une pisciculture extensive littorale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin français de la pêche et de la pisciculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 329, pp.231-243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25134,51 +25134,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivariate analysis of within-tree factors accounting for the variation of peach fruit quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bruchou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25216,64 +25216,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling wetland habitats for species management : the case of teal (Anas crecca crecca) in the Bassin d'Arcachon (French Atlantic Coast)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 34, pp.179-195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25298,51 +25298,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of marshlands by common cranes in winter in south-western France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lanusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25380,51 +25380,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du nombre de feuilles et de la repartition des fruits sur la production et la qualite des peches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 72, pp.517-525</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25449,51 +25449,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressources en mais et stationnement hivernal des grues cendrees (Grus grus) dans le sud ouest de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25544,77 +25544,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilite de la croissance et de la qualite chez la peche (Prunus persica L Batsch) et liaison entre croissance et qualite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bruchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Souty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 11 (10), pp.829-845</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25639,51 +25639,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité de la croissance et de la qualité chez la pêche (Prunus persica L Batsch) et liaison entre croissance et qualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Bruchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25734,51 +25734,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution au cours de l'hivernage de la repartition spatiale et de l'habitat de la sarcelle d'hiver (Anas c. crecca) sur une aire de repos de la cote atlantique francaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25816,51 +25816,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment etudier les consequences ecologiques de la deprise agricole ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Technique d'Information - Ministère de l'Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 436, pp.13-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25898,51 +25898,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Density and distribution of mountain-pine (Pinus uncinata Miller ex Mirbel) seed-consuming small vertebrates in the Osséja forest (eastern-Pyrenees)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lescourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1986, pp.27-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25999,103 +25999,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croissance, chute et qualite des fruits chez le pecher. Mesure de la variabilite intra arbres et recherche des facteurs explicatifs. Rapport final 1990</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bruchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Defrance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Souty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">17 p., 1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -26149,90 +26149,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anticiper les impacts du changement climatique sur la qualité des fruits et le rendement, l’apport de la modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Baldazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -26397,377 +26397,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04210423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges in integrating genetic control in plant and crop models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Process-based simulation models are essential tools for virtual profiling and design of ideotypes: Example of fruit and root</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Mahmoud Memmah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Quilot-Turion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Vercambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Baldazzi</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elsa Desnoues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop Systems Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Crop systems biology - narrowing the gaps between crop modelling and genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions Springer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-20562-5_1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-20562-5_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01271238v1</w:t>
+                <w:t xml:space="preserve">hal-02798887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process-based simulation models are essential tools for virtual profiling and design of ideotypes: Example of fruit and root</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Challenges in integrating genetic control in plant and crop models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Quilot-Turion</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Valentina Baldazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Desnoues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop systems biology - narrowing the gaps between crop modelling and genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , 2016, </w:t>
+              <w:t xml:space="preserve">Crop Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 233 p., 2016, 978-3-319-20562-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-20562-5_4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-20562-5_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId682" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02798887v1</w:t>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01271238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecophysiological process-based model to simulate carbon fluxes in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Baldazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26814,90 +26814,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modèles en écophysiologie pour l'action en agronomie et la création variétale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene M.-H. Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra A. Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Quilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'agronomie aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, 2006, 2-7592-0000-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26922,64 +26922,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling fruit quality: ecophysiological, agronomical and ecological perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Production practices and quality assessment of food crops. Preharvest practivereharvest practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kluwer, 2004, 1-4020-1698-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27004,103 +27004,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration de la qualité organoleptique des fruits à noyau : facteurs génétiques, physiologiques et agronomiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Albagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Audergon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bruchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIP-AGRAF pour l'élaboration de la composition et de l'aptitude à l'utilisation des grains et des fruits. 1996-1999</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999</w:t>
@@ -27129,64 +27129,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irrigation et qualité des fruits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.G. Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité d'irrigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier, 1998, 2-7430-0244-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27211,103 +27211,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de l'alimentation hydrique sur la qualité des pêches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.G. Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le programme Valorisation et protection des ressources en eau 1992-1995. 1. Valorisation des ressources en eau: résultats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA Editions, 1997</w:t>
@@ -27505,51 +27505,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216773v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Constantinescu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Breniere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fanciullino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf299" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04576303v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Juillion" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Lopez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fumey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lesniak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-024-00965-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04769286v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Lacroix" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Mahmoud Memmah" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vercambre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103808" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660400v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110660" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746035v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vercambre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Mir&#225;s-Avalos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Moradzadeh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pl&#233;net" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.122470" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153761v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Casagrande" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lurol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charles" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valsesia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2023.107891" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04490144v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Drouillard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu L&#233;chaudel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Doizy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grechi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0014479723000182" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04472407v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109619" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185044v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiping Zhou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaozhong Kang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinliang Chen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhad045" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03935451v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro de Oliveira Lino" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Confolent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Signoret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quilot-Turion B&#233;n&#233;dicte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29328/journal.jpsp.1001081" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876851v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Simon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Baptiste" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lartaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Verdeil" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Brunel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2022.111313" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03843304v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Bevacqua" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-12-21-0499-R" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185057v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2022.111434" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032577v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.931297" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118905v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ruiz-Nieves" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Ayala-Garay" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Serra" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Dumont" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2020.109836" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770347v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2020.111458" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152042v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beauvoit" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17260" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958850v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Wang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojuan Li" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2020.106331" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166662v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa103" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939344v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Oliveira Lino" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot-Turion" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dufour" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Corre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lessire" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa284" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749663v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi Belmys Cakpo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Baldazzi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Roch" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaa082" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935438v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa225" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904041v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Klose" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi-Belmys Cakpo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa302" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619996v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bevacqua" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lescourret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Martinetti" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44898-6" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02407512v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/450916" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620956v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junqi Zhu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Poni" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Gambetta" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vivin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery367" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196768v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Cheddadi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007121" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02278457v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Fanwoua" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard G. Buck-Sorlin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janneke Anja Dieleman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter H. B. de Visser" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2019.108571" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619010v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Barrasso" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Mahmoud Memah" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0222764" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625585v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Demestihas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Raynal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.01.073" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625117v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitra Rahmati" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Miras Avalos" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00003" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620545v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Hertog" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01151" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539159v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma Belouah" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy057" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01953042v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Desnoues" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13890" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01953091v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25250/thescbr.brk124" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624763v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Garcia de Cortazar Atauri" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2018.01.009" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629176v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2018.01.056" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618971v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Jorquera-Fontena" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Franck" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14620316.2017.1304810" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528846v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0422-1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607920v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1160.52" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662057v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1182.20" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605994v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bouvier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delattre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1160.43" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495397v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2017.00013" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559716v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gallusci" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffretau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc-Fournier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2017.04.009" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521538v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Ribera-Fonseca" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2017.03.009" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01661920v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1182.31" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364797v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2016.07.022" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441597v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01873" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475599v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Memmah" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01841" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523722v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Wu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis van Leeuwen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00649" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379652v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pallas" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Silva" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Yang" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillaume" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcw085" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343639v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehan-Baptiste Mauroux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw169" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01400062v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikolaj Cieslak" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01739" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602221v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Mir&#225;s Avalos" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nicol&#225;s" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2016.1130.28" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634143v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Vercambre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gholamhossein Davarynejad" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Bannayan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Azizi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.6797" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q041K158-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635190v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gholam Hossein Davarynejad" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. G&#233;nard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0120246" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640096v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Etienne" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bugaud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126777" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641303v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;nard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Biais" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Osorio" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Maucourt" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv151" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638855v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Nordey" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lechaudel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/fp14306" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349167v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Bancel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benoit" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nonone" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1099.102" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637046v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ould Sidi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Kadrani" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijamc.2014070104" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636665v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etienne" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lemire" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2014.02.013" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q20HSMG9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633705v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kadrani" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Lescourret" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639362v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Colombie" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy&#234;n D. Prodhomme" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.231241" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636620v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Gibon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00085" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01193198v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Joas" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2016.03.008" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01193194v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2014.07.009" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9CF5B9R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01193188v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Davrieux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2014.01.025" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4QVFLVP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631892v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Signoret" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-014-0336-x" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636674v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lobit" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-014-0310-7" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630512v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bussi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629876v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Muller" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3161/000164514X682869" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053426v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2013.10.023" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFGHFWFV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652770v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lobit" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mbeguie-A-Mbeguie" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bugaud" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert035" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650407v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair J. Hall" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter E. H. Minchin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Clearwater" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert317" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648957v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Benoit" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2013.08.011" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VP4PRG0S-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646755v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079948" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643177v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosal&#237;a Alcobendas" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Alarc&#243;n" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/agwat.2013.06.008" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651667v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie A. Pinet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00495" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645295v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M. Miras-Avalos" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jose Alarcon" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2013.08.021" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZ2R0SKV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643893v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mahmoud Ould Sidi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jsir.2012040101" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651665v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Massot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Stevens" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Longuenesse" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-011-1493-x" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z9357ZKH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939581v2" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0052185" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762615v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidde de Jong" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2012.06.012" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6Q6T1HG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644745v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.H. Wu" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Li" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Zhao" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859611000438" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643499v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Najla" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646084v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;rence Belleil" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odette Daribo" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2012.06.035" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0VQMWPH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644612v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hilgert" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2011.11.008" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506048v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lespinasse" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Delahaye" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Padilla" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650489v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moitrier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-010-0531-9" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RJ7F48B0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650675v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Muller" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pantin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Turc" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Freixes" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq438" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657898v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. K. Mebatsion" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Genard" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2010.10.006" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RL6T5F2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642472v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646867v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Egea" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Nicol&#225;s" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-011-0555-9" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XSRZ0J4F-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647846v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecomte" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouchet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq318" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647690v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03747.x" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189446v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erp377" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662909v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Lopez-Lauri" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Murshed" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marty" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667885v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2010.06.001" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664662v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2010.04152.x" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657991v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gibert" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP09118" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600426v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Munos" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rolland" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2010.02139.x" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655160v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouet" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruchou" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192185v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mercier" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667837v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2010.06.003" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FNM7W51F-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664249v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Benard" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/06vt-nf25" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659256v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Z. Dai" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hua Li" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Vivin" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663614v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00271-009-0146-3" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JZ5WTC1P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663209v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656740v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tricon" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ern281" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668613v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Robert" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Milin" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shao Hua Li" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP08284" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657170v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wery" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupraz" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Forest" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gourlet-Fleury" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bouillet" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664868v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Chadoeuf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2009.02121.x" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667699v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Serino" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcn233" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653268v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654816v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600425v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Tripodi" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Grandillo" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ern338" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667008v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bourgaud" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grasselly" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Navez" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf8036374" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659574v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Pag&#232;s" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/B09-061" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657373v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10265-007-0125-9" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-STRBCW1H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00306671v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#233;nard" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dauzat" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lescourret" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moitrier" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-007-0176-5" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N00V5KS7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667193v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Diakou-Verdin" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Reich" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Buret" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf072196t" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-L376VBR9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857824v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654556v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666622v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Fishman" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erm052" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662090v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Borel" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bussieres" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erl287" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661895v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667654v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huai Feng Liu" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Guichard" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erm202" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664682v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Hong Wu" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lobit" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erm126" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662635v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Normand" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018869v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vaast" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/26.4.517" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667845v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vaast" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bertrand" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Perriot" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guyot" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.2338" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WDB1Z505-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663973v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Habib" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Soing" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erj128" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656733v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Nicolas" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besset" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653954v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667019v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678387v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#233;chaudel" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Urban" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Jannoyer" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682933v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Kervella" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675468v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kervella" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eri305" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679788v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678948v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Mimoun" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675467v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eri304" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674075v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Joas" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Caro" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675141v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679725v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gibert" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perez Pastor" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673886v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gouble" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669925v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679473v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676460v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Angrand" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683548v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Foulongne" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-004-1703-z" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A3E1A4B3F212054561A6615C004BB112CE3A794E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190868v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Walcroft" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sinoquet" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675697v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-004-1651-7" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/133DBF082DD2F8A38205E8E26CCEECAF8DC295A8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670960v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672535v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Wu Ben-Hong" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Li Shao-Hua" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676895v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675274v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671101v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soing" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679426v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Laurent" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674078v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Benhong Wu" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Shaohua Li" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682162v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fishman" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677509v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680683v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gomez" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677322v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680001v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683380v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670307v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678236v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Ben-Hong Wu" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Shao-Hua Li" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.07.025" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677336v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Huguet" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674914v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682140v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Girard" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674714v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671778v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671705v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688328v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Simon" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697829v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Inizan" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692374v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walcroft" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Sinoquet" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691691v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reich" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684006v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684039v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685595v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689528v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pailly" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691221v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Agostini" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685785v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690511v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697189v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souty" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Albagnac" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687114v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695988v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688033v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696492v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685776v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wallach" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686590v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697625v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695476v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Longuenesse" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685900v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690226v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707635v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704941v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885674v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jg Huguet" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M G&#233;nard" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Laurent" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Leb&#339;uf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rouet" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701182v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709214v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707333v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700335v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704280v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709331v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Holmes" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Breuils" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700550v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705832v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699489v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700160v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707976v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576258v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Masse" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rigaud" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701920v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885536v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pag&#232;s" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kervella" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712633v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701661v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bruchou" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709252v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704004v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lanusse" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700425v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713166v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lanusse" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B&#233;reyziat" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716154v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885337v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bruchou" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Souty" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713407v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fleury" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721357v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03023771v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848122v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Defrance" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745363v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1667/9782759232529/les-productions-fruitieres-a-l-heure-du-changement-climatique" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210423v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271238v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/la/book/9783319205618#" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20562-5_1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798887v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20562-5_4" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310588v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-688-7_21" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812158v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Jeuffroy" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra A. Jullien" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832941v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842917v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Audergon" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839375v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842536v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216773v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Constantinescu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Breniere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fanciullino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf299" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746035v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vercambre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Mir&#225;s-Avalos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Juillion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Moradzadeh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pl&#233;net" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.122470" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04769286v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Lacroix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Mahmoud Memmah" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vercambre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103808" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04576303v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Lopez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fumey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lesniak" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-024-00965-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660400v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110660" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04490144v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Drouillard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu L&#233;chaudel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Doizy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grechi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0014479723000182" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153761v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Casagrande" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lurol" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charles" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valsesia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2023.107891" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04472407v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109619" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185044v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiping Zhou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaozhong Kang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinliang Chen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhad045" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03935451v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro de Oliveira Lino" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Confolent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Signoret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quilot-Turion B&#233;n&#233;dicte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29328/journal.jpsp.1001081" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03843304v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Bevacqua" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-12-21-0499-R" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876851v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Simon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Baptiste" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lartaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Verdeil" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Brunel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2022.111313" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185057v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2022.111434" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032577v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.931297" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118905v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ruiz-Nieves" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Ayala-Garay" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Serra" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Dumont" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2020.109836" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770347v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2020.111458" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152042v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beauvoit" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17260" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958850v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Wang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojuan Li" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2020.106331" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166662v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa103" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749663v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi Belmys Cakpo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Baldazzi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Roch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaa082" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939344v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Oliveira Lino" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot-Turion" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dufour" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Corre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lessire" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa284" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904041v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Klose" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi-Belmys Cakpo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa302" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935438v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa225" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619010v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Barrasso" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Mahmoud Memah" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0222764" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625585v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Demestihas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Raynal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lescourret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.01.073" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619996v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bevacqua" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Martinetti" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44898-6" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02407512v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/450916" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620956v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junqi Zhu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Poni" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Gambetta" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vivin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery367" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196768v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Cheddadi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007121" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02278457v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Fanwoua" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard G. Buck-Sorlin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janneke Anja Dieleman" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter H. B. de Visser" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2019.108571" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01953042v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Desnoues" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13890" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625117v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitra Rahmati" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Miras Avalos" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00003" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620545v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Hertog" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01151" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539159v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma Belouah" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy057" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01953091v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25250/thescbr.brk124" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624763v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Garcia de Cortazar Atauri" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2018.01.009" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629176v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2018.01.056" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01661920v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1182.31" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662057v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1182.20" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607920v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1160.52" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618971v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Jorquera-Fontena" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Franck" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14620316.2017.1304810" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528846v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0422-1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495397v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2017.00013" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605994v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bouvier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delattre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1160.43" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559716v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gallusci" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffretau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc-Fournier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2017.04.009" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521538v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Ribera-Fonseca" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2017.03.009" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01400062v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikolaj Cieslak" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01739" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602221v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Mir&#225;s Avalos" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nicol&#225;s" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2016.1130.28" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364797v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2016.07.022" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441597v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01873" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475599v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Memmah" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01841" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523722v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Wu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis van Leeuwen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00649" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343639v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehan-Baptiste Mauroux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw169" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379652v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pallas" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Silva" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Yang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillaume" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcw085" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349167v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Etienne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Bancel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benoit" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nonone" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1099.102" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634143v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Vercambre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gholamhossein Davarynejad" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Bannayan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Azizi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.6797" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q041K158-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635190v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gholam Hossein Davarynejad" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. G&#233;nard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0120246" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640096v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bugaud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126777" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641303v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;nard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Biais" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Osorio" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Maucourt" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv151" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638855v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Nordey" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lechaudel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/fp14306" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053426v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2013.10.023" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFGHFWFV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637046v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ould Sidi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Kadrani" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijamc.2014070104" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636665v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etienne" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lemire" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2014.02.013" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q20HSMG9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633705v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kadrani" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Lescourret" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639362v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Colombie" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy&#234;n D. Prodhomme" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.231241" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636620v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Gibon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00085" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01193198v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Joas" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2016.03.008" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01193194v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2014.07.009" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9CF5B9R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01193188v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Davrieux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2014.01.025" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4QVFLVP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631892v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Signoret" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-014-0336-x" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636674v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lobit" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-014-0310-7" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629876v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Muller" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3161/000164514X682869" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630512v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bussi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645295v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M. Miras-Avalos" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosal&#237;a Alcobendas" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jose Alarcon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2013.08.021" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZ2R0SKV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652770v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lobit" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mbeguie-A-Mbeguie" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bugaud" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert035" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650407v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair J. Hall" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter E. H. Minchin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Clearwater" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert317" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648957v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Benoit" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2013.08.011" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VP4PRG0S-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646755v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079948" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643177v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Alarc&#243;n" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/agwat.2013.06.008" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651667v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie A. Pinet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00495" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939581v2" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0052185" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643893v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mahmoud Ould Sidi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jsir.2012040101" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651665v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Massot" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Stevens" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Longuenesse" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-011-1493-x" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z9357ZKH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643499v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Najla" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644745v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.H. Wu" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H. Li" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Zhao" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859611000438" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762615v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidde de Jong" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2012.06.012" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6Q6T1HG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646084v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;rence Belleil" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odette Daribo" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2012.06.035" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0VQMWPH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644612v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hilgert" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2011.11.008" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642472v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506048v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lespinasse" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Delahaye" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Padilla" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650489v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moitrier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-010-0531-9" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RJ7F48B0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650675v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Muller" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pantin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Turc" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Freixes" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq438" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657898v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. K. Mebatsion" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Genard" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2010.10.006" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RL6T5F2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646867v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Egea" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Nicol&#225;s" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-011-0555-9" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XSRZ0J4F-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647846v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecomte" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouchet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq318" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647690v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03747.x" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664249v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Benard" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/06vt-nf25" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664662v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2010.04152.x" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657991v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gibert" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP09118" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189446v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erp377" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662909v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Lopez-Lauri" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Murshed" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marty" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667885v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2010.06.001" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600426v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Munos" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rolland" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2010.02139.x" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655160v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouet" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruchou" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192185v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mercier" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667837v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2010.06.003" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FNM7W51F-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657170v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wery" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupraz" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Forest" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gourlet-Fleury" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bouillet" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659256v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Z. Dai" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hua Li" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Vivin" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663614v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00271-009-0146-3" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JZ5WTC1P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663209v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656740v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tricon" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ern281" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668613v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Robert" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Milin" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shao Hua Li" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP08284" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664868v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Chadoeuf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2009.02121.x" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667699v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Serino" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcn233" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654816v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653268v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667008v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bourgaud" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grasselly" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Navez" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf8036374" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600425v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Tripodi" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Grandillo" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ern338" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659574v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Pag&#232;s" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/B09-061" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654556v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657373v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10265-007-0125-9" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-STRBCW1H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00306671v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#233;nard" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dauzat" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lescourret" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moitrier" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-007-0176-5" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N00V5KS7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667193v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Diakou-Verdin" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Reich" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Buret" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf072196t" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-L376VBR9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857824v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662635v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Normand" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661895v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666622v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Fishman" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erm052" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662090v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Borel" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bussieres" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erl287" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667654v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huai Feng Liu" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Guichard" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erm202" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664682v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Hong Wu" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lobit" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erm126" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656733v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Nicolas" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besset" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018869v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vaast" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/26.4.517" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667845v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vaast" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bertrand" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Perriot" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guyot" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.2338" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WDB1Z505-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663973v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Habib" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Soing" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erj128" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653954v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667019v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676460v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Angrand" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675467v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kervella" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eri304" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674075v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#233;chaudel" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Joas" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Caro" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Jannoyer" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678387v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Urban" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682933v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Kervella" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675468v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eri305" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679788v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678948v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Mimoun" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679725v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gibert" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perez Pastor" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675141v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673886v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gouble" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669925v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679473v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676895v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683548v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Foulongne" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-004-1703-z" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A3E1A4B3F212054561A6615C004BB112CE3A794E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190868v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Walcroft" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sinoquet" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675697v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-004-1651-7" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/133DBF082DD2F8A38205E8E26CCEECAF8DC295A8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670960v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672535v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Wu Ben-Hong" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Li Shao-Hua" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680683v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gomez" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677509v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679426v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Laurent" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674078v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Benhong Wu" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Shaohua Li" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675274v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671101v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soing" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682162v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fishman" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680001v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677322v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683380v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670307v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678236v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Ben-Hong Wu" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Shao-Hua Li" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.07.025" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674714v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677336v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Huguet" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674914v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682140v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Girard" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671778v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671705v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688328v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Simon" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697829v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Inizan" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684006v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684039v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692374v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walcroft" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Sinoquet" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691691v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reich" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685595v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687114v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689528v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pailly" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691221v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Agostini" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685785v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690511v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697189v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souty" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Albagnac" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695988v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688033v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696492v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685776v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wallach" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686590v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690226v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697625v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695476v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Longuenesse" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685900v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701182v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707635v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704941v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885674v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jg Huguet" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M G&#233;nard" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Laurent" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Leb&#339;uf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rouet" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709214v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700335v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707333v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704280v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709331v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Holmes" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Breuils" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700550v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705832v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699489v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700160v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707976v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701920v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576258v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Masse" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rigaud" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885536v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pag&#232;s" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kervella" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712633v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701661v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bruchou" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709252v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704004v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lanusse" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700425v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713166v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lanusse" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B&#233;reyziat" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716154v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885337v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bruchou" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Souty" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713407v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fleury" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721357v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03023771v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848122v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Defrance" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745363v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1667/9782759232529/les-productions-fruitieres-a-l-heure-du-changement-climatique" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210423v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798887v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20562-5_4" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271238v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/la/book/9783319205618#" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20562-5_1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310588v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-688-7_21" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812158v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Jeuffroy" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra A. Jullien" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832941v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842917v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Audergon" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839375v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842536v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>