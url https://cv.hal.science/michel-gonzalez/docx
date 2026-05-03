--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -1709,222 +1709,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00648408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the alignment dynamics of a passive scalar gradient in a two-dimensional flow</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inconsistent probability estimates of a hypothesis - The role of contrasting support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Paranthoën</w:t>
+                <w:t xml:space="preserve">Nicolao Bonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 17, pp.117102. </w:t>
+              <w:t xml:space="preserve">Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 52 (1), pp.55-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2130750⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1027/1618-3169.52.1.55⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01450279v1</w:t>
+                <w:t xml:space="preserve">hal-01441283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inconsistent probability estimates of a hypothesis - The role of contrasting support</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the alignment dynamics of a passive scalar gradient in a two-dimensional flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolao Bonini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Gonzalez</w:t>
+                <w:t xml:space="preserve">P. Paranthoën</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 52 (1), pp.55-66. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 17, pp.117102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1027/1618-3169.52.1.55⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2130750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01441283v1</w:t>
+                <w:t xml:space="preserve">hal-01450279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chances and frequencies in probabilistic reasoning: rejoinder to Hoffrage, Gigerenzer, Krauss, and Martignon</w:t>
               </w:r>
@@ -2129,51 +2129,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropy of a thermal field at dissipative scales in the case of small-scale injection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Paranthoën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3283,51 +3283,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754142v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gonzalez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-022-00618-x" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043270v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-020-03513-4" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181450v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.88.085001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123049v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-018-0459-z" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461346v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gonzalez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-016-0417-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461321v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15632/jtam-pl.54.4.1257" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439716v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dumas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Girotto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pascal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Botton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0272989X12445285" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440379v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Crupi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397826v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2012.718440" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412404v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Parantho&#235;n" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3609281" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418126v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2009.11.003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415382v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0169-5983/41/3/035508" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415347v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3140004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450636v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Garcia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2007.09.002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648406v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gosse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Patte-Rouland" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Paranthoen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-005-0055-z" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DG806BFJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450378v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garcia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonzalez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2196091" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648408v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2005.12.003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9MCZ8KR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450279v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Parantho&#235;n" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2130750" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441283v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolao Bonini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169.52.1.55" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441381v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Girotto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-0277(02)00051-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LK59SRKD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441383v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-0277(02)00049-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVJ74NJH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437133v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rosset" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Lecordier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1410982" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441389v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-0277(00)00133-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XH1558CJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437151v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1287516" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437111v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441700v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999013v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mousset" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M Gamboa Lerena" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E S Battistelli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P de Bernardis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chanial" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998988v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B B&#233;lier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Berg&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bleurvacq" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chapron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999021v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ch Hamilton" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A Bigot-Sazy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999031v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S A Torchinsky" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754142v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gonzalez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-022-00618-x" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043270v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-020-03513-4" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181450v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.88.085001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123049v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-018-0459-z" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461346v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gonzalez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-016-0417-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461321v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15632/jtam-pl.54.4.1257" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439716v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dumas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Girotto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pascal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Botton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0272989X12445285" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440379v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Crupi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397826v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2012.718440" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412404v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Parantho&#235;n" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3609281" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418126v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2009.11.003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415382v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0169-5983/41/3/035508" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415347v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3140004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450636v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Garcia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2007.09.002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648406v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gosse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Patte-Rouland" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Paranthoen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-005-0055-z" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DG806BFJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450378v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garcia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonzalez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2196091" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648408v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2005.12.003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9MCZ8KR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441283v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolao Bonini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169.52.1.55" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450279v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Parantho&#235;n" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2130750" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441381v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Girotto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-0277(02)00051-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LK59SRKD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441383v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-0277(02)00049-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVJ74NJH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437133v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rosset" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Lecordier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1410982" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441389v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-0277(00)00133-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XH1558CJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437151v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1287516" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437111v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441700v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999013v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mousset" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M Gamboa Lerena" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E S Battistelli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P de Bernardis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chanial" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998988v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B B&#233;lier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Berg&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bleurvacq" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chapron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999021v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ch Hamilton" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A Bigot-Sazy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999031v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S A Torchinsky" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>