--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -2110,247 +2110,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01441383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropy of a thermal field at dissipative scales in the case of small-scale injection</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Gonzalez</w:t>
+                <w:t xml:space="preserve">Solving probabilistic and statistical problems: a matter of information structure and question form</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Girotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1410982⟩</w:t>
+              <w:t xml:space="preserve">Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 78 (3), pp.247-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0010-0277(00)00133-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01437133v1</w:t>
+                <w:t xml:space="preserve">hal-01441389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving probabilistic and statistical problems: a matter of information structure and question form</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Gonzalez</w:t>
+                <w:t xml:space="preserve">Anisotropy of a thermal field at dissipative scales in the case of small-scale injection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Paranthoën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Lecordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0010-0277(00)00133-5⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 13 (12), pp.3729 - 3737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1410982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01441389v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the anisotropy of a passive scalar field at the level of dissipation</w:t>
               </w:r>
@@ -3283,51 +3283,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754142v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gonzalez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-022-00618-x" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043270v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-020-03513-4" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181450v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.88.085001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123049v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-018-0459-z" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461346v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gonzalez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-016-0417-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461321v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15632/jtam-pl.54.4.1257" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439716v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dumas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Girotto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pascal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Botton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0272989X12445285" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440379v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Crupi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397826v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2012.718440" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412404v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Parantho&#235;n" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3609281" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418126v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2009.11.003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415382v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0169-5983/41/3/035508" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415347v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3140004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450636v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Garcia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2007.09.002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648406v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gosse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Patte-Rouland" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Paranthoen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-005-0055-z" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DG806BFJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450378v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garcia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonzalez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2196091" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648408v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2005.12.003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9MCZ8KR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441283v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolao Bonini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169.52.1.55" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450279v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Parantho&#235;n" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2130750" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441381v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Girotto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-0277(02)00051-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LK59SRKD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441383v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-0277(02)00049-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVJ74NJH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437133v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rosset" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Lecordier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1410982" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441389v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-0277(00)00133-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XH1558CJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437151v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1287516" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437111v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441700v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999013v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mousset" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M Gamboa Lerena" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E S Battistelli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P de Bernardis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chanial" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998988v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B B&#233;lier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Berg&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bleurvacq" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chapron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999021v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ch Hamilton" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A Bigot-Sazy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999031v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S A Torchinsky" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754142v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gonzalez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-022-00618-x" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043270v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-020-03513-4" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181450v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.88.085001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123049v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-018-0459-z" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461346v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gonzalez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-016-0417-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461321v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15632/jtam-pl.54.4.1257" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439716v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dumas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Girotto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pascal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Botton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0272989X12445285" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440379v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Crupi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397826v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2012.718440" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412404v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Parantho&#235;n" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3609281" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418126v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2009.11.003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415382v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0169-5983/41/3/035508" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415347v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3140004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450636v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Garcia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2007.09.002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648406v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gosse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Patte-Rouland" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Paranthoen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-005-0055-z" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DG806BFJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450378v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garcia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonzalez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2196091" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648408v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2005.12.003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9MCZ8KR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441283v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolao Bonini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169.52.1.55" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450279v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Parantho&#235;n" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2130750" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441381v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Girotto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-0277(02)00051-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LK59SRKD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441383v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-0277(02)00049-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVJ74NJH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441389v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-0277(00)00133-5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XH1558CJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437133v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rosset" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Lecordier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1410982" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437151v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1287516" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437111v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441700v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999013v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mousset" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M Gamboa Lerena" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E S Battistelli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P de Bernardis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chanial" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998988v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B B&#233;lier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Berg&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bleurvacq" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chapron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999021v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ch Hamilton" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A Bigot-Sazy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999031v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S A Torchinsky" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>