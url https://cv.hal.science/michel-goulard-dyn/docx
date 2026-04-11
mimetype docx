--- v0 (2026-03-22)
+++ v1 (2026-04-11)
@@ -368,697 +368,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04808236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key factors determining the presence of Tree-related Microhabitats: A synthesis of potential factors at site, stand and tree scales, with perspectives for further research</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantifying heritability and estimating evolutionary potential in the wild when individuals that share genes also share environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Drénou</w:t>
+                <w:t xml:space="preserve">Laura Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goulard Michel</w:t>
+                <w:t xml:space="preserve">Nicolas Morellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rita Bütler</w:t>
+                <w:t xml:space="preserve">Ingrid David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Hewison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Réale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2022.120235⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 91 (6), pp.1239-1250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2656.13677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03703501v1</w:t>
+                <w:t xml:space="preserve">hal-03600994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Shrubs as Nurse-plants to Reduce Browsing and Rubbing Damage by Roe Deer: An Experimental Approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Gerard</w:t>
+                <w:t xml:space="preserve">Key factors determining the presence of Tree-related Microhabitats: A synthesis of potential factors at site, stand and tree scales, with perspectives for further research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Courbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Picot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Christophe Drénou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ballon</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Bütler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sustainable Forestry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10549811.2021.1980053⟩</w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 515, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2022.120235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03358274v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying heritability and estimating evolutionary potential in the wild when individuals that share genes also share environments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using Shrubs as Nurse-plants to Reduce Browsing and Rubbing Damage by Roe Deer: An Experimental Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Morellet</w:t>
+                <w:t xml:space="preserve">Marie-Line Maublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrid David</w:t>
+                <w:t xml:space="preserve">Jean-François Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Hewison</w:t>
+                <w:t xml:space="preserve">Denis Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Réale</w:t>
+                <w:t xml:space="preserve">Philippe Ballon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 91 (6), pp.1239-1250. </w:t>
+              <w:t xml:space="preserve">Journal of Sustainable Forestry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41 (9), pp.847-860. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2656.13677⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10549811.2021.1980053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03600994v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Year-round sexual segregation in the Pyrenean chamois, a nearly monomorphic polygynous herbivore</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-occurrence patterns of tree-related microhabitats: A method to simplify routine monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Crampe</w:t>
+                <w:t xml:space="preserve">Alain Cabanettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Courbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Gérard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Georges Gonzalez</w:t>
+                <w:t xml:space="preserve">Wilfried Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.beproc.2020.104300⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 127, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2021.107757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03136057v1</w:t>
+                <w:t xml:space="preserve">hal-03237154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-occurrence patterns of tree-related microhabitats: A method to simplify routine monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+                <w:t xml:space="preserve">Year-round sexual segregation in the Pyrenean chamois, a nearly monomorphic polygynous herbivore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Crampe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Cabanettes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Goulard Michel</w:t>
+                <w:t xml:space="preserve">Cyril Milleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilfried Heintz</w:t>
+                <w:t xml:space="preserve">Georges Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 127, </w:t>
+              <w:t xml:space="preserve">Behavioural Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 184, pp.104300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2021.107757⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.beproc.2020.104300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03237154v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03136057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the potentiality of UAV multispectral imagery to detect flavescence dorée and grapevine trunk diseases</w:t>
               </w:r>
@@ -1070,51 +1070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Albetis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Poilvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1191,51 +1191,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boldness-mediated habitat use tactics and reproductive success in a wild large herbivore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. Mark Hewison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1446,51 +1446,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About predictions in spatial autoregressive models: optimal and almost optimal strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1602,51 +1602,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio N. Güttler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9 (4), 20 p. </w:t>
@@ -1723,51 +1723,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Goar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1812,291 +1812,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape effects on the abundance and larval diet of the polyphagous pest Helicoverpa armigera in cotton fields in North Benin.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A statistical approach for predicting grassland degradation in disturbance-driven landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goulard Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noélline Tsafack Menessong</w:t>
+                <w:t xml:space="preserve">J. M. Shawn Hutchinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Alignier</w:t>
+                <w:t xml:space="preserve">Thomas Devienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graham P Head</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stacy L. Hutchinson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pest Management Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ps.4197⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, vol. 7 (n° 6), pp. 912-925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/jep.2016.76081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01458636v1</w:t>
+                <w:t xml:space="preserve">hal-01509642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A statistical approach for predicting grassland degradation in disturbance-driven landscapes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Landscape effects on the abundance and larval diet of the polyphagous pest Helicoverpa armigera in cotton fields in North Benin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noélline Tsafack Menessong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Alignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham P Head</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jae H Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Protection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, vol. 7 (n° 6), pp. 912-925. </w:t>
+              <w:t xml:space="preserve">Pest Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 72 (8), pp.1613-1626. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4236/jep.2016.76081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ps.4197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01509642v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predators, food and social context shape the types of vigilance exhibited by kangaroos</w:t>
               </w:r>
@@ -2121,51 +2121,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Best</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2413,51 +2413,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bonthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabiana Castellarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ladet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2534,51 +2534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bonthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Barnagaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Balent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2650,51 +2650,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using spatial statistics tools on remote-sensing data to identify fire regime linked with savanna vegetation degradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Agricultural and Environmental Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4 (1), pp.68-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2741,51 +2741,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating Species Richness from Quadrat Sampling Data : a general approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biometrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 67 (4), p. 1489-1497. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2844,51 +2844,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chordal graphs to identify graphical model solutions of maximum of entropy under constraints on marginals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dubois Peyrard Peyrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2948,51 +2948,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The spatial scale mismatch between ecological processes and agricultural management: Do difficulties come from underlying theoretical frameworks?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Balent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3064,51 +3064,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of social facilitation on vigilance in the eastern gray kangaroo, Macropus giganteus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon P. Blomberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3198,77 +3198,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Access to mates in a territorial ungulate is determined by the size of a male's territory, but not by is habitat quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vanpé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Morellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Kjellander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Liberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3332,64 +3332,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal and daily walking activity patterns of free-ranging adult red deer (Cervus elaphus) at the individual level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Morellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Wildlife Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 55 (5), pp.479-486. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3448,64 +3448,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring the effects of landscape structure on roe deer (Capreolus capreolus) movements using a step selection function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Morellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cargnelutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3607,64 +3607,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cargnelutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Hewison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Angibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3766,51 +3766,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.C. Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Boscardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3912,51 +3912,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Stochastic Models in Business and Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 21 (2), pp.165-173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4028,51 +4028,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Maton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine D. Burger-Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4157,51 +4157,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Cardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 30 (10), pp.1185-1199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4278,51 +4278,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.T. Netto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista de Etologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 5 (2), 11 p</w:t>
@@ -4345,239 +4345,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02671632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitat diversity in forest plantations reduces infestations of the pine stem borer Dioryctria sylvestrella</w:t>
+                <w:t xml:space="preserve">Modèle non linéaire à paramètres aléatoires de la dynamique de cultures observées par télédétection : comparaison de deux procédures d'estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herve Jactel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Sébastien Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Goujon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 143, pp.205-213</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02683081v1</w:t>
+                <w:t xml:space="preserve">hal-00004238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle non linéaire à paramètres aléatoires de la dynamique de cultures observées par télédétection : comparaison de deux procédures d'estimation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Habitat diversity in forest plantations reduces infestations of the pine stem borer Dioryctria sylvestrella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Jactel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Menassieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Goujon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 39 (4), pp.618-628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-2664.2002.00742.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00004238v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle non linéaire à paramètres aléatoires de la dynamique de cultures observées par télédétection : comparaison de deux procédures d'estimation</w:t>
               </w:r>
@@ -4589,51 +4589,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Déjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 143 (1-2), pp.205-213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4671,51 +4671,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An estimation method of the pair potential function for gibbs point processes on spheres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Billiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scandinavian Journal of Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 28, pp.185-203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4740,51 +4740,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en oeuvre de l'algorithme EM pour l'estimation d'un modèle linéaire généralisé multinomial à effets aléatoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Statistique Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 69, pp.29-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4848,51 +4848,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Prosperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Monestiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4956,51 +4956,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel J. Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Moran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 30 (6), pp.575-587</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5064,51 +5064,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Prosperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Monestiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5159,51 +5159,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INRA, équipe aide à la décision pour la conduite de systèmes Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Martin Clouaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5254,51 +5254,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling soil surface roughness by boolean random functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel J. Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Garcia-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5330,230 +5330,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02692258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter estimation for marked Gibbs point processes through the maximum pseudo-likelihood method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Short range soil variability and its effect on red oak growth (Quercus rubra L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Meredieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Arrouays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Grabarnik</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Auclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 23, pp.365-379</w:t>
+              <w:t xml:space="preserve">Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 161 (1), pp.29-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02688705v1</w:t>
+                <w:t xml:space="preserve">hal-02685297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short range soil variability and its effect on red oak growth (Quercus rubra L.)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Meredieu</w:t>
+                <w:t xml:space="preserve">Parameter estimation for marked Gibbs point processes through the maximum pseudo-likelihood method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Arrouays</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Goulard Michel</w:t>
+                <w:t xml:space="preserve">A. Sarkka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Auclair</w:t>
+                <w:t xml:space="preserve">P. Grabarnik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 161 (1), pp.29-37</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 23, pp.365-379</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02685297v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02688705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling surface roughness by a boolean approach</w:t>
               </w:r>
@@ -5591,51 +5591,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel J. Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 46 no. 2, pp.215-220</w:t>
@@ -5664,51 +5664,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marked point process : using correlation functions to explore a spatial data set</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic L. Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5753,299 +5753,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02706515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random boolean functions : non-parametric estimation of the intensity. Application to soil surface roughness</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Geostatistics for spatial genetic structures : study of wild populations of perennial ryegrass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Monestiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 25, pp.123-136</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 88, pp.33-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02703317v1</w:t>
+                <w:t xml:space="preserve">hal-02704433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial interpolation of soil moisture retention curves</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Random boolean functions : non-parametric estimation of the intensity. Application to soil surface roughness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel J. Chadoeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 62, pp.109-123</w:t>
+              <w:t xml:space="preserve">Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 25, pp.123-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02702092v1</w:t>
+                <w:t xml:space="preserve">hal-02703317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geostatistics for spatial genetic structures : study of wild populations of perennial ryegrass</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Spatial interpolation of soil moisture retention curves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Voltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 88, pp.33-41</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 62, pp.109-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02704433v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02702092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la liaison entre un processus de galeries et la fissuration d'un sol</w:t>
               </w:r>
@@ -6057,51 +6057,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel J. Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Kretzschmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Smettem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6152,51 +6152,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Gibbs point process on a finite series of circles : the insertion of the primary roots of maize around the stem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel J. Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6234,64 +6234,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear coregionalization model: tools for estimation and choice of cross-variogram matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 24 (3), pp.269-286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6329,51 +6329,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial pattern of a clonal perennial weed, Rubia peregrina (Rubiaceae) in vineyards of Southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Navas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 28, pp.1118-1129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6411,51 +6411,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination des angiospermes-dicotyledones par examen de l'epiderme inferieur de la feuille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Badia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6519,64 +6519,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison d'approches multivariables pour l'etude de la variabilite spatiale des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Monestiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6614,64 +6614,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison d'approches multivariables pour l'étude de la variabilité spatiale des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Monestiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6735,359 +6735,359 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between habitat availability, insect trait-composition and leaf decomposition in water-filled tree holes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tree-related Microhabitat (TreM) spatial patterns in European beech-dominated forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Courbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goulard Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin M. Gossner</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Goulard Michel</w:t>
+                <w:t xml:space="preserve">Daniel Kraus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GfÖ Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Münster, Germany. 640 p</w:t>
+              <w:t xml:space="preserve">25. IUFRO world congress 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Curitiba, Brazil. 770 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735421v1</w:t>
+                <w:t xml:space="preserve">hal-02737338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree-related Microhabitat (TreM) spatial patterns in European beech-dominated forests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relationship between habitat availability, insect trait-composition and leaf decomposition in water-filled tree holes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin M. Gossner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mykola Y. Yaremchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasil Chumak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Kraus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. IUFRO world congress 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Curitiba, Brazil. 770 p</w:t>
+              <w:t xml:space="preserve">GfÖ Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Münster, Germany. 640 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737338v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between habitat availability, insect trait-composition and leaf decomposition in water-filled tree holes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin M. Gossner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mykola Y. Makarchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasil Chumak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. IUFRO world congress 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Curitiba, Brazil. 770 p</w:t>
@@ -7116,77 +7116,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of habitat availability on small scale distribution of diversity and processes in tree-related microhabitats in primeval and managed beech-dominated forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin M. Gossner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Courbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7267,51 +7267,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique V. Cheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousra Hamraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe J.-P. Denux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7418,51 +7418,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Courbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gouix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. European Congress of Conservation Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Jyvaskyla, Finland. 13 p</w:t>
@@ -7668,51 +7668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gouix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th European Congress of Conservation Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Jyvaskyla, Finland. pp.13</w:t>
@@ -7735,277 +7735,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du mouvement des chevreuils dans un paysage bocager simulé : premiers résultats, projets</w:t>
+                <w:t xml:space="preserve">Une modelisation de la complexite des relations entre rendement agricole, services ecosystemiques et representations du paysage dans les coteaux de gascogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Parisey</w:t>
+                <w:t xml:space="preserve">Magali San Cristobal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcellino Palerme</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Goulard Michel</w:t>
+                <w:t xml:space="preserve">Emilie Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melen Leclerc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Morellet</w:t>
+                <w:t xml:space="preserve">Luc Barbaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Burnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque PAYOTTE 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Paris, France. 31 p</w:t>
+              <w:t xml:space="preserve">Rencontres d'Ecologie des Paysages 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Toulouse, France. 72 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737836v1</w:t>
+                <w:t xml:space="preserve">hal-02737815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une modelisation de la complexite des relations entre rendement agricole, services ecosystemiques et representations du paysage dans les coteaux de gascogne</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation du mouvement des chevreuils dans un paysage bocager simulé : premiers résultats, projets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Andrieu</w:t>
+                <w:t xml:space="preserve">Nicolas Parisey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Barbaro</w:t>
+                <w:t xml:space="preserve">Marcellino Palerme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Burnel</w:t>
+                <w:t xml:space="preserve">Melen Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Morellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres d'Ecologie des Paysages 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Toulouse, France. 72 p</w:t>
+              <w:t xml:space="preserve">Colloque PAYOTTE 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France. 31 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737815v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentiality of uav multispectral imagery to detect flavescence doree and grapevine trunk diseases</w:t>
               </w:r>
@@ -8030,51 +8030,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Nor-Guttler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Poilvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8142,64 +8142,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Shawn Hutchinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacy L. Hutchinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Workshop on the Analysis of Multitemporal Remote Sensing Images (Multi-Temp)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8237,77 +8237,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Military training and fire regime impacts on tallgrass prairie vegetation degradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Shawn Hutchinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacy L. Hutchinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Workshop on Temporal Analysis of Satellite Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Stockholm, Sweden. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8496,51 +8496,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ferraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8613,51 +8613,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8725,51 +8725,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating species richness from quadrat sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Joachim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8807,51 +8807,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boostrap spatial pour des intervalles de confiance d'indice de pertinence d'un modèle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du projet ANR MODULAND</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Paris, France. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8876,77 +8876,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is there a landscape effect on the abundance and trophic origin of Helicoverpa armigera cotton fields? A case study in Benin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noélline Tsafack Menessong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9023,51 +9023,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Shawn Hutchinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association of American Geographers Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, New York, United States. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9092,64 +9092,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage Déplacement et Choix : mouvement de chevreuils dans un paysage agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goulard Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Morellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Modélisation et questions mathématiques autour des déplacements d'espèces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Palaiseau, France. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9174,64 +9174,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélection de l'habitat et déplacement du chevreuil dans un paysage agricole moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Morellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Modélisation et questions mathématiques autour des déplacements d'espèces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Palaiseau, France. 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9250,446 +9250,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of fire on savanna vegetation trends in Madagascar assessed using a remote sensing based statistical analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Jacquin</w:t>
+                <w:t xml:space="preserve">Vers une articulation des processus de gestion agricole et des processus écologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Cheret</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Jacques Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Balent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30. EARSeL Symposium: Remote Sensing for Science, Education, and Natural and Cultural Heritage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Paris, France. 782 p</w:t>
+              <w:t xml:space="preserve">Écologie 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754237v1</w:t>
+                <w:t xml:space="preserve">hal-02752394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of fire on savanna vegetation trends in Madagascar assessed using a remote sensing based statistical analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Jacquin</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">David Sheeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the Association of American Geographers "Great Plains/Rocky Mountain" Division</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Kansas City, United States</w:t>
+              <w:t xml:space="preserve">30. EARSeL Symposium: Remote Sensing for Science, Education, and Natural and Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Paris, France. 782 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754149v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is there a solution to the spatial scale mismatch between ecological processes and agricultural management?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of fire on savanna vegetation trends in Madagascar assessed using a remote sensing based statistical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Baudry</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Véronique Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gerard Balent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Is What Humans Do Natural? 2010 US-IALE Twenty-fifth Anniversary Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Athens, United States</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the Association of American Geographers "Great Plains/Rocky Mountain" Division</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Kansas City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01458564v1</w:t>
+                <w:t xml:space="preserve">hal-02754149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une articulation des processus de gestion agricole et des processus écologiques</w:t>
+                <w:t xml:space="preserve">Is there a solution to the spatial scale mismatch between ecological processes and agricultural management?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Balent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Écologie 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Is What Humans Do Natural? 2010 US-IALE Twenty-fifth Anniversary Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Athens, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752394v1</w:t>
+                <w:t xml:space="preserve">hal-01458564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About prediction in spatial SAR models: optimal and almost optimal strategies</w:t>
               </w:r>
@@ -9701,51 +9701,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Thomas-Agnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. World Conference of the Spatial Econometrics Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Barcelone, Spain. 29 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9764,286 +9764,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminants proximaux de l'utilisation du milieu par les mâles et les femelles d'une population de daims (Dama dama)</w:t>
+                <w:t xml:space="preserve">Is social segregation between the sexes a consequence of habitat segregation in fallow deer?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Villerette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Helder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SFECA (Société Française pour l’Etude du Comportement Animal) : comportement, cognition et adaptation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, Caen, France. 1 p</w:t>
+              <w:t xml:space="preserve">ISBE 2004 Conference: 10th International Behavioral Ecology Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Jyväskylä, Finland. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02832772v1</w:t>
+                <w:t xml:space="preserve">hal-02827240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is social segregation between the sexes a consequence of habitat segregation in fallow deer?</w:t>
+                <w:t xml:space="preserve">Déterminants proximaux de l'utilisation du milieu par les mâles et les femelles d'une population de daims (Dama dama)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Villerette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Helder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBE 2004 Conference: 10th International Behavioral Ecology Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Jyväskylä, Finland. 1 p</w:t>
+              <w:t xml:space="preserve">Colloque SFECA (Société Française pour l’Etude du Comportement Animal) : comportement, cognition et adaptation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Caen, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02827240v1</w:t>
+                <w:t xml:space="preserve">hal-02832772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poisson non-stationnaire et échantillonnage semi-raréfié; comment les cèdres du Luberon envahissent-ils l'espace. Chapitre 18</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel J. Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10101,407 +10101,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actualisation d'un modèle du cycle biologique du saumon</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Comparaison de différentes stratégies spatiales d'échantillonnage d'une core collection parmi des populations naturelles d'espèces fourragères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balfourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Prosperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Monestiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Société Française de Biométrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1998, Rennes, France</w:t>
+              <w:t xml:space="preserve">Colloque BRG/USTL. Méthodologie de gestion et de conservation des ressources génétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1997, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02771344v1</w:t>
+                <w:t xml:space="preserve">hal-02838498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Updating a stochastic salmon life-cycle model with partial observations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Actualisation d'un modèle du cycle biologique du saumon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verena Trenkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Badia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Badia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. International biometric conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 1998, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">Journées de la Société Française de Biométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1998, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02768220v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02771344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de différentes stratégies spatiales d'échantillonnage d'une core collection parmi des populations naturelles d'espèces fourragères</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Updating a stochastic salmon life-cycle model with partial observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verena Trenkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal P. Monestiez</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Badia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque BRG/USTL. Méthodologie de gestion et de conservation des ressources génétiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1997, Lille, France</w:t>
+              <w:t xml:space="preserve">19. International biometric conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1998, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02838498v1</w:t>
+                <w:t xml:space="preserve">hal-02768220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysing spatial genetic structures by multivariate geostatistics : study of wild populations of perennial ryegrass (Lolium perenne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Monestiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10546,286 +10546,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02766208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de structures génétiques spatiales par la géostatistique : le cas des populations sauvages de ray-grass en France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Influence de l'hétérogénéité édaphique d'une parcelle sur la croissance juvénile du chêne rouge d'Amérique (Quercus rubra L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Meredieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Charmet</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Arrouays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Cabanettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 1997, Avignon, France</w:t>
+              <w:t xml:space="preserve">Colloque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1995, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02764586v1</w:t>
+                <w:t xml:space="preserve">hal-02765121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l'hétérogénéité édaphique d'une parcelle sur la croissance juvénile du chêne rouge d'Amérique (Quercus rubra L.)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Caractérisation de structures génétiques spatiales par la géostatistique : le cas des populations sauvages de ray-grass en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Monestiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain A. Cabanettes</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 1995, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Séminaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1997, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02765121v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de structures génétiques spatiales par la géostatistique : le cas des populations sauvages de ray-grass en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Monestiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10857,299 +10857,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02765079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essai de complémentation de niches écologiques en forêt monospécifique pour améliorer le contrôle des ravageurs par la faune auxiliaire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Structure spatiale des fréquences alléliques dans une métapopulation simulée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balfourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Monestiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Yves Rasplus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du bilan de l'AIP INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1995, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1995, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02773321v1</w:t>
+                <w:t xml:space="preserve">hal-02778533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure spatiale des fréquences alléliques dans une métapopulation simulée</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Balfourier</w:t>
+                <w:t xml:space="preserve">Essai de complémentation de niches écologiques en forêt monospécifique pour améliorer le contrôle des ravageurs par la faune auxiliaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Jactel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goulard Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murielle Richard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Goulard Michel</w:t>
+                <w:t xml:space="preserve">Jean Yves Rasplus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 1995, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Séminaire du bilan de l'AIP INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1995, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02778533v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02773321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel J. Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11239,51 +11239,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Babel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel J. Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Working Meeting on Soil Micromorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1992, Townsville, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11334,51 +11334,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel J. Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Kretzschmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.R.J. Smettem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11416,51 +11416,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using marked point process to study the relationships between the morphology of coppice clumps and the soil environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic L. Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11537,51 +11537,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences de l'existence de correlations spatiales dans les processus de blocages de noeuds ou de liaisons sur le seuil de percolation d'un reseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel J. Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11645,51 +11645,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement spatial des donnees : les outils mathematiques de l'interpolation spatiale et du zonage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Monestiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1989, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11714,51 +11714,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical analysis of multivariate random fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire France RDA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1988, Jouy en Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11828,90 +11828,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree-related Microhabitat co-occurrences: towards easier monitoring?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cabanettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Courbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. IUFRO world congress 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Curitiba, Brazil. Pesquisa Florestal Brasileira, 39, 770 p., 2019, XXV IUFRO World Congress, 29 sept - 5 October 2019: Forest Research and Cooperationfor Sustainable Development</w:t>
@@ -11966,64 +11966,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Travis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Morellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. Mark Hewison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12065,77 +12065,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping health status of chestnut forest stands using Sentinel-2 images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousra Hamraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Denux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12367,51 +12367,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Nor Guttler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Clenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. Giesco Internatinal Meeting (Group of international Experts for Cooperation on Vitivinicultural Systems)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Mendoza, Argentina. , 2017, XX GiESCO 2017 November 5 - 10, Mendoza, Argentina “ Sustainable viticulture and wine making in climate change scenarios ”</w:t>
@@ -12479,51 +12479,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Calatayud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12617,51 +12617,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Piou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ancrenaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12774,51 +12774,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Prosperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Monestiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12849,51 +12849,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of heterogeneous spatial correlation structure by spatial deformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Monestiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12995,51 +12995,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Peyrard, INRAE, France et Olivier Gimenez, CNRS, France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistical Approaches for Hidden Variables in Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
@@ -13129,51 +13129,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approches statistiques pour les variables cachées en écologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13233,51 +13233,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poisson non-stationnaire et échantillonnage semi-raréfié, comment les cèdres du Luberon envahissent-ils l'espace.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel J. Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13354,51 +13354,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le buis et le causse, une histoire d'épines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel J. Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Monestiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13475,51 +13475,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Prosperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Monestiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13557,51 +13557,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place de la modélisation mathématique ou informatique dans la problématique environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences de la société et environnement à l'INRA : Matériaux pour un débat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 17, INRA Editions, 1998, Dossiers de l'Environnement de l'INRA, 2-7380-0846-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13626,64 +13626,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geostatistical interpolation of curves : a case study in soil science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geostatistics Troia'92. Volume 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kluwer, 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13708,51 +13708,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inference in a coregionalization model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geostatistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kluwer Academic, 1989</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13777,77 +13777,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation spatiale des parametres hydrodynamiques du sol a l'echelle d'une plaine alluviale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bornand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Action thematique programmee. Rapport final Juin 1986-Juin 1989</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13904,51 +13904,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximum likelihood estimation on a gaussian spatial array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13966,51 +13966,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaussian maximum likelihood estimation for spatial dependent observations of several continuous variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14073,51 +14073,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating species richness from quadrat sampling data: a general approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14193,51 +14193,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jactel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Lung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRA. 1998, pp.1-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14424,51 +14424,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04981225v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courbaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inken Doerfler" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gouix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2024.110945" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808236v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Courbaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2024.110867" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703501v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dr&#233;nou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulard Michel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita B&#252;tler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2022.120235" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358274v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Maublanc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gerard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Picot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ballon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10549811.2021.1980053" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03600994v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gervais" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morellet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hewison" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis R&#233;ale" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13677" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03136057v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Crampe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois G&#233;rard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Milleret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gonzalez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2020.104300" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03237154v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cabanettes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Heintz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107757" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045255v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Albetis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jacquin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Poilv&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rousseau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11010023" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620976v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bonnot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Mark Hewison" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cargnelutti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lourtet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2018.09.013" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629253v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodie Martin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chaval" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-018-0641-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606802v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Laurent" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Thomas-Agnan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17421772.2017.1300679" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607276v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Albetis de La Cruz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duthoit" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio N. G&#252;ttler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9040308" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607300v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Clouet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Gerard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Goar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gonzalez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13157/arla.64.2.2017.ra4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458636v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;lline Tsafack Menessong" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham P Head" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae H Kim" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.4197" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509642v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Shawn Hutchinson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devienne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy L. Hutchinson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jep.2016.76081" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502904v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Ren&#233; Favreau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pays" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fritz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Best" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2014.11.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N85ZS9GD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631313v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Debeffe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lema&#238;tre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrika Alm Bergvall" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaillard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2015.08.003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67V4JWG7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690252v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonthoux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Castellarini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2014.01.022" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599566v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Barnagaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Balent" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-012-2498-2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R1DH91J5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643465v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Jacquin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jaeis.2013010105" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997497v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dupuis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1541-0420.2011.01595.x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JLK0GN07-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653211v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubois Peyrard Peyrard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080736466" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665915v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Balent" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2010.09.004" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMLQWD6M-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406483v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P. Blomberg" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne W. Goldizen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Sirot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arp019" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303868v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vanp&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kjellander" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Liberg" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2656.2008.01467.x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658669v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pepin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-009-0267-2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/823E0D92696912CC3A93162D5608941AD138D2CC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667405v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coulon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Angibault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-008-9220-0" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F9FW8ZNK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658237v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2193/2006-257" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XL2G50LD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587571v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Renaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boscardin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mallet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2005.10.034" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJ7FQTGB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683217v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besse" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cardot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faivre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asmb.539" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FBCF867FFE42DE7B9A16BA98AAE32C87A8BD3286/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679606v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Maton" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric J.-E. Bergez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2004.09.010" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7W4QF3W8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677235v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cardot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671632v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R.M. Coutinho-Netto" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J.R. Paranhos da Costa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.T. Netto" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Gerard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683081v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Menassieu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goujon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2664.2002.00742.x" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004238v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670143v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D&#233;jean" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678675v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Billiot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671796v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894242v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balfourier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charmet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Prosperi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Monestiez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691556v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Chadoeuf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Moran" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689349v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Monestiez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699075v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garcia" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martin Clouaire" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692258v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garcia-Sanchez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688705v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarkka" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grabarnik" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685297v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auclair" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701820v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guerif" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706515v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Pag&#232;s" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Cabanettes" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703317v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702092v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704433v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701750v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Kretzschmar" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Smettem" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708755v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709618v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703558v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Navas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706730v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Badia" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rech" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Faliu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Laboratoire de Biometrie" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722681v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885039v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735421v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin M. Gossner" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykola Y. Yaremchuk" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasil Chumak" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737338v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kraus" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735243v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykola Y. Makarchuk" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791086v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Stillhard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734741v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Cheret" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Hamraoui" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe J.-P. Denux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788682v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990156v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fauvel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsumi Uezato" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dobigeon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607563v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Larrieu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737836v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisey" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellino Palerme" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melen Leclerc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737815v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Andrieu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burnel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736307v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Nor-Guttler" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740534v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Shawn Hutchinson" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796474v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796071v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Brustel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Calatayud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Crassous" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740723v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Zullo" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ferraty" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vieu" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947217" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208721v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricci" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Badenhausser" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807679v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Joachim" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808130v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210095v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menozzi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806695v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807646v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807956v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754237v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cheret" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sheeren" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754149v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jacquin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458564v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752394v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820353v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832772v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villerette" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Helder" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827240v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758790v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771344v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Trenkel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768220v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838498v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766208v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764586v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765121v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765079v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773321v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Monod" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Rasplus" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778533v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Richard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773519v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775258v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krebs" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Babel" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773622v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.R.J. Smettem" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773518v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dessard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773189v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renault" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777680v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781118v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737291v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785356v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Travis" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Palmer" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138678v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denux" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637352v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ch&#233;ret" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Hamrouni" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Goulard" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733478v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Albertis" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Nor Guttler" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Clenet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742441v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/325104.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829888v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge van Halder" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Piou" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guyon" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ancrenaz" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835504v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Prosperi" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838344v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727287v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Laroche" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Froidevaux" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781119902799.ch10" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902799.ch10" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03845312v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Froidevaux" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/approches-statistiques-pour-les-variables-cachees-en-ecologie/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9047.ch10" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823008v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830962v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838777v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835738v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851681v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02854265v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02855934v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bornand" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845209v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845402v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503260v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703184v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lung" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04981225v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courbaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inken Doerfler" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gouix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2024.110945" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808236v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Courbaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2024.110867" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03600994v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gervais" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morellet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hewison" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis R&#233;ale" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13677" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703501v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dr&#233;nou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulard Michel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita B&#252;tler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2022.120235" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358274v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Maublanc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gerard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Picot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ballon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10549811.2021.1980053" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03237154v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cabanettes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Heintz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107757" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03136057v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Crampe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois G&#233;rard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Milleret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gonzalez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2020.104300" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045255v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Albetis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jacquin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Poilv&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rousseau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11010023" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620976v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bonnot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Mark Hewison" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cargnelutti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lourtet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2018.09.013" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629253v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodie Martin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chaval" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-018-0641-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606802v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Laurent" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Thomas-Agnan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17421772.2017.1300679" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607276v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Albetis de La Cruz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duthoit" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio N. G&#252;ttler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9040308" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607300v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Clouet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Gerard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Goar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gonzalez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13157/arla.64.2.2017.ra4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509642v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Shawn Hutchinson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devienne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy L. Hutchinson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jep.2016.76081" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458636v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;lline Tsafack Menessong" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham P Head" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae H Kim" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.4197" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502904v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Ren&#233; Favreau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pays" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fritz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Best" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2014.11.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N85ZS9GD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631313v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Debeffe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lema&#238;tre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrika Alm Bergvall" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaillard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2015.08.003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67V4JWG7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690252v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonthoux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Castellarini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2014.01.022" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599566v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Barnagaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Balent" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-012-2498-2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R1DH91J5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643465v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Jacquin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jaeis.2013010105" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997497v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dupuis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1541-0420.2011.01595.x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JLK0GN07-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653211v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubois Peyrard Peyrard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080736466" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665915v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Balent" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2010.09.004" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMLQWD6M-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406483v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P. Blomberg" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne W. Goldizen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Sirot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arp019" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303868v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vanp&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kjellander" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Liberg" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2656.2008.01467.x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658669v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pepin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-009-0267-2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/823E0D92696912CC3A93162D5608941AD138D2CC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667405v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coulon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Angibault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-008-9220-0" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F9FW8ZNK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658237v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2193/2006-257" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XL2G50LD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587571v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Renaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boscardin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mallet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2005.10.034" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJ7FQTGB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683217v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besse" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cardot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faivre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asmb.539" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FBCF867FFE42DE7B9A16BA98AAE32C87A8BD3286/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679606v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Maton" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric J.-E. Bergez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2004.09.010" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7W4QF3W8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677235v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cardot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671632v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R.M. Coutinho-Netto" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J.R. Paranhos da Costa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.T. Netto" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Gerard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004238v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683081v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Menassieu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goujon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2664.2002.00742.x" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670143v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D&#233;jean" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678675v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Billiot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671796v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894242v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balfourier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charmet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Prosperi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Monestiez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691556v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Chadoeuf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Moran" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689349v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Monestiez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699075v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garcia" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martin Clouaire" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692258v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garcia-Sanchez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685297v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auclair" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688705v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarkka" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grabarnik" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701820v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guerif" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706515v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Pag&#232;s" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Cabanettes" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704433v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703317v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702092v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701750v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Kretzschmar" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Smettem" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708755v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709618v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703558v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Navas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706730v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Badia" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rech" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Faliu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Laboratoire de Biometrie" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722681v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885039v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737338v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kraus" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735421v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin M. Gossner" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykola Y. Yaremchuk" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasil Chumak" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735243v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykola Y. Makarchuk" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791086v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Stillhard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734741v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Cheret" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Hamraoui" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe J.-P. Denux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788682v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990156v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fauvel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsumi Uezato" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dobigeon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607563v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Larrieu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737815v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Andrieu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burnel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737836v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisey" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellino Palerme" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melen Leclerc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736307v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Nor-Guttler" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740534v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Shawn Hutchinson" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796474v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796071v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Brustel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Calatayud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Crassous" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740723v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Zullo" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ferraty" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vieu" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947217" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208721v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricci" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Badenhausser" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807679v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Joachim" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808130v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210095v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menozzi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806695v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807646v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807956v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752394v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754237v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cheret" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sheeren" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754149v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jacquin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458564v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820353v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827240v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villerette" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Helder" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832772v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758790v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838498v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771344v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Trenkel" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768220v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766208v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765121v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764586v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765079v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778533v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Richard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773321v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Monod" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Rasplus" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773519v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775258v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krebs" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Babel" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773622v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.R.J. Smettem" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773518v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dessard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773189v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renault" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777680v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781118v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737291v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785356v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Travis" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Palmer" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138678v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denux" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637352v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ch&#233;ret" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Hamrouni" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Goulard" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733478v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Albertis" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Nor Guttler" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Clenet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742441v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/325104.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829888v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge van Halder" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Piou" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guyon" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ancrenaz" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835504v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Prosperi" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838344v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727287v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Laroche" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Froidevaux" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781119902799.ch10" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902799.ch10" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03845312v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Froidevaux" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/approches-statistiques-pour-les-variables-cachees-en-ecologie/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9047.ch10" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823008v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830962v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838777v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835738v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851681v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02854265v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02855934v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bornand" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845209v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845402v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503260v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703184v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lung" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>