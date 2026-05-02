--- v1 (2026-04-11)
+++ v2 (2026-05-02)
@@ -770,295 +770,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03358274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-occurrence patterns of tree-related microhabitats: A method to simplify routine monitoring</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Year-round sexual segregation in the Pyrenean chamois, a nearly monomorphic polygynous herbivore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Cabanettes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Courbaud</w:t>
+                <w:t xml:space="preserve">Jean-Paul Crampe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wilfried Heintz</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Milleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2021.107757⟩</w:t>
+              <w:t xml:space="preserve">Behavioural Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 184, pp.104300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.beproc.2020.104300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03237154v1</w:t>
+                <w:t xml:space="preserve">hal-03136057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Year-round sexual segregation in the Pyrenean chamois, a nearly monomorphic polygynous herbivore</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Gérard</w:t>
+                <w:t xml:space="preserve">Co-occurrence patterns of tree-related microhabitats: A method to simplify routine monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cabanettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Courbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Gonzalez</w:t>
+                <w:t xml:space="preserve">Wilfried Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 184, pp.104300. </w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 127, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.beproc.2020.104300⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2021.107757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03136057v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03237154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the potentiality of UAV multispectral imagery to detect flavescence dorée and grapevine trunk diseases</w:t>
               </w:r>
@@ -2502,247 +2502,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01690252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting spatial and temporal responses of bird communities to landscape changes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using spatial statistics tools on remote-sensing data to identify fire regime linked with savanna vegetation degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.Y. Barnagaud</w:t>
+                <w:t xml:space="preserve">Anne A. Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Balent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00442-012-2498-2⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Agricultural and Environmental Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (1), pp.68-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/jaeis.2013010105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02599566v1</w:t>
+                <w:t xml:space="preserve">hal-02643465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using spatial statistics tools on remote-sensing data to identify fire regime linked with savanna vegetation degradation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne A. Jacquin</w:t>
+                <w:t xml:space="preserve">Contrasting spatial and temporal responses of bird communities to landscape changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bonthoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y. Barnagaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Balent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Agricultural and Environmental Information Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 172 (2), pp.563-574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00442-012-2498-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4018/jaeis.2013010105⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02643465v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating Species Richness from Quadrat Sampling Data : a general approach</w:t>
               </w:r>
@@ -4345,239 +4345,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02671632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle non linéaire à paramètres aléatoires de la dynamique de cultures observées par télédétection : comparaison de deux procédures d'estimation</w:t>
+                <w:t xml:space="preserve">Habitat diversity in forest plantations reduces infestations of the pine stem borer Dioryctria sylvestrella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Dejean</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Robert Faivre</w:t>
+                <w:t xml:space="preserve">Herve Jactel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Menassieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Goujon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 39 (4), pp.618-628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-2664.2002.00742.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00004238v1</w:t>
+                <w:t xml:space="preserve">hal-02683081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitat diversity in forest plantations reduces infestations of the pine stem borer Dioryctria sylvestrella</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Herve Jactel</w:t>
+                <w:t xml:space="preserve">Modèle non linéaire à paramètres aléatoires de la dynamique de cultures observées par télédétection : comparaison de deux procédures d'estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Goujon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 143, pp.205-213</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02683081v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle non linéaire à paramètres aléatoires de la dynamique de cultures observées par télédétection : comparaison de deux procédures d'estimation</w:t>
               </w:r>
@@ -4803,299 +4803,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02671796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of different spatial strategies for sampling a core collection of natural populations of fodder crops</w:t>
+                <w:t xml:space="preserve">A note on extension variances in IR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Balfourier</w:t>
+                <w:t xml:space="preserve">Joel J. Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Charmet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Prosperi</w:t>
+                <w:t xml:space="preserve">Christopher Moran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Monestiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 30 (Suppl), pp.S215-S235</w:t>
+              <w:t xml:space="preserve">Mathematical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 30 (6), pp.575-587</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00894242v1</w:t>
+                <w:t xml:space="preserve">hal-02691556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A note on extension variances in IR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of different spatial strategies for sampling a core collection of natural populations of fodder crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balfourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel J. Chadoeuf</w:t>
+                <w:t xml:space="preserve">Jean-Marie Prosperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Moran</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Goulard Michel</w:t>
+                <w:t xml:space="preserve">Pascal Monestiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 30 (6), pp.575-587</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 30 (Suppl), pp.S215-S235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02691556v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00894242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de différentes stratégies spatiales d'échantillonnage d'une core collection parmi des populations naturelles d'espèces fourragères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balfourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Prosperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5241,51 +5241,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling soil surface roughness by boolean random functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel J. Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5565,51 +5565,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Garcia-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel J. Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5785,51 +5785,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Monestiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 88, pp.33-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5867,51 +5867,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random boolean functions : non-parametric estimation of the intensity. Application to soil surface roughness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel J. Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6031,51 +6031,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la liaison entre un processus de galeries et la fissuration d'un sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel J. Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Kretzschmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6139,51 +6139,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Gibbs point process on a finite series of circles : the insertion of the primary roots of maize around the stem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel J. Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6640,51 +6640,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Monestiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1987, 7 (9), pp.657-665</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6780,51 +6780,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Courbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Kraus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7235,820 +7235,820 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping health status of chestnut forest stands using Sentinel-2 images</w:t>
+                <w:t xml:space="preserve">Spatial patterns of Tree-related Microhabitats: key factors and ecological significance for the conservation of the associated biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique V. Cheret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yousra Hamraoui</w:t>
+                <w:t xml:space="preserve">Laurent L. Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Courbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gouix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Poilvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ForestSAT 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, College Park, United States. 192 p</w:t>
+              <w:t xml:space="preserve">5th European Congress of Conservation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Jyvaskyla, Finland. pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734741v1</w:t>
+                <w:t xml:space="preserve">hal-02607563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial patterns of Tree-related Microhabitats: key factors and ecological significance for the conservation of the associated biodiversity</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gouix</w:t>
+                <w:t xml:space="preserve">Mapping health status of chestnut forest stands using Sentinel-2 images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique V. Cheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousra Hamraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe J.-P. Denux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Poilvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. European Congress of Conservation Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Jyvaskyla, Finland. 13 p</w:t>
+              <w:t xml:space="preserve">ForestSAT 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, College Park, United States. 192 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788682v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction des services écosystémiques dans les paysages agricoles par télédétection hyperspectrale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aude Vialatte</w:t>
+                <w:t xml:space="preserve">Spatial patterns of Tree-related Microhabitats: key factors and ecological significance for the conservation of the associated biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Courbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gouix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Colloque de la Société Française de Photogrammétrie et Télédétection - Groupe Hyperspectrale (SFPT-GH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">5. European Congress of Conservation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Jyvaskyla, Finland. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990156v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial patterns of Tree-related Microhabitats: key factors and ecological significance for the conservation of the associated biodiversity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prédiction des services écosystémiques dans les paysages agricoles par télédétection hyperspectrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Duflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatsumi Uezato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dobigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent L. Larrieu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Goulard Michel</w:t>
+                <w:t xml:space="preserve">Aude Vialatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Congress of Conservation Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Jyvaskyla, Finland. pp.13</w:t>
+              <w:t xml:space="preserve">6. Colloque de la Société Française de Photogrammétrie et Télédétection - Groupe Hyperspectrale (SFPT-GH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607563v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une modelisation de la complexite des relations entre rendement agricole, services ecosystemiques et representations du paysage dans les coteaux de gascogne</w:t>
+                <w:t xml:space="preserve">Modélisation du mouvement des chevreuils dans un paysage bocager simulé : premiers résultats, projets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali San Cristobal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémi Duflot</w:t>
+                <w:t xml:space="preserve">Nicolas Parisey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Andrieu</w:t>
+                <w:t xml:space="preserve">Marcellino Palerme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Barbaro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Burnel</w:t>
+                <w:t xml:space="preserve">Melen Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Morellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres d'Ecologie des Paysages 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Toulouse, France. 72 p</w:t>
+              <w:t xml:space="preserve">Colloque PAYOTTE 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France. 31 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737815v1</w:t>
+                <w:t xml:space="preserve">hal-02737836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du mouvement des chevreuils dans un paysage bocager simulé : premiers résultats, projets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une modelisation de la complexite des relations entre rendement agricole, services ecosystemiques et representations du paysage dans les coteaux de gascogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali San Cristobal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Duflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Parisey</w:t>
+                <w:t xml:space="preserve">Emilie Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcellino Palerme</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Goulard Michel</w:t>
+                <w:t xml:space="preserve">Luc Barbaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melen Leclerc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Morellet</w:t>
+                <w:t xml:space="preserve">Laurent Burnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque PAYOTTE 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Paris, France. 31 p</w:t>
+              <w:t xml:space="preserve">Rencontres d'Ecologie des Paysages 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Toulouse, France. 72 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737836v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentiality of uav multispectral imagery to detect flavescence doree and grapevine trunk diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Albetis de La Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Nor-Guttler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8116,51 +8116,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A statistical approach for predicting grassland degradation in disturbance-driven landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Shawn Hutchinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8224,51 +8224,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Military training and fire regime impacts on tallgrass prairie vegetation degradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8451,446 +8451,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-parametric functional methods for hyperspectral image classification</w:t>
+                <w:t xml:space="preserve">Comment favoriser les services écosystémiques assurés par la biodiversité des paysages agricoles ? Intérêts d’un réseau de sites d’observation à long terme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Zullo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Fauvel</w:t>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Ferraty</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Goulard Michel</w:t>
+                <w:t xml:space="preserve">Benoit Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Vieu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Badenhausser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7 èmes Journées Françaises de l'Ecologie du Paysage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Dijon, France. 1 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740723v1</w:t>
+                <w:t xml:space="preserve">hal-01208721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment favoriser les services écosystémiques assurés par la biodiversité des paysages agricoles ? Intérêts d’un réseau de sites d’observation à long terme</w:t>
+                <w:t xml:space="preserve">Non-parametric functional methods for hyperspectral image classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Petit</w:t>
+                <w:t xml:space="preserve">Anthony Zullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Ricci</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Audrey Alignier</w:t>
+                <w:t xml:space="preserve">Frédéric Ferraty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Vieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7 èmes Journées Françaises de l'Ecologie du Paysage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Quebec, Canada. pp.4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6947217⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208721v1</w:t>
+                <w:t xml:space="preserve">hal-02740723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating species richness from quadrat sampling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Boostrap spatial pour des intervalles de confiance d'indice de pertinence d'un modèle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Joachim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Channel Network Conference of International Biometric Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, St Andrews, United Kingdom. 40 p</w:t>
+              <w:t xml:space="preserve">Séminaire du projet ANR MODULAND</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Paris, France. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02807679v1</w:t>
+                <w:t xml:space="preserve">hal-02808130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boostrap spatial pour des intervalles de confiance d'indice de pertinence d'un modèle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimating species richness from quadrat sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Joachim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du projet ANR MODULAND</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Paris, France. 7 p</w:t>
+              <w:t xml:space="preserve">4. Channel Network Conference of International Biometric Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, St Andrews, United Kingdom. 40 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02808130v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02807679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is there a landscape effect on the abundance and trophic origin of Helicoverpa armigera cotton fields? A case study in Benin</w:t>
               </w:r>
@@ -8997,51 +8997,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using spatial statistics tools on remote-sensing data to identify fire regime linked with grassland dynamic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Shawn Hutchinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9809,51 +9809,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Helder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBE 2004 Conference: 10th International Behavioral Ecology Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Jyväskylä, Finland. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9917,51 +9917,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Helder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SFECA (Société Française pour l’Etude du Comportement Animal) : comportement, cognition et adaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2004, Caen, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9986,51 +9986,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poisson non-stationnaire et échantillonnage semi-raréfié; comment les cèdres du Luberon envahissent-ils l'espace. Chapitre 18</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel J. Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10107,77 +10107,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de différentes stratégies spatiales d'échantillonnage d'une core collection parmi des populations naturelles d'espèces fourragères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balfourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Prosperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10222,243 +10222,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02838498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actualisation d'un modèle du cycle biologique du saumon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Updating a stochastic salmon life-cycle model with partial observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verena Trenkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robert Faivre</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Badia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Société Française de Biométrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1998, Rennes, France</w:t>
+              <w:t xml:space="preserve">19. International biometric conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1998, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02771344v1</w:t>
+                <w:t xml:space="preserve">hal-02768220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Updating a stochastic salmon life-cycle model with partial observations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Actualisation d'un modèle du cycle biologique du saumon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verena Trenkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Verena Trenkel</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Badia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Badia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. International biometric conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 1998, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">Journées de la Société Française de Biométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1998, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02768220v1</w:t>
+                <w:t xml:space="preserve">hal-02771344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysing spatial genetic structures by multivariate geostatistics : study of wild populations of perennial ryegrass (Lolium perenne)</w:t>
               </w:r>
@@ -10470,64 +10470,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Monestiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balfourier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wollongong'96</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1996, Wollongong, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10546,243 +10546,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02766208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l'hétérogénéité édaphique d'une parcelle sur la croissance juvénile du chêne rouge d'Amérique (Quercus rubra L.)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Meredieu</w:t>
+                <w:t xml:space="preserve">Caractérisation de structures génétiques spatiales par la géostatistique : le cas des populations sauvages de ray-grass en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Monestiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain A. Cabanettes</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 1995, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Séminaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1997, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02765121v1</w:t>
+                <w:t xml:space="preserve">hal-02764586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de structures génétiques spatiales par la géostatistique : le cas des populations sauvages de ray-grass en France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal P. Monestiez</w:t>
+                <w:t xml:space="preserve">Influence de l'hétérogénéité édaphique d'une parcelle sur la croissance juvénile du chêne rouge d'Amérique (Quercus rubra L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Meredieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Charmet</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Arrouays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Cabanettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 1997, Avignon, France</w:t>
+              <w:t xml:space="preserve">Colloque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1995, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02764586v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02765121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de structures génétiques spatiales par la géostatistique : le cas des populations sauvages de ray-grass en France</w:t>
               </w:r>
@@ -10794,51 +10794,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Monestiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1994, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10863,64 +10863,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure spatiale des fréquences alléliques dans une métapopulation simulée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balfourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10984,51 +10984,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essai de complémentation de niches écologiques en forêt monospécifique pour améliorer le contrôle des ravageurs par la faune auxiliaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Jactel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11118,51 +11118,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel J. Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. MARMA workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1995, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11226,51 +11226,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Kretzschmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Babel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel J. Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11308,51 +11308,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description of the spatial interaction between earthworms burrows and cracks at the soil surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel J. Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Kretzschmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11550,51 +11550,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel J. Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Monestiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11828,90 +11828,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree-related Microhabitat co-occurrences: towards easier monitoring?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cabanettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Courbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. IUFRO world congress 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Curitiba, Brazil. Pesquisa Florestal Brasileira, 39, 770 p., 2019, XXV IUFRO World Congress, 29 sept - 5 October 2019: Forest Research and Cooperationfor Sustainable Development</w:t>
@@ -11934,277 +11934,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Just walk away: evolution of directional bias in dispersal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping health status of chestnut forest stands using Sentinel-2 images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousra Hamraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goulard Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justin Travis</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A.J. Mark Hewison</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Denux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Poilvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution Montpellier 2018, Joint Congress on Evolutionnary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Montpellier, France. 2018</w:t>
+              <w:t xml:space="preserve">ForestSAT 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, College Park, United States. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785356v1</w:t>
+                <w:t xml:space="preserve">hal-02138678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping health status of chestnut forest stands using Sentinel-2 images</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yousra Hamraoui</w:t>
+                <w:t xml:space="preserve">Just walk away: evolution of directional bias in dispersal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Travis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Morellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hervé Poilvé</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J. Mark Hewison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ForestSAT 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, College Park, United States. , 2018</w:t>
+              <w:t xml:space="preserve">Evolution Montpellier 2018, Joint Congress on Evolutionnary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Montpellier, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02138678v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health status diagnosis of chestnut forest stands using Sentinel-2 images.</w:t>
               </w:r>
@@ -12229,51 +12229,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousra Hamrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Goulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Denux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Poilvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12328,51 +12328,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uav multispectral images for precision viticulture: potential to detect flavescence dorée and grapevine trunk disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Albertis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Nor Guttler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12453,90 +12453,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using connectivity analysis to optimize a network of set-aside forests in a managed landscape: A case study in a French mountain national park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Brin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Calatayud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO landscape ecology conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Tartu, Estonia. </w:t>
@@ -12735,64 +12735,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de différentes stratégies d'échantillonnage d'une core collection parmi des populations naturelles d'espèces fourragères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balfourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Prosperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13220,51 +13220,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poisson non-stationnaire et échantillonnage semi-raréfié, comment les cèdres du Luberon envahissent-ils l'espace.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel J. Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13341,51 +13341,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le buis et le causse, une histoire d'épines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel J. Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13436,77 +13436,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using spatial patterns of diversity to develop core collections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balfourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Prosperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14424,51 +14424,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04981225v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courbaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inken Doerfler" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gouix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2024.110945" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808236v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Courbaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2024.110867" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03600994v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gervais" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morellet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hewison" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis R&#233;ale" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13677" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703501v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dr&#233;nou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulard Michel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita B&#252;tler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2022.120235" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358274v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Maublanc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gerard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Picot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ballon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10549811.2021.1980053" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03237154v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cabanettes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Heintz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107757" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03136057v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Crampe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois G&#233;rard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Milleret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gonzalez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2020.104300" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045255v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Albetis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jacquin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Poilv&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rousseau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11010023" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620976v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bonnot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Mark Hewison" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cargnelutti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lourtet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2018.09.013" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629253v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodie Martin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chaval" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-018-0641-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606802v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Laurent" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Thomas-Agnan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17421772.2017.1300679" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607276v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Albetis de La Cruz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duthoit" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio N. G&#252;ttler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9040308" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607300v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Clouet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Gerard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Goar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gonzalez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13157/arla.64.2.2017.ra4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509642v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Shawn Hutchinson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devienne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy L. Hutchinson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jep.2016.76081" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458636v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;lline Tsafack Menessong" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham P Head" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae H Kim" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.4197" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502904v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Ren&#233; Favreau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pays" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fritz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Best" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2014.11.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N85ZS9GD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631313v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Debeffe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lema&#238;tre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrika Alm Bergvall" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaillard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2015.08.003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67V4JWG7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690252v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonthoux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Castellarini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2014.01.022" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599566v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Barnagaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Balent" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-012-2498-2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R1DH91J5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643465v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Jacquin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jaeis.2013010105" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997497v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dupuis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1541-0420.2011.01595.x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JLK0GN07-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653211v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubois Peyrard Peyrard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080736466" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665915v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Balent" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2010.09.004" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMLQWD6M-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406483v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P. Blomberg" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne W. Goldizen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Sirot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arp019" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303868v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vanp&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kjellander" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Liberg" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2656.2008.01467.x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658669v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pepin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-009-0267-2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/823E0D92696912CC3A93162D5608941AD138D2CC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667405v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coulon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Angibault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-008-9220-0" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F9FW8ZNK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658237v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2193/2006-257" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XL2G50LD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587571v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Renaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boscardin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mallet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2005.10.034" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJ7FQTGB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683217v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besse" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cardot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faivre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asmb.539" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FBCF867FFE42DE7B9A16BA98AAE32C87A8BD3286/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679606v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Maton" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric J.-E. Bergez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2004.09.010" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7W4QF3W8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677235v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cardot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671632v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R.M. Coutinho-Netto" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J.R. Paranhos da Costa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.T. Netto" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Gerard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004238v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683081v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Menassieu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goujon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2664.2002.00742.x" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670143v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D&#233;jean" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678675v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Billiot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671796v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894242v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balfourier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charmet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Prosperi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Monestiez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691556v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Chadoeuf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Moran" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689349v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Monestiez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699075v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garcia" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martin Clouaire" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692258v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garcia-Sanchez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685297v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auclair" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688705v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarkka" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grabarnik" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701820v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guerif" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706515v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Pag&#232;s" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Cabanettes" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704433v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703317v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702092v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701750v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Kretzschmar" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Smettem" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708755v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709618v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703558v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Navas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706730v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Badia" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rech" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Faliu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Laboratoire de Biometrie" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722681v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885039v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737338v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kraus" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735421v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin M. Gossner" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykola Y. Yaremchuk" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasil Chumak" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735243v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykola Y. Makarchuk" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791086v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Stillhard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734741v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Cheret" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Hamraoui" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe J.-P. Denux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788682v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990156v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fauvel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsumi Uezato" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dobigeon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607563v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Larrieu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737815v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Andrieu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burnel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737836v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisey" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellino Palerme" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melen Leclerc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736307v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Nor-Guttler" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740534v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Shawn Hutchinson" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796474v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796071v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Brustel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Calatayud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Crassous" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740723v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Zullo" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ferraty" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vieu" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947217" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208721v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricci" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Badenhausser" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807679v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Joachim" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808130v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210095v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menozzi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806695v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807646v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807956v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752394v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754237v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cheret" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sheeren" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754149v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jacquin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458564v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820353v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827240v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villerette" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Helder" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832772v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758790v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838498v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771344v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Trenkel" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768220v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766208v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765121v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764586v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765079v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778533v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Richard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773321v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Monod" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Rasplus" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773519v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775258v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krebs" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Babel" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773622v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.R.J. Smettem" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773518v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dessard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773189v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renault" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777680v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781118v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737291v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785356v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Travis" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Palmer" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138678v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denux" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637352v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ch&#233;ret" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Hamrouni" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Goulard" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733478v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Albertis" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Nor Guttler" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Clenet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742441v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/325104.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829888v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge van Halder" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Piou" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guyon" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ancrenaz" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835504v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Prosperi" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838344v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727287v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Laroche" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Froidevaux" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781119902799.ch10" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902799.ch10" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03845312v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Froidevaux" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/approches-statistiques-pour-les-variables-cachees-en-ecologie/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9047.ch10" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823008v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830962v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838777v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835738v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851681v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02854265v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02855934v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bornand" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845209v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845402v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503260v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703184v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lung" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04981225v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courbaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inken Doerfler" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gouix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2024.110945" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808236v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Courbaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2024.110867" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03600994v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gervais" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morellet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hewison" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis R&#233;ale" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13677" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703501v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dr&#233;nou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulard Michel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita B&#252;tler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2022.120235" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358274v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Maublanc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gerard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Picot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ballon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10549811.2021.1980053" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03136057v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Crampe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois G&#233;rard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Milleret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gonzalez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2020.104300" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03237154v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cabanettes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Heintz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107757" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045255v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Albetis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jacquin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Poilv&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rousseau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11010023" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620976v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bonnot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Mark Hewison" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cargnelutti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lourtet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2018.09.013" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629253v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodie Martin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chaval" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-018-0641-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606802v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Laurent" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Thomas-Agnan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17421772.2017.1300679" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607276v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Albetis de La Cruz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duthoit" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio N. G&#252;ttler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9040308" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607300v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Clouet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Gerard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Goar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gonzalez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13157/arla.64.2.2017.ra4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509642v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Shawn Hutchinson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devienne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy L. Hutchinson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jep.2016.76081" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458636v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;lline Tsafack Menessong" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham P Head" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae H Kim" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.4197" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502904v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Ren&#233; Favreau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pays" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fritz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Best" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2014.11.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N85ZS9GD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631313v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Debeffe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lema&#238;tre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrika Alm Bergvall" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaillard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2015.08.003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67V4JWG7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690252v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonthoux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Castellarini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2014.01.022" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643465v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Jacquin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jaeis.2013010105" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599566v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Barnagaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Balent" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-012-2498-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R1DH91J5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997497v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dupuis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1541-0420.2011.01595.x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JLK0GN07-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653211v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubois Peyrard Peyrard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080736466" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665915v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Balent" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2010.09.004" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMLQWD6M-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406483v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P. Blomberg" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne W. Goldizen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Sirot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arp019" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303868v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vanp&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kjellander" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Liberg" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2656.2008.01467.x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658669v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pepin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-009-0267-2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/823E0D92696912CC3A93162D5608941AD138D2CC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667405v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coulon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Angibault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-008-9220-0" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F9FW8ZNK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658237v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2193/2006-257" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XL2G50LD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587571v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Renaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boscardin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mallet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2005.10.034" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJ7FQTGB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683217v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besse" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cardot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faivre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asmb.539" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FBCF867FFE42DE7B9A16BA98AAE32C87A8BD3286/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679606v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Maton" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric J.-E. Bergez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2004.09.010" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7W4QF3W8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677235v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cardot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671632v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R.M. Coutinho-Netto" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J.R. Paranhos da Costa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.T. Netto" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Gerard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683081v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Menassieu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goujon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2664.2002.00742.x" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004238v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670143v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D&#233;jean" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678675v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Billiot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671796v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691556v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Chadoeuf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Moran" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894242v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balfourier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charmet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Prosperi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Monestiez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689349v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Monestiez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699075v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garcia" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martin Clouaire" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692258v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garcia-Sanchez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685297v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auclair" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688705v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarkka" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grabarnik" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701820v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guerif" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706515v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Pag&#232;s" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Cabanettes" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704433v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703317v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702092v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701750v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Kretzschmar" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Smettem" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708755v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709618v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703558v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Navas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706730v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Badia" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rech" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Faliu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Laboratoire de Biometrie" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722681v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885039v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737338v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kraus" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735421v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin M. Gossner" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykola Y. Yaremchuk" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasil Chumak" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735243v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykola Y. Makarchuk" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791086v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Stillhard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607563v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Larrieu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734741v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Cheret" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Hamraoui" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe J.-P. Denux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788682v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990156v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fauvel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsumi Uezato" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dobigeon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737836v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisey" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellino Palerme" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melen Leclerc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737815v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Andrieu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burnel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736307v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Nor-Guttler" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740534v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Shawn Hutchinson" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796474v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796071v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Brustel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Calatayud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Crassous" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208721v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricci" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Badenhausser" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740723v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Zullo" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ferraty" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vieu" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947217" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808130v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807679v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Joachim" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210095v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menozzi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806695v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807646v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807956v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752394v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754237v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cheret" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sheeren" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754149v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jacquin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458564v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820353v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827240v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villerette" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Helder" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832772v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758790v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838498v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768220v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Trenkel" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771344v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766208v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764586v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765121v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765079v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778533v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Richard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773321v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Monod" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Rasplus" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773519v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775258v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krebs" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Babel" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773622v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.R.J. Smettem" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773518v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dessard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773189v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renault" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777680v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781118v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737291v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138678v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denux" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785356v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Travis" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Palmer" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637352v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ch&#233;ret" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Hamrouni" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Goulard" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733478v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Albertis" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Nor Guttler" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Clenet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742441v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/325104.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829888v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge van Halder" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Piou" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guyon" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ancrenaz" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835504v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Prosperi" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838344v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727287v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Laroche" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Froidevaux" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781119902799.ch10" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902799.ch10" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03845312v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Froidevaux" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/approches-statistiques-pour-les-variables-cachees-en-ecologie/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9047.ch10" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823008v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830962v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838777v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835738v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851681v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02854265v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02855934v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bornand" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845209v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845402v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503260v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703184v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lung" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>