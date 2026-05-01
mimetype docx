--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -222,7579 +222,7713 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (57)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (58)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petrogenesis of ultramafic and mafic rock series from the North Pyrenean Castillon massif (Ariège, France): evidence of magma–crust interactions in the Ordovician?</w:t>
+                <w:t xml:space="preserve">The iron-rich alkaline Bauchi Complex (North-Central basement of Nigeria): an olivine-clinopyroxene-quartz monzonite emplaced into the partially molten root at the junction of the Pan-AfricanTrans-Saharan and Central African Orogenic Belts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad A Kilzi</w:t>
+                <w:t xml:space="preserve">Isah Yahuza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Olivier Vanderhaeghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Michel Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Benoit</w:t>
+                <w:t xml:space="preserve">Ahmed Isah Haruna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Debat</w:t>
+                <w:t xml:space="preserve">Joris Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 13, pp.1609542. </w:t>
+              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 240, pp.106170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/feart.2025.1609542⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2026.106170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05488756v1</w:t>
+                <w:t xml:space="preserve">hal-05601755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization conditions and magmatic–hydrothermal evolution of syenite dykes spatially associated with gold mineralization: the example of the Dolodau syenite–carbonatite complex, Abitibi greenstone belt</w:t>
+                <w:t xml:space="preserve">Petrogenesis of ultramafic and mafic rock series from the North Pyrenean Castillon massif (Ariège, France): evidence of magma–crust interactions in the Ordovician?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Mathieu</w:t>
+                <w:t xml:space="preserve">Mohammad A Kilzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Estrade</w:t>
+                <w:t xml:space="preserve">Youssef Driouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mara Miranda</w:t>
+                <w:t xml:space="preserve">Mathieu Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Laurent</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Debat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian journal of earth sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 62 (6), pp.1062-1087. </w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 13, pp.1609542. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/cjes-2024-0131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/feart.2025.1609542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05381627v1</w:t>
+                <w:t xml:space="preserve">hal-05488756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Djourdé-Sinassi magmatic-migmatitic complex, Northern Cameroon: a record of vertical extrusion of the Pan-African partially molten orogenic root</w:t>
+                <w:t xml:space="preserve">Crystallization conditions and magmatic–hydrothermal evolution of syenite dykes spatially associated with gold mineralization: the example of the Dolodau syenite–carbonatite complex, Abitibi greenstone belt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzanne Tiani Djuimou</w:t>
+                <w:t xml:space="preserve">Lucie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merlain Bouyo Houketchang</w:t>
+                <w:t xml:space="preserve">Guillaume Estrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Vanderhaeghe</w:t>
+                <w:t xml:space="preserve">Mara Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Achu Megnemo</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oscar Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/bsgf/2025014⟩</w:t>
+              <w:t xml:space="preserve">Canadian journal of earth sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 62 (6), pp.1062-1087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjes-2024-0131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05381649v1</w:t>
+                <w:t xml:space="preserve">hal-05381627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Distribution Patterns, Eco-Environmental Risk Assessment, and Human Health Impacts of Uranium and Thorium in Beach Sediments in the Central Gulf of Gabes (Southern Mediterranean Sea)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Djourdé-Sinassi magmatic-migmatitic complex, Northern Cameroon: a record of vertical extrusion of the Pan-African partially molten orogenic root</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Tiani Djuimou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radhouan Belgacem El Zrelli</w:t>
+                <w:t xml:space="preserve">Merlain Bouyo Houketchang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vanderhaeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica K Klar</w:t>
+                <w:t xml:space="preserve">Ludovic Achu Megnemo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Castet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Courjault-Radé</w:t>
+                <w:t xml:space="preserve">Loïque Rodolph Azefack Mbounou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su17031283⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 196, pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bsgf/2025014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05381639v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05381649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Iriba alkaline basalts, an expression of mantle-derived Cretaceous magmatism of the Cameroon-Chad volcanic line along the Central Africa Rift System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial Distribution Patterns, Eco-Environmental Risk Assessment, and Human Health Impacts of Uranium and Thorium in Beach Sediments in the Central Gulf of Gabes (Southern Mediterranean Sea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radhouan Belgacem El Zrelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Nenadji Djerossem</w:t>
+                <w:t xml:space="preserve">Jessica K Klar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Joseph Mbassa</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Sylvie Castet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grégoire</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courjault-Radé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.282⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (3), pp.1283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su17031283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05381655v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05381639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PGE-Ni-Cu sulphide segregation by interaction of basaltic melt and peridotite xenoliths of the Catalan Volcanic Zone (Spain)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seismic properties of mantle metasomatism from mantle xenoliths beneath the North Tanzania Divergence, East African Rift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwin Schettino</w:t>
+                <w:t xml:space="preserve">Adeline Clutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Campeny</w:t>
+                <w:t xml:space="preserve">Fleurice Parat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José María González-Jiménez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Benoît Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Tiberi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2024.107820⟩</w:t>
+              <w:t xml:space="preserve">Gondwana Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 131, pp.278-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gr.2024.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04792430v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into the North Patagonian Massif lower crust: petrology and microstructure of granulite xenoliths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Muckensturm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary-Alix Kaczmarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodoros Ntaflos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Bjerg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Petrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/petrology/egae100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04727842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic properties of mantle metasomatism from mantle xenoliths beneath the North Tanzania Divergence, East African Rift</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Iriba alkaline basalts, an expression of mantle-derived Cretaceous magmatism of the Cameroon-Chad volcanic line along the Central Africa Rift System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fleurice Parat</w:t>
+                <w:t xml:space="preserve">Félix Nenadji Djerossem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Gibert</w:t>
+                <w:t xml:space="preserve">Benoît Joseph Mbassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Olivier Vanderhaeghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Michel Grégoire</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gondwana Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gr.2024.03.008⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 356, pp.231-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04652492v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05381655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melt-rock interaction as a factor controlling evolution of chromite and olivine in dunite - case study from the Kukes Massif (Mirdita ophiolite, Albania)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PGE-Ni-Cu sulphide segregation by interaction of basaltic melt and peridotite xenoliths of the Catalan Volcanic Zone (Spain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Roquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jakub Mikrut</w:t>
+                <w:t xml:space="preserve">Erwin Schettino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdalena Matusiak-Małek</w:t>
+                <w:t xml:space="preserve">Marc Campeny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Ceuleneer</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">José María González-Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3190/jgeosci.386⟩</w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 488-489 (3), pp.107820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2024.107820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04807760v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04792430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-lived active margin magmatism preceding Variscan collision in the Western French Massif Central</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Melt-rock interaction as a factor controlling evolution of chromite and olivine in dunite - case study from the Kukes Massif (Mirdita ophiolite, Albania)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Mikrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Berger</w:t>
+                <w:t xml:space="preserve">Magdalena Matusiak-Małek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Beau-Hurdebourcq</w:t>
+                <w:t xml:space="preserve">Georges Ceuleneer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Serrano</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kujtim Onuzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/bsgf/2024003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 69 (1), pp.49 - 64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3190/jgeosci.386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04652466v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A geochemical model for the transformation of gabbro into vesuvianite-bearing rodingite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juraj Butek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juraj Butek</w:t>
+                <w:t xml:space="preserve">Sébastien Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Fabre</w:t>
+                <w:t xml:space="preserve">Stéphanie Duchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Duchene</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ján Spišiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 662, pp.122237. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2024.122237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04652440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slab melting boosts the mantle wedge contribution to Li-rich magmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erwin Schettino</w:t>
+                <w:t xml:space="preserve">Short-lived active margin magmatism preceding Variscan collision in the Western French Massif Central</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igór González-Pérez</w:t>
+                <w:t xml:space="preserve">Léa Beau-Hurdebourcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudio Marchesi</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Julien Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-66174-y⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 195, pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bsgf/2024003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04652512v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of porphyry indicator zircons (PIZs) in the sedimentary record as an exploration tool for covered porphyry copper deposits in the Atacama Desert, Chile</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Héctor Pizarro</w:t>
+                <w:t xml:space="preserve">Slab melting boosts the mantle wedge contribution to Li-rich magmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin Schettino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Rousse</w:t>
+                <w:t xml:space="preserve">Igór González-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farhad Bouzari</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Claudio Marchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José María González-Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2023.107351⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.15168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-66174-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04297928v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron and silicon isotope fractionation in silicate melts using first-principles molecular dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A petrochronological study of Fe Ti oxides in rodingites of the Western Carpathians, Slovakia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juraj Butek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Dufourcau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Duchene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segolene Rabin</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2022.11.017⟩</w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 460-461, pp.107393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2023.107393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03864317v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04267078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Horizons in Earth science 2022</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of porphyry indicator zircons (PIZs) in the sedimentary record as an exploration tool for covered porphyry copper deposits in the Atacama Desert, Chile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héctor Pizarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhad Bouzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derek Keir</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Steven L Forman</w:t>
+                <w:t xml:space="preserve">Thomas Bissig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/feart.2023.1321937⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 256, pp.107351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2023.107351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04935464v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A petrochronological study of Fe Ti oxides in rodingites of the Western Carpathians, Slovakia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Iron and silicon isotope fractionation in silicate melts using first-principles molecular dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Segolene Rabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Pinilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poitrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2023.107393⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 343, pp.212-233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2022.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04267078v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03864317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the origin of vesuvianite-rich rodingites from the Western Carpathians, Slovakia</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Duchene</w:t>
+                <w:t xml:space="preserve">Editorial: Horizons in Earth science 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derek Keir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce S Lieberman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Kopáčik</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valerio Acocella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wouter Buytaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven L Forman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2022.106902⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.1321937. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feart.2023.1321937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836730v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xenoliths Evidence of Alkaline Magmatic Infiltrations Beneath Lake Nyos (Cameroon Volcanic Line, West Africa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merlin Isidore Teitchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Legrand Tchop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Wokwenmendam Nguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Ferdinand Mbossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Journal of Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12, pp.433 - 469. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4236/ojg.2022.126021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03826707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melt percolation, concentration and dyking in the Hawaiian mantle plume and overriding lithosphere: links to the evolution of lava composition along the volcanic chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azam Soltanmohammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice J Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Paul Bédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Petrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 63 (1), pp.1-24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/petrology/egab101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03479591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocean crust accretion along a high-temperature detachment fault in the Oman ophiolite: A structural and petrological study of the Bahla massif</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mary-Alix Kaczmarek</w:t>
+                <w:t xml:space="preserve">On the origin of vesuvianite-rich rodingites from the Western Carpathians, Slovakia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juraj Butek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ján Spišiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Duchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Python</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Richard Kopáčik</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 822 (229160), pp.229160. </w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 432-433, pp.106902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2021.229160⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2022.106902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03456679v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper Mantle Dynamic and Evolution beneath Lake Nyos Volcano (Cameroon Volcanic Line), Documented by Peridotite Xenoliths Enclosed in Alkali Basalts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pauline Wokwenmendam Nguet</w:t>
+                <w:t xml:space="preserve">Ocean crust accretion along a high-temperature detachment fault in the Oman ophiolite: A structural and petrological study of the Bahla massif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Abily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Ceuleneer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rospabé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary-Alix Kaczmarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Python</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/ijg.2022.136024⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 822 (229160), pp.229160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2021.229160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03826676v1</w:t>
+                <w:t xml:space="preserve">hal-03456679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole rock and mineral chemistry of hornblenditic xenoliths in volcanic alkaline rocks from the northern part of Uromieh Dokhatar magmatic belt (NW Iran)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Upper Mantle Dynamic and Evolution beneath Lake Nyos Volcano (Cameroon Volcanic Line), Documented by Peridotite Xenoliths Enclosed in Alkali Basalts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merlin Isidore Teitchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Legrand Tchop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Jahangiri</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Ferdinand Mbossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Wokwenmendam Nguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.89⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.438-463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/ijg.2022.136024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03456738v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of Antecrysts in Igneous Rocks from the Salavat Range (NW Iran): an Explanation for the Geochemical Signature of Potassic Alkaline Rocks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Possible Deep Structure and Composition of Venus with Respect to the Current Knowledge from Geodetic Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianguo Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">L Paul Bédard</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weifeng Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/petrology/egab031⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019JE006243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03359394v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possible Deep Structure and Composition of Venus with Respect to the Current Knowledge from Geodetic Data</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Whole rock and mineral chemistry of hornblenditic xenoliths in volcanic alkaline rocks from the northern part of Uromieh Dokhatar magmatic belt (NW Iran)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Akbar Khezerlou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Weifeng Hao</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasir Amel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Moayyed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Jahangiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019JE006243⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 353 (S2), pp.1-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.89⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03266988v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03456738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyroxenite xenoliths and clinopyroxene megacrysts from the Cenozoic Jbel Saghro Volcanic Field (Anti-Atlas, Morocco): Petrography, mineral chemistry and equilibration conditions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Origin of Antecrysts in Igneous Rocks from the Salavat Range (NW Iran): an Explanation for the Geochemical Signature of Potassic Alkaline Rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azam Soltanmohammadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Moulay Ahmed Boumehdi</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Ceuleneer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Paul Bédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemie der Erde / Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 81 (1), pp.125694. </w:t>
+              <w:t xml:space="preserve">Journal of Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 62 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemer.2020.125694⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/petrology/egab031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03359452v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03359394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First-principles calculation of iron and silicon isotope fractionation between Fe-bearing minerals at magmatic temperatures: The importance of second atomic neighbors</w:t>
+                <w:t xml:space="preserve">Pyroxenite xenoliths and clinopyroxene megacrysts from the Cenozoic Jbel Saghro Volcanic Field (Anti-Atlas, Morocco): Petrography, mineral chemistry and equilibration conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Rabin</w:t>
+                <w:t xml:space="preserve">Abdelghani Soukrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Blanchard</w:t>
+                <w:t xml:space="preserve">Nasrrddine Youbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Pinilla</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Moulay Ahmed Boumehdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2021.03.028⟩</w:t>
+              <w:t xml:space="preserve">Chemie der Erde / Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 81 (1), pp.125694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemer.2020.125694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03359437v1</w:t>
+                <w:t xml:space="preserve">hal-03359452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reworking of old continental lithosphere: Unradiogenic Os and decoupled Hf Nd isotopes in sub-arc mantle pyroxenites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First-principles calculation of iron and silicon isotope fractionation between Fe-bearing minerals at magmatic temperatures: The importance of second atomic neighbors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Tilhac</w:t>
+                <w:t xml:space="preserve">M. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beñat Oliveira</w:t>
+                <w:t xml:space="preserve">C. Pinilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William L Griffin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Poitrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2019.105346⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 304, pp.101-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2021.03.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02561797v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03359437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin and Formation Process of Gabbro and Diorite Xenoliths in the Northern Part of Uromieh-Dokhtar Magmatic Belt, NW Iran: Constraints from Mineral and Whole-Rock Chemistries</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Jahangiri</w:t>
+                <w:t xml:space="preserve">Plutonic processes in transitional oceanic plateau crust: Structure, age and emplacement of the South Rallier du Baty laccolith, Kerguelen Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léandre Ponthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Saint Blanquat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Le Romancer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norman Pearson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/707325⟩</w:t>
+              <w:t xml:space="preserve">Terra Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (6), pp.408-414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ter.12471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03359480v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03024359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melting and metasomatism/refertilisation processes in the Patagonian sub-continental lithospheric mantle: A review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Subduction-related melt refertilisation and alkaline metasomatism in the Eastern Transylvanian Basin lithospheric mantle: Evidence from mineral chemistry and noble gases in fluid inclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Faccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Federico Casetta</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Luca Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costanza Bonadiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodoros Ntaflos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Seghedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lithos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 354-355, pp.105324. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2019.105324⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 364, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2020.105516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03267036v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03669337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plutonic processes in transitional oceanic plateau crust: Structure, age and emplacement of the South Rallier du Baty laccolith, Kerguelen Islands</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Melting and metasomatism/refertilisation processes in the Patagonian sub-continental lithospheric mantle: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norman Pearson</w:t>
+                <w:t xml:space="preserve">Massimiliano Melchiorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Faccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Casetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terra Nova</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ter.12471⟩</w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 354-355, pp.105324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2019.105324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03024359v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03267036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subduction-related melt refertilisation and alkaline metasomatism in the Eastern Transylvanian Basin lithospheric mantle: Evidence from mineral chemistry and noble gases in fluid inclusions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reworking of old continental lithosphere: Unradiogenic Os and decoupled Hf Nd isotopes in sub-arc mantle pyroxenites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Costanza Bonadiman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Theodoros Ntaflos</w:t>
+                <w:t xml:space="preserve">Romain Tilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioan Seghedi</w:t>
+                <w:t xml:space="preserve">Beñat Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William L Griffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne y O'Reilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Schaefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lithos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 364, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2020.105516⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 354-355, pp.105346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2019.105346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03669337v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02561797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eclogite and Garnet Pyroxenite Xenoliths from Kimberlites Emplaced Along the Southern Margin of the Kaapvaal Craton, Southern Africa: Mantle or Lower Crustal Fragments?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Origin and Formation Process of Gabbro and Diorite Xenoliths in the Northern Part of Uromieh-Dokhtar Magmatic Belt, NW Iran: Constraints from Mineral and Whole-Rock Chemistries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Akbar Khezerlou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grégoire</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasir Amel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Moayyed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Jahangiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 128 (2), pp.227-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/707325⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/petrology/egaa040⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-03093827v1</w:t>
+                <w:t xml:space="preserve">hal-03359480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porphyry indicator zircons (PIZs): Application to exploration of porphyry copper deposits</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eclogite and Garnet Pyroxenite Xenoliths from Kimberlites Emplaced Along the Southern Margin of the Kaapvaal Craton, Southern Africa: Mantle or Lower Crustal Fragments?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bouzari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sonia Rousse</w:t>
+                <w:t xml:space="preserve">Anton Le Roex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Bissig</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christel Tinguely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 126, pp.103771. </w:t>
+              <w:t xml:space="preserve">Journal of Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 61 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2020.103771⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/petrology/egaa040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03493820v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03093827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three major types of subcontinental lithospheric mantle beneath the Variscan orogen in Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Porphyry indicator zircons (PIZs): Application to exploration of porphyry copper deposits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héctor Pizarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacek Puziewicz</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mary-Alix Kaczmarek</w:t>
+                <w:t xml:space="preserve">E. Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bouzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bissig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2020.105467⟩</w:t>
+              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 126, pp.103771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2020.103771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03267027v1</w:t>
+                <w:t xml:space="preserve">hal-03493820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petrological and geochemical study of Birimian ultramafic rocks within the West African Craton: Insights from Mako (Senegal) and Loraboué (Burkina Faso) lherzolite/harzburgite/wehrlite associations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Three major types of subcontinental lithospheric mantle beneath the Variscan orogen in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacek Puziewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Matusiak-Małek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodoros Ntaflos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Papa Moussa Ndiaye</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary-Alix Kaczmarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 162, pp.103677. </w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 362-363, pp.105467. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2019.103677⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2020.105467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02360226v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03267027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compositional variations of chromian spinels from peridotites of the Spontang ophiolite complex, Ladakh, NW Himalayas, India: petrogenetic implications</w:t>
+                <w:t xml:space="preserve">Petrological and geochemical study of Birimian ultramafic rocks within the West African Craton: Insights from Mako (Senegal) and Loraboué (Burkina Faso) lherzolite/harzburgite/wehrlite associations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mallika K Jonnalagadda</w:t>
+                <w:t xml:space="preserve">Ibrahima Labou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitin R Karmalkar</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Lenka Baratoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raymond Duraiswami</w:t>
+                <w:t xml:space="preserve">Papa Moussa Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosciences Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 23 (6), pp.895-915. </w:t>
+              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 162, pp.103677. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12303-019-0001-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2019.103677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02360235v1</w:t>
+                <w:t xml:space="preserve">hal-02360226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An insight into the first stages of the Ferrar magmatism: ultramafic cumulates from Harrow Peaks, northern Victoria Land, Antarctica</w:t>
+                <w:t xml:space="preserve">Compositional variations of chromian spinels from peridotites of the Spontang ophiolite complex, Ladakh, NW Himalayas, India: petrogenetic implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatrice Pelorosso</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michel Gregoire</w:t>
+                <w:t xml:space="preserve">Mallika K Jonnalagadda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Gentili</w:t>
+                <w:t xml:space="preserve">Nitin R Karmalkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Duraiswami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00410-019-1579-1⟩</w:t>
+              <w:t xml:space="preserve">Geosciences Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23 (6), pp.895-915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12303-019-0001-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02363207v1</w:t>
+                <w:t xml:space="preserve">hal-02360235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sapphirine-bearing pyroxenite xenoliths in Cenozoic alkali basalt from Jabel El Arab (Syria): insights into the nature and composition of the lithosphere beneath the southern Syrian Rift, northern part of the Arabian Plate</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An insight into the first stages of the Ferrar magmatism: ultramafic cumulates from Harrow Peaks, northern Victoria Land, Antarctica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Delpech</w:t>
+                <w:t xml:space="preserve">Beatrice Pelorosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costanza Bonadiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodoros Ntaflos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Moine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Colette Guilbaud</w:t>
+                <w:t xml:space="preserve">Silvia Gentili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Asian Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jseaes.2019.104146⟩</w:t>
+              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 174 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00410-019-1579-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02381604v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly siderophile elements mobility in the subcontinental lithospheric mantle beneath southern Patagonia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sapphirine-bearing pyroxenite xenoliths in Cenozoic alkali basalt from Jabel El Arab (Syria): insights into the nature and composition of the lithosphere beneath the southern Syrian Rift, northern part of the Arabian Plate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santiago Tassara</w:t>
+                <w:t xml:space="preserve">Guillaume Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José González-Jiménez</w:t>
+                <w:t xml:space="preserve">Bertrand Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Reich</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ambre Luguet</w:t>
+                <w:t xml:space="preserve">Colette Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2018.06.022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Asian Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jseaes.2019.104146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02332125v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02381604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental constraints on metasomatism of mantle wedge peridotites by hybridized adakitic melts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Highly siderophile elements mobility in the subcontinental lithospheric mantle beneath southern Patagonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Tassara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José González-Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Corgne</w:t>
+                <w:t xml:space="preserve">Martin Reich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Schilling</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Grégoire</w:t>
+                <w:t xml:space="preserve">Edward J Saunders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Langlade</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ambre Luguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lithos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 308-309, pp.213-226. </w:t>
+              <w:t xml:space="preserve">, 2018, 314-315, pp.579-596. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2018.03.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2018.06.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02332117v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the mineralizing potential of the Mbengwi plutonics, Northwestern Cameroon, Central Africa</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental constraints on metasomatism of mantle wedge peridotites by hybridized adakitic melts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Njonfang</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Alexandre Corgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Schilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Kamgang</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jessica Langlade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabian Journal of Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 11 (21), </w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 308-309, pp.213-226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12517-018-4018-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2018.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02327623v1</w:t>
+                <w:t xml:space="preserve">hal-02332117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to: Are Adakites Slab Melts or High-pressure Fractionated Mantle Melts?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of the mineralizing potential of the Mbengwi plutonics, Northwestern Cameroon, Central Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Joseph Mbassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Ribeiro</w:t>
+                <w:t xml:space="preserve">Emmanuel Njonfang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René R, R.C. Maury</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zénon Itiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kamgang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/petrology/egx010⟩</w:t>
+              <w:t xml:space="preserve">Arabian Journal of Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12517-018-4018-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01970026v1</w:t>
+                <w:t xml:space="preserve">hal-02327623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-refractory mantle within oceanic plateau: Petrology of the spinel harzburgites from Lac Michèle, Kerguelen Archipelago</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corrigendum to: Are Adakites Slab Melts or High-pressure Fractionated Mantle Melts?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Serge Doucet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Moine</w:t>
+                <w:t xml:space="preserve">Julia Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Beunon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">René R, R.C. Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 272-273, pp.336-349. </w:t>
+              <w:t xml:space="preserve">Journal of Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58 (1), pp.189-190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2016.12.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/petrology/egx010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01454795v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01970026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemistry and zircon U–Pb geochronology of the ultramafic and mafic rocks emplaced within the anatectic series of the Variscan Pyrenees: The example of the Gavarnie–Heas dome (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultra-refractory mantle within oceanic plateau: Petrology of the spinel harzburgites from Lac Michèle, Kerguelen Archipelago</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Wasilewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Kilzi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Grégoire</w:t>
+                <w:t xml:space="preserve">Luc Serge Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Bosse</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Youssef Driouch</w:t>
+                <w:t xml:space="preserve">Hugues Beunon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 348 (2), pp.107 - 115. </w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 272-273, pp.336-349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2015.06.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2016.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01637386v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mantle refertilization and magmatism in old orogenic regions: The role of late-orogenic pyroxenites</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geochemistry and zircon U–Pb geochronology of the ultramafic and mafic rocks emplaced within the anatectic series of the Variscan Pyrenees: The example of the Gavarnie–Heas dome (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Chazot</w:t>
+                <w:t xml:space="preserve">Mohammad Kilzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Kornprobst</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Vannucci</w:t>
+                <w:t xml:space="preserve">Valérie Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Driouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2015.05.017⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 348 (2), pp.107 - 115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2015.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01185449v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01637386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructures and seismic properties of south Patagonian mantle xenoliths (Gobernador Gregores and Pali Aike)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mantle refertilization and magmatism in old orogenic regions: The role of late-orogenic pyroxenites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydéric France</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Chazot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Zaffarana</w:t>
+                <w:t xml:space="preserve">Jacques Kornprobst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Tommasi</w:t>
+                <w:t xml:space="preserve">Luigi Dallai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Vauchez</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Riccardo Vannucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 621, pp.175-197. </w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 232, pp.49-75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2014.02.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2015.05.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01053500v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01185449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lead isotope signatures of Kerguelen plume-derived olivine-hosted melt inclusions: Constraints on the ocean island basalt petrogenesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microstructures and seismic properties of south Patagonian mantle xenoliths (Gobernador Gregores and Pali Aike)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Zaffarana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastassia Yu. Borisova</w:t>
+                <w:t xml:space="preserve">Andrea Tommasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Faure</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Vauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2014.03.022⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 621, pp.175-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2014.02.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02332769v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01053500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of hot desert weathering on the bulk-rock iron isotope composition of L6 and H5 ordinary chondrites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lead isotope signatures of Kerguelen plume-derived olivine-hosted melt inclusions: Constraints on the ocean island basalt petrogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastassia Yu. Borisova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Saunier</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Etienne Deloule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Seddiki</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frederic Bejina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 45 (2), pp.195-209. </w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 198-199, pp.153-171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1945-5100.2010.01017.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2014.03.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00576130v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petrogenesis of Fe-Ti oxides in amphibole-rich veins from the Lherz orogenic peridotite (Northeastern Pyrénées, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Lorand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 160, pp.99-113. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00410-009-0468-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00534818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metasomatic effects in the lithospheric mantle beneath the NE Bohemian Massif: a case study of Lutynia (SW Poland) peridotite xenoliths</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Effect of hot desert weathering on the bulk-rock iron isotope composition of L6 and H5 ordinary chondrites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poitrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hilary Downes</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Seddiki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2010.02.005⟩</w:t>
+              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 45 (2), pp.195-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1945-5100.2010.01017.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00535791v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00576130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature and evolution of the lithospheric mantle beneath the passive margin of East Oman: evidence from mantle xenoliths sampled by Cenozoic alkaline lavas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Metasomatic effects in the lithospheric mantle beneath the NE Bohemian Massif: a case study of Lutynia (SW Poland) peridotite xenoliths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Matusiak-Małek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacek Puziewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodoros Ntaflos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Georges Ceuleneer</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilary Downes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lithos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 112 (3-4), pp.203-216. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 117, pp.49-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2010.02.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2009.02.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00535783v1</w:t>
+                <w:t xml:space="preserve">hal-00535791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of the adakite–high-Nb basalt association and its implications for postsubduction magmatism in Baja California, Mexico: Discussion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Calmus</w:t>
+                <w:t xml:space="preserve">Nature and evolution of the lithospheric mantle beneath the passive margin of East Oman: evidence from mantle xenoliths sampled by Cenozoic alkaline lavas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Langlade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Pallares</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Céline Dantas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Ceuleneer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Society of America Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 121 (9/10), pp.1465-1469. </w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 112 (3-4), pp.203-216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1130/B30043.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2009.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00420969v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00535783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace element geochemistry by laser ablation ICP-MS of micas associated with Ta mineralization in the Tanco pegmatite, Manitoba, Canada</w:t>
+                <w:t xml:space="preserve">Origin of the adakite–high-Nb basalt association and its implications for postsubduction magmatism in Baja California, Mexico: Discussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marieke van Lichtervelde</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">René C. Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Calmus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Pallares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00410-007-0271-z⟩</w:t>
+              <w:t xml:space="preserve">Geological Society of America Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 121 (9/10), pp.1465-1469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/B30043.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00316064v1</w:t>
+                <w:t xml:space="preserve">insu-00420969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of the adakite–high-Nb basalt association and its implications for postsubduction magmatism in Baja California, Mexico</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trace element geochemistry by laser ablation ICP-MS of micas associated with Ta mineralization in the Tanco pegmatite, Manitoba, Canada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieke van Lichtervelde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.L. Linnen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Maury</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Didier Béziat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Salvi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Society of America Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/B26166.1⟩</w:t>
+              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 155 (6), pp.791-806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00410-007-0271-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00405906v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00316064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metasomatic interactions between slab-derived melts and depleted mantle: Insights from xenoliths within Monglo adakite (Luzon arc, Philippines)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
+                <w:t xml:space="preserve">Origin of the adakite–high-Nb basalt association and its implications for postsubduction magmatism in Baja California, Mexico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rodolfo A. Tamayo</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Calmus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Pallares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2007.10.013⟩</w:t>
+              <w:t xml:space="preserve">Geological Society of America Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 120 (3-4), pp.451-462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/B26166.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00256478v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00405906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The oceanic substratum of Northern Luzon: Evidence from xenoliths within Monglo adakite (the Philippines)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metasomatic interactions between slab-derived melts and depleted mantle: Insights from xenoliths within Monglo adakite (Luzon arc, Philippines)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jégo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">René Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Betchaida D. Payot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Michel Grégoire</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo A. Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Island Arc</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1440-1738.2007.00574.x⟩</w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 103 (3-4), pp.415-430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2007.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00573250v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00256478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The oceanic substratum of Northern Luzon: Evidence from xenoliths within Monglo adakite (the Philippines)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betchaida D. Payot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jégo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René C. Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Polve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Island Arc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 16 (2), pp.276-290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1440-1738.2007.00574.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00573250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Diversity of the Palaeoproterozoic granitoids of the Kédougou inlier (eastern Sénégal): Petrographical and geochemical constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Dioh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Béziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Debat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Papa Malick Ngom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 44, pp.351-371. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/J.JAFREARSCI.2005.11.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00319705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7804,646 +7938,646 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of corona structures from the troctolitic gabbros of Chainigund, Kargil, Ladakh, NW Himalayas, India: Petrological implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shivani Harshe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallika Jonnalagadda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Duraiswami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-3865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03761482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plutonisme dans une croûte océanique transitionnelle : structure, âge et mise en place du laccolite de Rallier du Baty, îles Kerguelen</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Petrology of Fe-Ti-rich rodingites from Western Carpathians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juraj Butek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ján Spišiak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588138v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petrology of Fe-Ti-rich rodingites from Western Carpathians</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Plutonisme dans une croûte océanique transitionnelle : structure, âge et mise en place du laccolite de Rallier du Baty, îles Kerguelen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Saint Blanquat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léandre Ponthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Le Romancer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588133v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des conditions de serpentinisation du manteau de Kerguelen et implications sur l'histoire géodynamique du plateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cortiade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélie Delacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">June Chevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03587775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire de la cartographie géologiques des Iles Kerguelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre (RST 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03587966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8453,396 +8587,396 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature and origin of heterogeneities in the lithospheric mantle in the context of asthenospheric upwelling and mantle wedge zones: What do mantle xenoliths tell us?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The shallow mantle as a reactive filter: a hypothesis inspired and supported by field observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Ceuleneer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rospabé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...40 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geodynamics of the Earth’s Mantle: New Paradigms. EMU Notes in Mineralogy, Vol. 21</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2024</w:t>
+              <w:t xml:space="preserve">EMU Notes in Mineralogy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 21, , 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04725812v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The shallow mantle as a reactive filter: a hypothesis inspired and supported by field observations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Nature and origin of heterogeneities in the lithospheric mantle in the context of asthenospheric upwelling and mantle wedge zones: What do mantle xenoliths tell us?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">European Mineralogical Union. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMU Notes in Mineralogy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 21, , 2024</w:t>
+              <w:t xml:space="preserve">Chemical Geodynamics of the Earth’s Mantle: New Paradigms. EMU Notes in Mineralogy, Vol. 21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mineralogical Society of the UK and Ireland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04727342v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04725812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Subantarctic lithospheric mantle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James M Scott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongxu Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Geochemistry and Geophysics of the Antarctic Mantle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.M56-2020-13, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1144/M56-2020-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03266963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8852,114 +8986,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pétrologie des enclaves ultrabasiques et basiques des îles Kerguelen. Les contraintes minéralogiques et thermobarométriques et leurs implications géodynamiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pétrographie. Université de Saint Etienne, 1994. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01293475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId329"/>
+      <w:footerReference w:type="default" r:id="rId334"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9027,51 +9161,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="45A03460"/>
+    <w:nsid w:val="E644F882"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9258,51 +9392,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-gregoire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9196-876X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/09692019X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-5738-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488756v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad A Kilzi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gr&#233;goire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Driouch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Benoit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Debat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2025.1609542" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381627v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mathieu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Estrade" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Miranda" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Laurent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjes-2024-0131" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381649v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Tiani Djuimou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlain Bouyo Houketchang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanderhaeghe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Achu Megnemo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;que Rodolph Azefack Mbounou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2025014" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381639v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouan Belgacem El Zrelli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica K Klar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Castet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courjault-Rad&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17031283" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381655v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Nenadji Djerossem" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Joseph Mbassa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.282" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792430v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Roquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Schettino" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Campeny" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a Gonz&#225;lez-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2024.107820" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727842v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Muckensturm" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Alix Kaczmarek" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodoros Ntaflos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Bjerg" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egae100" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652492v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Clutier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurice Parat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gibert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2024.03.008" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807760v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Mikrut" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Matusiak-Ma&#322;ek" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ceuleneer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kujtim Onuzi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3190/jgeosci.386" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652466v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Beau-Hurdebourcq" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Serrano" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mathieu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2024003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652440v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Butek" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fabre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duchene" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;n Spi&#353;iak" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.122237" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652512v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ig&#243;r Gonz&#225;lez-P&#233;rez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Marchesi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-66174-y" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297928v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Pizarro" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Rousse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Bouzari" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bissig" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2023.107351" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864317v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Rabin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Blanchard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pinilla" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poitrasson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2022.11.017" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935464v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Keir" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce S Lieberman" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Acocella" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Buytaert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven L Forman" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2023.1321937" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267078v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dufourcau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gregoire" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2023.107393" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836730v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kop&#225;&#269;ik" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2022.106902" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826707v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Isidore Teitchou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Legrand Tchop" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Wokwenmendam Nguet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Ferdinand Mbossi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojg.2022.126021" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479591v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azam Soltanmohammadi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice J Fontaine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Paul B&#233;dard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egab101" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456679v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Abily" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rospab&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Python" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2021.229160" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826676v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ijg.2022.136024" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456738v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Akbar Khezerlou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasir Amel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Moayyed" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Jahangiri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.89" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359394v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egab031" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266988v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Xiao" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Li" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianguo Yan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weifeng Hao" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JE006243" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359452v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Soukrati" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasrrddine Youbi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Ahmed Boumehdi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemer.2020.125694" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359437v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rabin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanchard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinilla" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poitrasson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2021.03.028" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02561797v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tilhac" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Be&#241;at Oliveira" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William L Griffin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne y O'Reilly" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Schaefer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2019.105346" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359480v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/707325" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267036v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Melchiorre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Faccini" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Casetta" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2019.105324" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024359v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andre Ponthus" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Saint Blanquat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guillaume" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Romancer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Pearson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12471" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669337v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Luca Rizzo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Bonadiman" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Seghedi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2020.105516" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03093827v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Le Roex" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tinguely" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egaa040" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493820v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Campos" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouzari" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bissig" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2020.103771" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267027v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Puziewicz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2020.105467" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360226v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Labou" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Baratoux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Moussa Ndiaye" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2019.103677" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360235v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallika K Jonnalagadda" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitin R Karmalkar" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Duraiswami" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12303-019-0001-3" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363207v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Pelorosso" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gentili" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-019-1579-1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381604v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ismail" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delpech" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Moine" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Guilbaud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2019.104146" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332125v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Tassara" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gonz&#225;lez-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Reich" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J Saunders" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Luguet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2018.06.022" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332117v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Corgne" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Schilling" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Langlade" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2018.03.006" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327623v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Njonfang" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;non Itiga" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kamgang" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-018-4018-0" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01970026v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Ribeiro" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; R, R.C. Maury" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egx010" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454795v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wasilewski" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Serge Doucet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Beunon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2016.12.010" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9QVM8X8D-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637386v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Kilzi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bosse" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.06.014" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01185449v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyd&#233;ric France" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chazot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kornprobst" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Dallai" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Vannucci" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2015.05.017" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053500v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Zaffarana" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vauchez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2014.02.017" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0NRKSMF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332769v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Yu. Borisova" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Deloule" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bejina" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2014.03.022" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XSQZ49L4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576130v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Saunier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seddiki" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1945-5100.2010.01017.x" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534818v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Lorand" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-009-0468-4" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6E288DFCD3D82D072616269B8879E1E844DFCF45/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535791v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Downes" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2010.02.005" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535783v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dantas" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2009.02.002" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00420969v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; C. Maury" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Calmus" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pallares" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B30043.1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316064v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke van Lichtervelde" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Linnen" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;ziat" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Salvi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-007-0271-z" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H4QSVRWP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00405906v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Maury" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B26166.1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00256478v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J&#233;go" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betchaida D. Payot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo A. Tamayo" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2007.10.013" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00573250v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Polve" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1440-1738.2007.00574.x" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5X6TWBC7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319705v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Dioh" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Malick Ngom" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JAFREARSCI.2005.11.024" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GSZ7HJM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761482v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivani Harshe" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallika Jonnalagadda" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-3865" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588138v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588133v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duch&#234;ne" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587775v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cortiade" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Delacour" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=June Chevet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587966v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cottin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Michon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725812v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Delpech" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y Cottin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eurominunion.org/wp-content/uploads/2024/10/EMU-21_Ch03.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727342v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266963v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M Scott" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongxu Li" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/M56-2020-13" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01293475v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-gregoire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9196-876X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/09692019X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-5738-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601755v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isah Yahuza" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanderhaeghe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gr&#233;goire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Isah Haruna" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris L&#233;onard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2026.106170" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488756v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad A Kilzi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Driouch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Benoit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Debat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2025.1609542" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381627v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mathieu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Estrade" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Miranda" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Laurent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjes-2024-0131" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381649v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Tiani Djuimou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlain Bouyo Houketchang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Achu Megnemo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;que Rodolph Azefack Mbounou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2025014" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381639v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouan Belgacem El Zrelli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica K Klar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Castet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courjault-Rad&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17031283" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652492v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Clutier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurice Parat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gibert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2024.03.008" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727842v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Muckensturm" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Alix Kaczmarek" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodoros Ntaflos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Bjerg" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egae100" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381655v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Nenadji Djerossem" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Joseph Mbassa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.282" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792430v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Roquet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Schettino" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Campeny" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a Gonz&#225;lez-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2024.107820" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807760v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Mikrut" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Matusiak-Ma&#322;ek" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ceuleneer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kujtim Onuzi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3190/jgeosci.386" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652440v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Butek" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fabre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duchene" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;n Spi&#353;iak" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.122237" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652466v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Beau-Hurdebourcq" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Serrano" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mathieu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2024003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652512v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ig&#243;r Gonz&#225;lez-P&#233;rez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Marchesi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-66174-y" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267078v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dufourcau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gregoire" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2023.107393" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297928v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Pizarro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Rousse" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Bouzari" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bissig" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2023.107351" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864317v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Rabin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Blanchard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pinilla" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poitrasson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2022.11.017" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935464v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Keir" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce S Lieberman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Acocella" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Buytaert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven L Forman" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2023.1321937" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826707v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Isidore Teitchou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Legrand Tchop" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Wokwenmendam Nguet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Ferdinand Mbossi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojg.2022.126021" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479591v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azam Soltanmohammadi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice J Fontaine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Paul B&#233;dard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egab101" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836730v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kop&#225;&#269;ik" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2022.106902" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456679v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Abily" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rospab&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Python" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2021.229160" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826676v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ijg.2022.136024" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266988v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Xiao" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Li" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianguo Yan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weifeng Hao" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JE006243" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456738v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Akbar Khezerlou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasir Amel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Moayyed" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Jahangiri" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.89" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359394v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egab031" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359452v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Soukrati" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasrrddine Youbi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Ahmed Boumehdi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemer.2020.125694" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359437v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rabin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanchard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinilla" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poitrasson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2021.03.028" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024359v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andre Ponthus" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Saint Blanquat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guillaume" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Romancer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Pearson" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12471" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669337v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Faccini" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Luca Rizzo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Bonadiman" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Seghedi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2020.105516" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267036v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Melchiorre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Casetta" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2019.105324" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02561797v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tilhac" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Be&#241;at Oliveira" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William L Griffin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne y O'Reilly" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Schaefer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2019.105346" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359480v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/707325" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03093827v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Le Roex" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tinguely" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egaa040" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493820v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Campos" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouzari" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bissig" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2020.103771" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267027v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Puziewicz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2020.105467" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360226v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Labou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Baratoux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Moussa Ndiaye" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2019.103677" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360235v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallika K Jonnalagadda" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitin R Karmalkar" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Duraiswami" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12303-019-0001-3" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363207v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Pelorosso" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gentili" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-019-1579-1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381604v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ismail" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delpech" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Moine" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Guilbaud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2019.104146" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332125v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Tassara" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gonz&#225;lez-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Reich" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J Saunders" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Luguet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2018.06.022" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332117v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Corgne" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Schilling" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Langlade" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2018.03.006" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327623v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Njonfang" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;non Itiga" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kamgang" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-018-4018-0" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01970026v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Ribeiro" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; R, R.C. Maury" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egx010" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454795v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wasilewski" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Serge Doucet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Beunon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2016.12.010" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9QVM8X8D-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637386v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Kilzi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bosse" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.06.014" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01185449v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyd&#233;ric France" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chazot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kornprobst" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Dallai" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Vannucci" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2015.05.017" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053500v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Zaffarana" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vauchez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2014.02.017" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0NRKSMF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332769v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Yu. Borisova" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Deloule" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bejina" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2014.03.022" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XSQZ49L4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534818v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Lorand" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-009-0468-4" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6E288DFCD3D82D072616269B8879E1E844DFCF45/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576130v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Saunier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seddiki" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1945-5100.2010.01017.x" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535791v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Downes" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2010.02.005" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535783v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dantas" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2009.02.002" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00420969v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; C. Maury" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Calmus" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pallares" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B30043.1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316064v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke van Lichtervelde" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Linnen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;ziat" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Salvi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-007-0271-z" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H4QSVRWP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00405906v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Maury" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B26166.1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00256478v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J&#233;go" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betchaida D. Payot" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo A. Tamayo" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2007.10.013" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00573250v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Polve" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1440-1738.2007.00574.x" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5X6TWBC7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319705v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Dioh" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Malick Ngom" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JAFREARSCI.2005.11.024" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GSZ7HJM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761482v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivani Harshe" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallika Jonnalagadda" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-3865" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588133v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duch&#234;ne" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588138v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587775v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cortiade" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Delacour" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=June Chevet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587966v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cottin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Michon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727342v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725812v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Delpech" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y Cottin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eurominunion.org/wp-content/uploads/2024/10/EMU-21_Ch03.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266963v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M Scott" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongxu Li" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/M56-2020-13" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01293475v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>