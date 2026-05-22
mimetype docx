--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -1,9106 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...9054 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:131.50684931507px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Michel Grégoire </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche (DR1) CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">michel-gregoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9196-876X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">09692019X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=Z-4QQ84AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/B-5738-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PROFIL DE RECHERCHE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pétrologie, Minéralogie et Géochimie des roches magmatiques et mantelliquesMots clés : Pétrologie, Minéralogie, Géochimie, Péridotites, Pyroxénites, Gabbros, Granulites, Manteau supérieur, Croute inférieure, Cratons, Cumulats, Magmatisme, Métasomatisme mantellique, Sous- plaquage et Epaississement lithosphérique, Nucléation continentale.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mon activité de recherche est centrée sur la pétrologie, la minéralogie et la géochimie, avec une spécialisation dans les études des roches mantelliques et des roches magmatiques, en particulier des roches magmatiques ultramafiques et mafiques. Depuis ma thèse d’Université (1994) dont le sujet était centré sur l’étude pétrologique des enclaves mafiques et ultramafiques des Iles Kerguelen (Océan Indien), j'étudie ces roches au niveau de différents types d'occurrences telles que les xénolites dans les basaltes et kimberlites, les ophiolites, les massifs lherzolitiques orogéniques et différents types d’intrusions magmatiques plutoniques.Mes recherches s’attachent à garder un équilibre d'acquisition des données minéralogiques, pétrographiques, géochimiques et isotopiques à plusieurs échelles et sur des roches constituant des clés pour les grandes questions scientifiques comme l'accrétion crustale, la formation des continents, les hétérogénéités mantelliques, la nature et l'évolution de la croûte inférieure et du manteau supérieur, de leur interface et des échanges qui s'opèrent entre ces deux grands réservoirs terrestres, les phénomènes magmatiques tardi-orogéniques ou post collisionnels et leur liens avec l'évolution du manteau.Pour cela, j'utilise des analyses minéralogiques et pétrographiques détaillées et des analyses chimiques des éléments majeurs et traces contenu dans les roches et les minéraux à l'aide de la microsonde électronique, du microscope électronique à balayage et des techniques de fluorescence X, ICP-AES et ICP-MS (laser et solution). J’incorpore à mes résultats les analyses isotopiques et géochronologiques, effectuées dans le cadre de collaborations.J’interagis également avec mes collègues d’autres disciplines comme notamment la modélisation numérique, la géophysique, la géologie structurale et la pétrophysique afin d’avoir une compréhension la plus large possible de la région étudiée afin de proposer des modèles les plus généraux et pertinents possibles.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-continental lithospheric mantle beneath the Adamawa volcanic area (Cameroon Volcanic Line): inference from lavas and hosted mantle xenoliths from Bini Warack, NE-Ngaoundéré, Cameroon (Central Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Joseph Mbassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vanderhaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Benoît</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zénon Itiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 197, pp.10. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bsgf/2026005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05626497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The iron-rich alkaline Bauchi Complex (North-Central basement of Nigeria): an olivine-clinopyroxene-quartz monzonite emplaced into the partially molten root at the junction of the Pan-AfricanTrans-Saharan and Central African Orogenic Belts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isah Yahuza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vanderhaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Isah Haruna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 240, pp.106170. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2026.106170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petrogenesis of ultramafic and mafic rock series from the North Pyrenean Castillon massif (Ariège, France): evidence of magma–crust interactions in the Ordovician?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad A Kilzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Driouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Debat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 13, pp.1609542. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2025.1609542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05488756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization conditions and magmatic–hydrothermal evolution of syenite dykes spatially associated with gold mineralization: the example of the Dolodau syenite–carbonatite complex, Abitibi greenstone belt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grégoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian journal of earth sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 62 (6), pp.1062-1087. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjes-2024-0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Djourdé-Sinassi magmatic-migmatitic complex, Northern Cameroon: a record of vertical extrusion of the Pan-African partially molten orogenic root</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Tiani Djuimou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merlain Bouyo Houketchang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vanderhaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Achu Megnemo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïque Rodolph Azefack Mbounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 196, pp.11. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bsgf/2025014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Distribution Patterns, Eco-Environmental Risk Assessment, and Human Health Impacts of Uranium and Thorium in Beach Sediments in the Central Gulf of Gabes (Southern Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouan Belgacem El Zrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica K Klar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Castet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Courjault-Radé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (3), pp.1283. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su17031283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic properties of mantle metasomatism from mantle xenoliths beneath the North Tanzania Divergence, East African Rift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Clutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleurice Parat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gondwana Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 131, pp.278-299. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gr.2024.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Iriba alkaline basalts, an expression of mantle-derived Cretaceous magmatism of the Cameroon-Chad volcanic line along the Central Africa Rift System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Nenadji Djerossem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Joseph Mbassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vanderhaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grégoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 356, pp.231-248. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PGE-Ni-Cu sulphide segregation by interaction of basaltic melt and peridotite xenoliths of the Catalan Volcanic Zone (Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Schettino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Campeny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José María González-Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lithos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 488-489 (3), pp.107820. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lithos.2024.107820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the North Patagonian Massif lower crust: petrology and microstructure of granulite xenoliths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Muckensturm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary-Alix Kaczmarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Ntaflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Bjerg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/petrology/egae100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melt-rock interaction as a factor controlling evolution of chromite and olivine in dunite - case study from the Kukes Massif (Mirdita ophiolite, Albania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Mikrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Matusiak-Małek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Ceuleneer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kujtim Onuzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 69 (1), pp.49 - 64. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3190/jgeosci.386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-lived active margin magmatism preceding Variscan collision in the Western French Massif Central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Beau-Hurdebourcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 195, pp.7. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bsgf/2024003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A geochemical model for the transformation of gabbro into vesuvianite-bearing rodingite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juraj Butek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ján Spišiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grégoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 662, pp.122237. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2024.122237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slab melting boosts the mantle wedge contribution to Li-rich magmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Schettino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igór González-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Marchesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José María González-Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.15168. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-66174-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A petrochronological study of Fe Ti oxides in rodingites of the Western Carpathians, Slovakia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juraj Butek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dufourcau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lithos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 460-461, pp.107393. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lithos.2023.107393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of porphyry indicator zircons (PIZs) in the sedimentary record as an exploration tool for covered porphyry copper deposits in the Atacama Desert, Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Pizarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Bouzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bissig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geochemical Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 256, pp.107351. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gexplo.2023.107351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Horizons in Earth science 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek Keir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce S Lieberman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Acocella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Buytaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven L Forman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.1321937. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2023.1321937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron and silicon isotope fractionation in silicate melts using first-principles molecular dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segolene Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Pinilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poitrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grégoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 343, pp.212-233. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2022.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the origin of vesuvianite-rich rodingites from the Western Carpathians, Slovakia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juraj Butek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ján Spišiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kopáčik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lithos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 432-433, pp.106902. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lithos.2022.106902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melt percolation, concentration and dyking in the Hawaiian mantle plume and overriding lithosphere: links to the evolution of lava composition along the volcanic chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azam Soltanmohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice J Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Paul Bédard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 63 (1), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/petrology/egab101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenoliths Evidence of Alkaline Magmatic Infiltrations Beneath Lake Nyos (Cameroon Volcanic Line, West Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merlin Isidore Teitchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Legrand Tchop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Wokwenmendam Nguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Ferdinand Mbossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Journal of Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp.433 - 469. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/ojg.2022.126021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ocean crust accretion along a high-temperature detachment fault in the Oman ophiolite: A structural and petrological study of the Bahla massif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Abily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Ceuleneer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rospabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary-Alix Kaczmarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Python</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 822 (229160), pp.229160. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2021.229160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper Mantle Dynamic and Evolution beneath Lake Nyos Volcano (Cameroon Volcanic Line), Documented by Peridotite Xenoliths Enclosed in Alkali Basalts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merlin Isidore Teitchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Legrand Tchop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Ferdinand Mbossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Wokwenmendam Nguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.438-463. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/ijg.2022.136024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possible Deep Structure and Composition of Venus with Respect to the Current Knowledge from Geodetic Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianguo Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weifeng Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JE006243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole rock and mineral chemistry of hornblenditic xenoliths in volcanic alkaline rocks from the northern part of Uromieh Dokhatar magmatic belt (NW Iran)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Akbar Khezerlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasir Amel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Moayyed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Jahangiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 353 (S2), pp.1-29. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of Antecrysts in Igneous Rocks from the Salavat Range (NW Iran): an Explanation for the Geochemical Signature of Potassic Alkaline Rocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azam Soltanmohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Ceuleneer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Paul Bédard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 62 (7), </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/petrology/egab031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyroxenite xenoliths and clinopyroxene megacrysts from the Cenozoic Jbel Saghro Volcanic Field (Anti-Atlas, Morocco): Petrography, mineral chemistry and equilibration conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Soukrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasrrddine Youbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Ahmed Boumehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemie der Erde / Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 81 (1), pp.125694. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemer.2020.125694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-principles calculation of iron and silicon isotope fractionation between Fe-bearing minerals at magmatic temperatures: The importance of second atomic neighbors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pinilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Poitrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grégoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 304, pp.101-118. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2021.03.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subduction-related melt refertilisation and alkaline metasomatism in the Eastern Transylvanian Basin lithospheric mantle: Evidence from mineral chemistry and noble gases in fluid inclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Faccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Luca Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costanza Bonadiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Ntaflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Seghedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lithos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 364, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lithos.2020.105516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03669337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plutonic processes in transitional oceanic plateau crust: Structure, age and emplacement of the South Rallier du Baty laccolith, Kerguelen Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léandre Ponthus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel de Saint Blanquat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Romancer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norman Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (6), pp.408-414. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ter.12471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reworking of old continental lithosphere: Unradiogenic Os and decoupled Hf Nd isotopes in sub-arc mantle pyroxenites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beñat Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William L Griffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne y O'Reilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lithos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 354-355, pp.105346. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lithos.2019.105346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and Formation Process of Gabbro and Diorite Xenoliths in the Northern Part of Uromieh-Dokhtar Magmatic Belt, NW Iran: Constraints from Mineral and Whole-Rock Chemistries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Akbar Khezerlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasir Amel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Moayyed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Jahangiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 128 (2), pp.227-246. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/707325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melting and metasomatism/refertilisation processes in the Patagonian sub-continental lithospheric mantle: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Melchiorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Faccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Casetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lithos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 354-355, pp.105324. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lithos.2019.105324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eclogite and Garnet Pyroxenite Xenoliths from Kimberlites Emplaced Along the Southern Margin of the Kaapvaal Craton, Southern Africa: Mantle or Lower Crustal Fragments?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Le Roex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Tinguely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grégoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 61 (4), </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/petrology/egaa040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03093827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porphyry indicator zircons (PIZs): Application to exploration of porphyry copper deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Pizarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bouzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bissig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ore Geology Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 126, pp.103771. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oregeorev.2020.103771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03493820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three major types of subcontinental lithospheric mantle beneath the Variscan orogen in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacek Puziewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Matusiak-Małek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Ntaflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary-Alix Kaczmarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lithos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 362-363, pp.105467. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lithos.2020.105467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petrological and geochemical study of Birimian ultramafic rocks within the West African Craton: Insights from Mako (Senegal) and Loraboué (Burkina Faso) lherzolite/harzburgite/wehrlite associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Labou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Baratoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Moussa Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 162, pp.103677. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2019.103677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositional variations of chromian spinels from peridotites of the Spontang ophiolite complex, Ladakh, NW Himalayas, India: petrogenetic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallika K Jonnalagadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitin R Karmalkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Duraiswami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (6), pp.895-915. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12303-019-0001-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An insight into the first stages of the Ferrar magmatism: ultramafic cumulates from Harrow Peaks, northern Victoria Land, Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Pelorosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costanza Bonadiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Ntaflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Gentili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 174 (5), </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00410-019-1579-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sapphirine-bearing pyroxenite xenoliths in Cenozoic alkali basalt from Jabel El Arab (Syria): insights into the nature and composition of the lithosphere beneath the southern Syrian Rift, northern part of the Arabian Plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delpech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Asian Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jseaes.2019.104146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly siderophile elements mobility in the subcontinental lithospheric mantle beneath southern Patagonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Tassara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José González-Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Reich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward J Saunders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Luguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lithos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 314-315, pp.579-596. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lithos.2018.06.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental constraints on metasomatism of mantle wedge peridotites by hybridized adakitic melts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Corgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Schilling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Langlade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lithos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 308-309, pp.213-226. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lithos.2018.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the mineralizing potential of the Mbengwi plutonics, Northwestern Cameroon, Central Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Joseph Mbassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Njonfang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zénon Itiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kamgang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Journal of Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (21), </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12517-018-4018-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to: Are Adakites Slab Melts or High-pressure Fractionated Mantle Melts?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René R, R.C. Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gregoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 58 (1), pp.189-190. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/petrology/egx010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-refractory mantle within oceanic plateau: Petrology of the spinel harzburgites from Lac Michèle, Kerguelen Archipelago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wasilewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Serge Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Beunon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delpech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lithos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 272-273, pp.336-349. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lithos.2016.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemistry and zircon U–Pb geochronology of the ultramafic and mafic rocks emplaced within the anatectic series of the Variscan Pyrenees: The example of the Gavarnie–Heas dome (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Kilzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Driouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 348 (2), pp.107 - 115. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2015.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mantle refertilization and magmatism in old orogenic regions: The role of late-orogenic pyroxenites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydéric France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chazot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Kornprobst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dallai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Vannucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lithos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 232, pp.49-75. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lithos.2015.05.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01185449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructures and seismic properties of south Patagonian mantle xenoliths (Gobernador Gregores and Pali Aike)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Zaffarana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tommasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vauchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gregoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 621, pp.175-197. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2014.02.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lead isotope signatures of Kerguelen plume-derived olivine-hosted melt inclusions: Constraints on the ocean island basalt petrogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastassia Yu. Borisova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Deloule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bejina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lithos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 198-199, pp.153-171. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lithos.2014.03.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petrogenesis of Fe-Ti oxides in amphibole-rich veins from the Lherz orogenic peridotite (Northeastern Pyrénées, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Lorand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grégoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 160, pp.99-113. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00410-009-0468-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of hot desert weathering on the bulk-rock iron isotope composition of L6 and H5 ordinary chondrites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poitrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Seddiki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteoritics and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 45 (2), pp.195-209. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1945-5100.2010.01017.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metasomatic effects in the lithospheric mantle beneath the NE Bohemian Massif: a case study of Lutynia (SW Poland) peridotite xenoliths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Matusiak-Małek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacek Puziewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Ntaflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Downes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lithos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 117, pp.49-60. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lithos.2010.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00535791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature and evolution of the lithospheric mantle beneath the passive margin of East Oman: evidence from mantle xenoliths sampled by Cenozoic alkaline lavas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Langlade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delpech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dantas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Ceuleneer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lithos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 112 (3-4), pp.203-216. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lithos.2009.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00535783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of the adakite–high-Nb basalt association and its implications for postsubduction magmatism in Baja California, Mexico: Discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René C. Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Calmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Pallares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Society of America Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 121 (9/10), pp.1465-1469. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/B30043.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00420969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace element geochemistry by laser ablation ICP-MS of micas associated with Ta mineralization in the Tanco pegmatite, Manitoba, Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke van Lichtervelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.L. Linnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Béziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Salvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 155 (6), pp.791-806. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00410-007-0271-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00316064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of the adakite–high-Nb basalt association and its implications for postsubduction magmatism in Baja California, Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Calmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Pallares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Society of America Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 120 (3-4), pp.451-462. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/B26166.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00405906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metasomatic interactions between slab-derived melts and depleted mantle: Insights from xenoliths within Monglo adakite (Luzon arc, Philippines)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jégo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betchaida D. Payot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo A. Tamayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lithos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 103 (3-4), pp.415-430. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lithos.2007.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00256478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The oceanic substratum of Northern Luzon: Evidence from xenoliths within Monglo adakite (the Philippines)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betchaida D. Payot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jégo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René C. Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Polve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Island Arc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (2), pp.276-290. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1440-1738.2007.00574.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00573250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of the Palaeoproterozoic granitoids of the Kédougou inlier (eastern Sénégal): Petrographical and geochemical constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Dioh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Béziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Debat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Malick Ngom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 44, pp.351-371. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.JAFREARSCI.2005.11.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of corona structures from the troctolitic gabbros of Chainigund, Kargil, Ladakh, NW Himalayas, India: Petrological implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivani Harshe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallika Jonnalagadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Duraiswami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-3865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petrology of Fe-Ti-rich rodingites from Western Carpathians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juraj Butek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ján Spišiak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plutonisme dans une croûte océanique transitionnelle : structure, âge et mise en place du laccolite de Rallier du Baty, îles Kerguelen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel de Saint Blanquat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léandre Ponthus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Romancer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des conditions de serpentinisation du manteau de Kerguelen et implications sur l'histoire géodynamique du plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cortiade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Delacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">June Chevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de la cartographie géologiques des Iles Kerguelen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delpech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre (RST 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The shallow mantle as a reactive filter: a hypothesis inspired and supported by field observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Ceuleneer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rospabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Benoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMU Notes in Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21, , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature and origin of heterogeneities in the lithospheric mantle in the context of asthenospheric upwelling and mantle wedge zones: What do mantle xenoliths tell us?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Delpech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y Cottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Mineralogical Union. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geodynamics of the Earth’s Mantle: New Paradigms. EMU Notes in Mineralogy, Vol. 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineralogical Society of the UK and Ireland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Subantarctic lithospheric mantle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delpech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James M Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongxu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Geochemistry and Geophysics of the Antarctic Mantle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.M56-2020-13, 2021, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/M56-2020-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pétrologie des enclaves ultrabasiques et basiques des îles Kerguelen. Les contraintes minéralogiques et thermobarométriques et leurs implications géodynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grégoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pétrographie. Université de Saint Etienne, 1994. Français. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01293475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId338"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -9161,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E644F882"/>
+    <w:nsid w:val="9BA044F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9392,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-gregoire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9196-876X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/09692019X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-5738-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601755v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isah Yahuza" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanderhaeghe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gr&#233;goire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Isah Haruna" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris L&#233;onard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2026.106170" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488756v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad A Kilzi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Driouch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Benoit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Debat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2025.1609542" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381627v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mathieu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Estrade" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Miranda" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Laurent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjes-2024-0131" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381649v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Tiani Djuimou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlain Bouyo Houketchang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Achu Megnemo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;que Rodolph Azefack Mbounou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2025014" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381639v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouan Belgacem El Zrelli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica K Klar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Castet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courjault-Rad&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17031283" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652492v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Clutier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurice Parat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gibert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2024.03.008" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727842v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Muckensturm" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Alix Kaczmarek" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodoros Ntaflos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Bjerg" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egae100" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381655v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Nenadji Djerossem" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Joseph Mbassa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.282" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792430v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Roquet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Schettino" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Campeny" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a Gonz&#225;lez-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2024.107820" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807760v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Mikrut" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Matusiak-Ma&#322;ek" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ceuleneer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kujtim Onuzi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3190/jgeosci.386" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652440v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Butek" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fabre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duchene" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;n Spi&#353;iak" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.122237" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652466v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Beau-Hurdebourcq" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Serrano" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mathieu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2024003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652512v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ig&#243;r Gonz&#225;lez-P&#233;rez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Marchesi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-66174-y" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267078v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dufourcau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gregoire" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2023.107393" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297928v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Pizarro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Rousse" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Bouzari" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bissig" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2023.107351" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864317v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Rabin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Blanchard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pinilla" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poitrasson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2022.11.017" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935464v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Keir" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce S Lieberman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Acocella" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Buytaert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven L Forman" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2023.1321937" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826707v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Isidore Teitchou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Legrand Tchop" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Wokwenmendam Nguet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Ferdinand Mbossi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojg.2022.126021" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479591v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azam Soltanmohammadi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice J Fontaine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Paul B&#233;dard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egab101" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836730v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kop&#225;&#269;ik" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2022.106902" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456679v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Abily" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rospab&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Python" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2021.229160" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826676v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ijg.2022.136024" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266988v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Xiao" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Li" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianguo Yan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weifeng Hao" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JE006243" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456738v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Akbar Khezerlou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasir Amel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Moayyed" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Jahangiri" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.89" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359394v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egab031" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359452v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Soukrati" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasrrddine Youbi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Ahmed Boumehdi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemer.2020.125694" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359437v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rabin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanchard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinilla" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poitrasson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2021.03.028" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024359v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andre Ponthus" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Saint Blanquat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guillaume" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Romancer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Pearson" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12471" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669337v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Faccini" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Luca Rizzo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Bonadiman" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Seghedi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2020.105516" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267036v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Melchiorre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Casetta" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2019.105324" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02561797v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tilhac" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Be&#241;at Oliveira" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William L Griffin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne y O'Reilly" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Schaefer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2019.105346" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359480v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/707325" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03093827v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Le Roex" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tinguely" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egaa040" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493820v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Campos" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouzari" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bissig" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2020.103771" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267027v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Puziewicz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2020.105467" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360226v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Labou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Baratoux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Moussa Ndiaye" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2019.103677" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360235v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallika K Jonnalagadda" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitin R Karmalkar" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Duraiswami" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12303-019-0001-3" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363207v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Pelorosso" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gentili" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-019-1579-1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381604v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ismail" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delpech" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Moine" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Guilbaud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2019.104146" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332125v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Tassara" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gonz&#225;lez-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Reich" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J Saunders" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Luguet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2018.06.022" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332117v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Corgne" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Schilling" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Langlade" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2018.03.006" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327623v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Njonfang" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;non Itiga" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kamgang" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-018-4018-0" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01970026v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Ribeiro" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; R, R.C. Maury" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egx010" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454795v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wasilewski" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Serge Doucet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Beunon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2016.12.010" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9QVM8X8D-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637386v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Kilzi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bosse" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.06.014" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01185449v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyd&#233;ric France" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chazot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kornprobst" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Dallai" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Vannucci" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2015.05.017" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053500v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Zaffarana" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vauchez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2014.02.017" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0NRKSMF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332769v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Yu. Borisova" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Deloule" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bejina" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2014.03.022" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XSQZ49L4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534818v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Lorand" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-009-0468-4" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6E288DFCD3D82D072616269B8879E1E844DFCF45/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576130v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Saunier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seddiki" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1945-5100.2010.01017.x" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535791v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Downes" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2010.02.005" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535783v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dantas" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2009.02.002" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00420969v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; C. Maury" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Calmus" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pallares" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B30043.1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316064v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke van Lichtervelde" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Linnen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;ziat" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Salvi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-007-0271-z" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H4QSVRWP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00405906v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Maury" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B26166.1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00256478v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J&#233;go" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betchaida D. Payot" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo A. Tamayo" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2007.10.013" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00573250v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Polve" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1440-1738.2007.00574.x" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5X6TWBC7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319705v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Dioh" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Malick Ngom" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JAFREARSCI.2005.11.024" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GSZ7HJM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761482v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivani Harshe" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallika Jonnalagadda" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-3865" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588133v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duch&#234;ne" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588138v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587775v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cortiade" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Delacour" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=June Chevet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587966v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cottin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Michon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727342v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725812v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Delpech" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y Cottin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eurominunion.org/wp-content/uploads/2024/10/EMU-21_Ch03.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266963v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M Scott" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongxu Li" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/M56-2020-13" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01293475v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-gregoire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9196-876X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/09692019X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=Z-4QQ84AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-5738-2008" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05626497v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Joseph Mbassa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanderhaeghe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gr&#233;goire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Beno&#238;t" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;non Itiga" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2026005" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601755v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isah Yahuza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Isah Haruna" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris L&#233;onard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2026.106170" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488756v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad A Kilzi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Driouch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Benoit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Debat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2025.1609542" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381627v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mathieu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Estrade" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Miranda" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Laurent" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjes-2024-0131" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381649v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Tiani Djuimou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlain Bouyo Houketchang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Achu Megnemo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;que Rodolph Azefack Mbounou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2025014" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381639v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouan Belgacem El Zrelli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica K Klar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Castet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courjault-Rad&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17031283" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652492v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Clutier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurice Parat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gibert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2024.03.008" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381655v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Nenadji Djerossem" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.282" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792430v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Roquet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Schettino" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Campeny" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a Gonz&#225;lez-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2024.107820" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727842v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Muckensturm" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Alix Kaczmarek" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodoros Ntaflos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Bjerg" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egae100" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807760v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Mikrut" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Matusiak-Ma&#322;ek" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ceuleneer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kujtim Onuzi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3190/jgeosci.386" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652466v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Beau-Hurdebourcq" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Serrano" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mathieu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2024003" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652440v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Butek" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fabre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duchene" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;n Spi&#353;iak" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.122237" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652512v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ig&#243;r Gonz&#225;lez-P&#233;rez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Marchesi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-66174-y" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267078v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dufourcau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gregoire" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2023.107393" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297928v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Pizarro" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Rousse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Bouzari" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bissig" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2023.107351" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935464v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Keir" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce S Lieberman" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Acocella" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Buytaert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven L Forman" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2023.1321937" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864317v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Rabin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Blanchard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pinilla" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poitrasson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2022.11.017" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836730v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kop&#225;&#269;ik" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2022.106902" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479591v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azam Soltanmohammadi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice J Fontaine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Paul B&#233;dard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egab101" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826707v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Isidore Teitchou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Legrand Tchop" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Wokwenmendam Nguet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Ferdinand Mbossi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojg.2022.126021" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456679v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Abily" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rospab&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Python" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2021.229160" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826676v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ijg.2022.136024" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266988v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Xiao" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Li" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianguo Yan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weifeng Hao" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JE006243" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456738v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Akbar Khezerlou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasir Amel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Moayyed" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Jahangiri" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.89" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359394v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egab031" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359452v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Soukrati" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasrrddine Youbi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Ahmed Boumehdi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemer.2020.125694" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359437v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rabin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanchard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinilla" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poitrasson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2021.03.028" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669337v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Faccini" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Luca Rizzo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Bonadiman" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Seghedi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2020.105516" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024359v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andre Ponthus" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Saint Blanquat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guillaume" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Romancer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Pearson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12471" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02561797v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tilhac" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Be&#241;at Oliveira" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William L Griffin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne y O'Reilly" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Schaefer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2019.105346" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359480v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/707325" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267036v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Melchiorre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Casetta" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2019.105324" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03093827v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Le Roex" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tinguely" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egaa040" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493820v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Campos" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouzari" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bissig" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2020.103771" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267027v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Puziewicz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2020.105467" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360226v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Labou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Baratoux" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Moussa Ndiaye" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2019.103677" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360235v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallika K Jonnalagadda" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitin R Karmalkar" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Duraiswami" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12303-019-0001-3" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363207v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Pelorosso" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gentili" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-019-1579-1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381604v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ismail" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delpech" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Moine" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Guilbaud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2019.104146" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332125v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Tassara" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gonz&#225;lez-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Reich" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J Saunders" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Luguet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2018.06.022" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332117v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Corgne" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Schilling" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Langlade" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2018.03.006" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327623v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Njonfang" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kamgang" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-018-4018-0" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01970026v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Ribeiro" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; R, R.C. Maury" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egx010" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454795v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wasilewski" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Serge Doucet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Beunon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2016.12.010" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9QVM8X8D-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637386v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Kilzi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bosse" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.06.014" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01185449v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyd&#233;ric France" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chazot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kornprobst" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Dallai" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Vannucci" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2015.05.017" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053500v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Zaffarana" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vauchez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2014.02.017" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0NRKSMF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332769v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Yu. Borisova" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Deloule" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bejina" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2014.03.022" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XSQZ49L4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534818v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Lorand" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-009-0468-4" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6E288DFCD3D82D072616269B8879E1E844DFCF45/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576130v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Saunier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seddiki" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1945-5100.2010.01017.x" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535791v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Downes" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2010.02.005" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535783v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dantas" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2009.02.002" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00420969v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; C. Maury" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Calmus" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pallares" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B30043.1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316064v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke van Lichtervelde" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Linnen" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;ziat" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Salvi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-007-0271-z" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H4QSVRWP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00405906v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Maury" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B26166.1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00256478v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J&#233;go" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betchaida D. Payot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo A. Tamayo" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2007.10.013" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00573250v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Polve" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1440-1738.2007.00574.x" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5X6TWBC7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319705v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Dioh" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Malick Ngom" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JAFREARSCI.2005.11.024" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GSZ7HJM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761482v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivani Harshe" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallika Jonnalagadda" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-3865" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588133v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duch&#234;ne" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588138v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587775v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cortiade" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Delacour" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=June Chevet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587966v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cottin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Michon" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727342v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725812v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Delpech" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y Cottin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eurominunion.org/wp-content/uploads/2024/10/EMU-21_Ch03.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266963v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M Scott" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongxu Li" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/M56-2020-13" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01293475v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>