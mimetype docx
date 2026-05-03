--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -589,706 +589,706 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04412277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lignins interfacial behavior tailored by formulation parameters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paul-Henri Ducrot</w:t>
+                <w:t xml:space="preserve">Extraction, characterization and concentration regimes of the natural gum from Triumfetta cordifolia stem bark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle N Fanwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud M Y Cheumani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gügi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Malhiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2024.124415⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 152, pp.109862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2024.109862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04497876v1</w:t>
+                <w:t xml:space="preserve">hal-04653658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction, characterization and concentration regimes of the natural gum from Triumfetta cordifolia stem bark</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Malhiac</w:t>
+                <w:t xml:space="preserve">Lignins interfacial behavior tailored by formulation parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hadjiefstathiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Manière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 152, pp.109862. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 399, pp.124415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2024.109862⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2024.124415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653658v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04497876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling stabilization of oil‐in‐water emulsions with lignins through fractionation, functionalization, and formulation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cosmetic emulsions containing innovative complex coacervates: A cross‐sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul‐henri Ducrot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adeline Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grisel Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gore Ecaterina</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/app.55235⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cosmetic Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ics.13035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04440511v1</w:t>
+                <w:t xml:space="preserve">hal-04914516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Innovative Methodology to Characterize, at the Molecular Scale, Interactions in Polysaccharide Aqueous Solutions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Hucher</w:t>
+                <w:t xml:space="preserve">Controlling stabilization of oil‐in‐water emulsions with lignins through fractionation, functionalization, and formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hadjiefstathiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Manière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Grisel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paul‐henri Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 29 (8), pp.1787. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 141 (16), pp.e55235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules29081787⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/app.55235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04767473v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosmetic emulsions containing innovative complex coacervates: A cross‐sectional study</w:t>
+                <w:t xml:space="preserve">An Innovative Methodology to Characterize, at the Molecular Scale, Interactions in Polysaccharide Aqueous Solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Delaporte</w:t>
+                <w:t xml:space="preserve">Alexandre Cordinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grisel Michel</w:t>
+                <w:t xml:space="preserve">Igor Petukhov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gore Ecaterina</w:t>
+                <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cosmetic Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (8), pp.1787. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ics.13035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules29081787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04914516v1</w:t>
+                <w:t xml:space="preserve">hal-04767473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Wall Material-to-Active Ratio in the Stability of Spray-Dried Ascorbic Acid Using Maltodextrin and Gum Arabic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Delaporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1329,594 +1329,594 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04679997v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Compression Molding Temperature on VOCs and Odors Produced from Natural Fiber Composite Materials</w:t>
+                <w:t xml:space="preserve">Intrinsic and rheological properties of hydrophobically modified xanthan synthesized under green conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Barthod-Malat</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Mira Abou Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecaterina Gore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Savary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/coatings13020371⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 138, pp.108461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2023.108461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04044653v1</w:t>
+                <w:t xml:space="preserve">hal-04767820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic and rheological properties of hydrophobically modified xanthan synthesized under green conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Promising potential of bio-sourced amphiphilic xanthan as an emulsifier in O/W dispersions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mira Abou Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2023.108461⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 663, pp.131062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2023.131062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04767820v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promising potential of bio-sourced amphiphilic xanthan as an emulsifier in O/W dispersions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Triumfetta cordifolia Gum as a Promising Bio-Ingredient to Stabilize Emulsions with Potentials in Cosmetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle N Fanwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Malhiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud M Y Cheumani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mira Abou Dib</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maurice K Ndikontar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2023.131062⟩</w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (13), pp.2828. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym15132828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04767788v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triumfetta cordifolia Gum as a Promising Bio-Ingredient to Stabilize Emulsions with Potentials in Cosmetics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Arnaud M Y Cheumani</w:t>
+                <w:t xml:space="preserve">Influence of the Compression Molding Temperature on VOCs and Odors Produced from Natural Fiber Composite Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Barthod-Malat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hauguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Behlouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurice K Ndikontar</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Géraldine Savary</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (13), pp.2828. </w:t>
+              <w:t xml:space="preserve">Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (2), pp.371. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/polym15132828⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/coatings13020371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04767725v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding of the residual odour of fatty esters used as emollient in cosmetic products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Jaricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Malhiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Chao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Merlaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Cosmetic Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 44 (6), pp.685-702. </w:t>
@@ -1954,90 +1954,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Original tools for xanthan hydrophobization in green media: Synthesis and characterization of surface activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mira Abou Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 291, pp.119548. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2097,51 +2097,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrycja Brudzyńska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Sionkowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 15 (9), pp.3326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2214,51 +2214,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzanna Kurzawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Sionkowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cosmetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9 (4), pp.81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2292,90 +2292,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Original tools for xanthan hydrophobization in green media: Synthesis and characterization of surface activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mira Abou Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 291, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2403,321 +2403,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04775042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant-Derived Colorants for Food, Cosmetic and Textile Industries: A Review</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Impact of cigarette smoke on physical-chemical and molecular proprieties of human skin in an ex vivo model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Percoco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Patatian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma14133484⟩</w:t>
+              <w:t xml:space="preserve">Experimental Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (11), pp.1610-1618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/exd.14192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04768305v1</w:t>
+                <w:t xml:space="preserve">hal-02948022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of cigarette smoke on physical-chemical and molecular proprieties of human skin in an ex vivo model</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Plant-Derived Colorants for Food, Cosmetic and Textile Industries: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrycja Brudzyńska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Sionkowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Dermatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 30 (11), pp.1610-1618. </w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (13), pp.3484. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/exd.14192⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma14133484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948022v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a Lipid-Coated Polymeric Material Mimic Human Skin Surface Properties: a Performing Tool to Evaluate Skin Interaction with Topical Products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Eudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2764,77 +2764,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a Lipid-Coated Polymeric Material Mimic Human Skin Surface Properties: a Performing Tool to Evaluate Skin Interaction with Topical Products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Eudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2875,1307 +2875,1307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04768589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instrumental and sensory methodologies to characterize the residual film of topical products applied to skin</w:t>
+                <w:t xml:space="preserve">On the key role of process parameters to control stability and properties of Pickering emulsions stabilized by montmorillonite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Gilbert</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Sabine Vassaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Pluart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Skin Research and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/srt.12667⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 583, pp.123952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2019.123952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02413281v1</w:t>
+                <w:t xml:space="preserve">hal-04170964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the key role of process parameters to control stability and properties of Pickering emulsions stabilized by montmorillonite</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Squalene Oxidation Induced by Urban Pollutants Impact on Skin Surface Physico-Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loïc Le Pluart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2019.123952⟩</w:t>
+              <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (2), pp.285-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemrestox.8b00311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04170964v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02413292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of residual film perception of cosmetic products using an instrumental method and non-biological surfaces: The example of stickiness after skin application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Eudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Hirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Savary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 174, pp.181-188. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2018.10.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02507834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Squalene Oxidation Induced by Urban Pollutants Impact on Skin Surface Physico-Chemistry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Skin surface physico-chemistry: Characteristics, methods of measurement, influencing factors and future developments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Eudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Hucher</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Picard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemrestox.8b00311⟩</w:t>
+              <w:t xml:space="preserve">Advances in Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 264, pp.11-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cis.2018.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02413292v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skin surface physico-chemistry: Characteristics, methods of measurement, influencing factors and future developments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Impact of backbone stiffness and hydrophobic chain length of modified xanthan on oil in water emulsion stabilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Fantou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Comesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric F. Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Celine Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cis.2018.12.002⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 216, pp.352-359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2019.03.079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02507857v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02181669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of backbone stiffness and hydrophobic chain length of modified xanthan on oil in water emulsion stabilization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Hydrophobically modified xanthan: Thickening and surface active agent for highly stable oil in water emulsions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Fantou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 216, pp.352-359. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2019.03.079⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 205, pp.362-370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2018.10.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02181669v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrophobically modified xanthan: Thickening and surface active agent for highly stable oil in water emulsions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Instrumental and sensory methodologies to characterize the residual film of topical products applied to skin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Savary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2018.10.052⟩</w:t>
+              <w:t xml:space="preserve">Skin Research and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (4), pp.415-423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/srt.12667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04768612v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02413281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does composition influence the texture of cosmetic emulsions?</w:t>
+                <w:t xml:space="preserve">Influence of the emollient structure on the properties of cosmetic emulsion containing lamellar liquid crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Dubuisson</w:t>
+                <w:t xml:space="preserve">Daria Terescenco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Clemenceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Savary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 536, pp.38-46. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2017.08.001⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 536, pp.10-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2017.08.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02507794v1</w:t>
+                <w:t xml:space="preserve">hal-02333684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The alkyl polyglucoside/fatty alcohol ratio effect on the formation of liquid crystal phases in binary systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daria Terescenco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Clemenceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Clemenceau</w:t>
+                <w:t xml:space="preserve">Emmanuelle Merat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 253, pp.45-52. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.molliq.2017.12.149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02507804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the emollient structure on the properties of cosmetic emulsion containing lamellar liquid crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daria Terescenco</w:t>
+                <w:t xml:space="preserve">How does composition influence the texture of cosmetic emulsions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Savary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 536, pp.10-19. </w:t>
+              <w:t xml:space="preserve">, 2018, 536, pp.38-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2017.08.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2017.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02333684v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the emollient on emulsions containing lamellar liquid crystals: from molecular organization towards applicative properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daria Terescenco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4259,510 +4259,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02337517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of coated TiO2-nanoparticles used in sunscreens on two representative strains of the human microbiota: Effect of the particle surface nature and aging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemical modification of xanthan in the ordered and disordered states: An open route for tuning the physico-chemical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Fantou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Rowenczyk</w:t>
+                <w:t xml:space="preserve">Audrey Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Duclairoir-Poc</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Hucher</w:t>
+                <w:t xml:space="preserve">Emmanuelle Dé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Comesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2017.07.013⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 178, pp.115-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2017.09.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02310897v1</w:t>
+                <w:t xml:space="preserve">hal-02181629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical modification of xanthan in the ordered and disordered states: An open route for tuning the physico-chemical properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Grisel</w:t>
+                <w:t xml:space="preserve">Spreading properties of cosmetic emollients: Use of synthetic skin surface to elucidate structural effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Merlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Loubat-Bouleuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2017.09.039⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 154, pp.307-314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2017.03.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02181629v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02462386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spreading properties of cosmetic emollients: Use of synthetic skin surface to elucidate structural effect</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of coated TiO2-nanoparticles used in sunscreens on two representative strains of the human microbiota: Effect of the particle surface nature and aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Rowenczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duclairoir-Poc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Douguet</w:t>
+                <w:t xml:space="preserve">Magalie Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Loubat-Bouleuc</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 154, pp.307-314. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 158, pp.339-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2017.07.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2017.03.028⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02462386v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of temperature on the release of volatile and odorous compounds in flax fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 133 (24), pp.n/a-n/a. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4808,90 +4808,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shear interfacial viscoelasticity of native and hydrophobically modified xanthan at oil/water interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lazhar Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric F. Renou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 61, pp.887-894. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4937,90 +4937,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of preservative-free nanoparticles-based emulsions: Effects of NP surface properties and sterilization process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Rowenczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Duclairoir-Poc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5071,90 +5071,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of fine structure of galactomannans on their interactions with xanthan: Two co-existing mechanisms to explain the synergy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Aguni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric F. Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Malhiac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 51, pp.449-458. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5227,64 +5227,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyoung Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ke Zang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric F. Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 121, pp.342-347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5312,464 +5312,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02163455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of aging on structure and stability of TiO2 nanoparticle-containing oil-in-water emulsions</w:t>
+                <w:t xml:space="preserve">Stabilizing effect of acacia gum on the xanthan helical conformation in aqueous solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Rossano</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Severine Desplanques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Malhiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric F. Renou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2013.11.039⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35, pp.181-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2013.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02310811v1</w:t>
+                <w:t xml:space="preserve">hal-02163431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of interactions between aroma compounds and acacia gum using headspace measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Petibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 37, pp.1-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2013.10.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02310878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilizing effect of acacia gum on the xanthan helical conformation in aqueous solution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of aging on structure and stability of TiO2 nanoparticle-containing oil-in-water emulsions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Rossano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Colletta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severine Desplanques</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frank Le Foll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 35, pp.181-188. </w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 461 (1-2), pp.89-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2013.05.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2013.11.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163431v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrophobically Modified Xanthan: An Amphiphilic but Not Associative Polymer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Souguir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5833,64 +5833,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stretching properties of xanthan and hydroxypropyl guar in aqueous solutions and in cosmetic emulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majid Jamshidian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5931,681 +5931,681 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02462397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stretching properties of xanthan, carob, modified guar and celluloses in cosmetic emulsions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Effect of xanthan structure on its interaction with locust bean gum: Toward prediction of rheological properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric F. Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Petibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Malhiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Celine Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2012.12.028⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (2), pp.331-340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2013.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02507774v1</w:t>
+                <w:t xml:space="preserve">hal-02163350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of xanthan structure on its interaction with locust bean gum: Toward prediction of rheological properties</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Rheological and textural characterization of cosmetic emulsions containing natural and synthetic polymers: relationships between both data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2013.01.012⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 421, pp.150-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2013.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163350v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological and textural characterization of cosmetic emulsions containing natural and synthetic polymers: relationships between both data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Gilbert</w:t>
+                <w:t xml:space="preserve">Impact of emollients on the spreading properties of cosmetic products: A combined sensory and instrumental characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Picard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2013.01.003⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 102, pp.371-378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2012.07.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02507767v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of emollients on the spreading properties of cosmetic products: A combined sensory and instrumental characterization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Predicting sensory texture properties of cosmetic emulsions by physical measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2012.07.028⟩</w:t>
+              <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 124, pp.21-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemolab.2013.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02507762v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting sensory texture properties of cosmetic emulsions by physical measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+                <w:t xml:space="preserve">Stretching properties of xanthan, carob, modified guar and celluloses in cosmetic emulsions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 124, pp.21-31. </w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 93 (2), pp.644-650. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemolab.2013.03.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2012.12.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02507779v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Polymers on Texture Properties of Cosmetic Emulsions: A Methodological Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sensory Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 27 (5), pp.392-402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6651,90 +6651,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of chemical composition of xanthan and acacia gums on the emulsification and stability of oil-in-water emulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Desplanques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric F. Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Malhiac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 27 (2), pp.401-410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6768,103 +6768,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between the emulsifying properties of Acacia gums and the retention and diffusion of aroma compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bernadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Malhiac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 24 (2-3), pp.178-183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7057,77 +7057,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of galactose and mannose residues in natural galactomannans using a fast and efficient high-performance liquid chromatography/UV detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Malhiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 1181 (1-2), pp.45-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7199,64 +7199,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jouquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Aguni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Malhiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 22 (6), pp.1097-1104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7296,247 +7296,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02331891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavour release study as a way to explain xanthan–galactomannan interactions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Tool Preparation in Autoclave Manufacturing of Thermoset Matrix Composites and its Relevance to Adhesion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Malhiac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2006.07.011⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Adhesion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 83 (11), pp.987-1001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00218460701751889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02331762v1</w:t>
+                <w:t xml:space="preserve">hal-02562273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tool Preparation in Autoclave Manufacturing of Thermoset Matrix Composites and its Relevance to Adhesion</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Flavour release study as a way to explain xanthan–galactomannan interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Secouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Malhiac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Adhesion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 21 (8), pp.1237-1244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2006.07.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00218460701751889⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02562273v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roughness and fibre reinforcement effect onto wettability of composite surfaces</w:t>
               </w:r>
@@ -7548,51 +7548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Fois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 253 (10), pp.4753-4758. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7677,51 +7677,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jouquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Malhiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Symposia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 251 (1), pp.96-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7793,51 +7793,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Fois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7896,90 +7896,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface treatment of carbon/epoxy and glass/epoxy composites with an excimer laser beam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 26 (7), pp.543-549. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8038,64 +8038,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of solution surface tension on aroma compound release from aqueous xanthan solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Secouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Malhiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flavour and Fragrance Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 21 (1), pp.8-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8135,457 +8135,457 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02562240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peel ply surface treatment for composite assemblies: Chemistry and morphology effects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
+                <w:t xml:space="preserve">Influence of fibre reinforcement and peel ply surface treatment towards adhesion of composite surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 36 (11), pp.1562-1568. </w:t>
+              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 25 (5), pp.404-409. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2005.02.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2004.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02562236v1</w:t>
+                <w:t xml:space="preserve">hal-02562232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intumescent polypropylene/flax blends: a preliminary study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Peel ply surface treatment for composite assemblies: Chemistry and morphology effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Poutch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2004.04.028⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 36 (11), pp.1562-1568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2005.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02562223v1</w:t>
+                <w:t xml:space="preserve">hal-02562236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of fibre reinforcement and peel ply surface treatment towards adhesion of composite surfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Q. Bénard</w:t>
+                <w:t xml:space="preserve">Intumescent polypropylene/flax blends: a preliminary study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Le Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Fois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poutch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 25 (5), pp.404-409. </w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 88 (1), pp.80-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2004.11.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2004.04.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02562232v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02562223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Release of limonene from polysaccharide matrices: viscosity and synergy effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Secouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Malhiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Decroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8670,51 +8670,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innocent Mutabazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 14 (5), pp.1681-1688. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8907,51 +8907,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Original use of electrical conductivity for void detection due to injection conditions of composite materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9036,51 +9036,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological Properties of the Schizophyllan−Borax System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 31 (13), pp.4277-4281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9126,90 +9126,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological Properties of the Schizophyllan−Borax System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Desplanques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric F. Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Malhiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9268,51 +9268,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The salt effect over the physical interactions occurring for schizophyllan in the presence of borate ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9397,51 +9397,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Polymer Analysis and Characterization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 2 (1), pp.9-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9467,871 +9467,901 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02562106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (181)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (183)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative natural coacervates for the encapsulation of lipophilic compounds: the example of α-tocopherol</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Natural Deep Eutectic Solvents : Exploring the in vitro sensory properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vrignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESC Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Société Francaise d'analyse Sensorielle - SFAS webinar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04774935v1</w:t>
+                <w:t xml:space="preserve">hal-05578213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés intrinsèques et rhéologiques de xanthane hydrophobiquement modifiés obtenus par voie verte de greffage</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring the in vitro sensory properties of Natural Deep Eutectic Solvents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vrignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Cosm'actifs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Evreux, France</w:t>
+              <w:t xml:space="preserve">16th Pangborn Sensory Science Symposium "Connecting Senses and Minds"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Philadelphie, PA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04774939v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel natural polymer coacervates: Innovative retinol encapsulation for advanced skin-care formulation design</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring the in vitro sensory properties of Natural Deep Eutectic Solvents - Pangborn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vrignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFSCC 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Igazu Falls, Brazil</w:t>
+              <w:t xml:space="preserve">16th Pangborn Sensory Science Symposium - CONNECTING SENSES AND MINDS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, E3S, Jul 2025, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04774932v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural polymers as a promising route to face challenges in cosmetics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Innovative natural coacervates for the encapsulation of lipophilic compounds: the example of α-tocopherol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference Chemistry and beauty for health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cracow University of Technology - Nicolaus Copernicus University in Torùn, Jun 2024, Cracow, Poland</w:t>
+              <w:t xml:space="preserve">ESC Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771352v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valoriser les co-produits maraîchers pour un produit cosmétique responsable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Propriétés intrinsèques et rhéologiques de xanthane hydrophobiquement modifiés obtenus par voie verte de greffage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mira Abou Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cosmetic Environment and Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Vaudreuil, France</w:t>
+              <w:t xml:space="preserve">GDR Cosm'actifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Evreux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04775060v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valoriser les co-produits maraîchers pour un produit cosmétique responsable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Novel natural polymer coacervates: Innovative retinol encapsulation for advanced skin-care formulation design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cosmetic Environment and Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Le Vaudreuil, France</w:t>
+              <w:t xml:space="preserve">IFSCC 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Igazu Falls, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04775185v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés intrinsèques et rhéologiques du xanthane hydrophobiquement modifiés par voie verte de greffage</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Natural polymers as a promising route to face challenges in cosmetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57ième Congrès du GFR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">3rd International Conference Chemistry and beauty for health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cracow University of Technology - Nicolaus Copernicus University in Torùn, Jun 2024, Cracow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04774943v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the molecular interactions between polysaccharides in aqueous media by fluorescence spectroscopy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Propriétés intrinsèques et rhéologiques du xanthane hydrophobiquement modifiés par voie verte de greffage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mira Abou Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecaterina Gore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th EPNOE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Graz, Austria</w:t>
+              <w:t xml:space="preserve">57ième Congrès du GFR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04775176v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorization of lignins as sustainable multifunctional ingredients for cosmetic formulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hadjiefstathiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10390,3142 +10420,3159 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formula XI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04440924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encapsulation of cosmetic actives by complex coacervation: the potential of fungal chitosan</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of the molecular interactions between polysaccharides in aqueous media by fluorescence spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Delaporte</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Alexandre Cordinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPNOE</w:t>
+              <w:t xml:space="preserve">8th EPNOE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04774949v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards odorless cosmetic ingredients: determination of fatty esters odor origin</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Encapsulation of cosmetic actives by complex coacervation: the potential of fungal chitosan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adamantini Paraskevopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecaterina Gore</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFSCC 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">EPNOE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04775199v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural polymers in cosmetics: current needs and challenges</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valoriser les co-produits maraîchers pour un produit cosmétique responsable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecaterina Gore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Henri Neyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vrignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Giger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Elomri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GFPOuest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">Cosmetic Environment and Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Vaudreuil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04775211v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lignin dericatives as multifunctional polymers in emulsions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Natural polymers in cosmetics: current needs and challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Colloids Conference Elsevier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lisboa, Portugal</w:t>
+              <w:t xml:space="preserve">Colloque GFPOuest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04440877v1</w:t>
+                <w:t xml:space="preserve">hal-04775211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface tension decrease with dispersed lignin colloids and their potential capacity as emulsifiers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ecaterina Gore</w:t>
+                <w:t xml:space="preserve">Towards odorless cosmetic ingredients: determination of fatty esters odor origin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Jaricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Malhiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Chao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Merlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Colloids and Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Crete Island, Greece</w:t>
+              <w:t xml:space="preserve">IFSCC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04440895v1</w:t>
+                <w:t xml:space="preserve">hal-04775199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concentration regimes of solutions of a natural polysaccharide from Triumfetta cordifolia (Malvaceae) stem barks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maurice Kor Ndikontar</w:t>
+                <w:t xml:space="preserve">Lignin dericatives as multifunctional polymers in emulsions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hadjiefstathiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henri Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Manière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Groupe Français des Glycosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Branville, France</w:t>
+              <w:t xml:space="preserve">International Colloids Conference Elsevier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04775614v1</w:t>
+                <w:t xml:space="preserve">hal-04440877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards odorless fatty esters: understanding of odor origin to develop new methods of deodorization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Grisel</w:t>
+                <w:t xml:space="preserve">Surface tension decrease with dispersed lignin colloids and their potential capacity as emulsifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hadjiefstathiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henri Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Manière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lipids &amp; Cosmetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">European Colloids and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Crete Island, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04775617v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of amphiphilic derivatives of xanthan obtained under green conditions</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Concentration regimes of solutions of a natural polysaccharide from Triumfetta cordifolia (Malvaceae) stem barks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Fanwa Nzokou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud M Y Cheumani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Malhiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Kor Ndikontar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Nord-Ouest Européennes des Jeunes Chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Caen, France</w:t>
+              <w:t xml:space="preserve">Journées du Groupe Français des Glycosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Branville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04775609v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les polymères naturels comme agents de texture en cosmétique - Challenges et perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Synthesis and characterization of amphiphilic derivatives of xanthan obtained under green conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mira Abou Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecaterina Gore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre Ingrédients et Packaging Cosmébio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Valence, France</w:t>
+              <w:t xml:space="preserve">16èmes Journées Nord-Ouest Européennes des Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04775191v1</w:t>
+                <w:t xml:space="preserve">hal-04775609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux formulatoire autour des lignines, ingrédients biosourcés multifonctionnels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Towards odorless fatty esters: understanding of odor origin to develop new methods of deodorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Jaricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Merlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Malhiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Chao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Caroline Hadjiefstathiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journée de formulation UTC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Compiègne, France</w:t>
+              <w:t xml:space="preserve">Lipids &amp; Cosmetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04440853v1</w:t>
+                <w:t xml:space="preserve">hal-04775617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The challenge for tremendous ingredients for a clean, sustainable and innovative cosmetic: the example of lipid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Les polymères naturels comme agents de texture en cosmétique - Challenges et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference “Chemistry for beauty and health"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Poznan (Poland), Poland</w:t>
+              <w:t xml:space="preserve">Rencontre Ingrédients et Packaging Cosmébio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04778905v1</w:t>
+                <w:t xml:space="preserve">hal-04775191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse et caractérisation des propriétés de dérivés amphiphiles du xanthane obtenus par voie verte</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enjeux formulatoire autour des lignines, ingrédients biosourcés multifonctionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henri Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hadjiefstathiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48èmes Journées d’Etudes des Polymères</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Ile de Porquerolles, France., France</w:t>
+              <w:t xml:space="preserve">journée de formulation UTC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04778903v1</w:t>
+                <w:t xml:space="preserve">hal-04440853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">valorization of lignin for cosmetic application</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">The challenge for tremendous ingredients for a clean, sustainable and innovative cosmetic: the example of lipid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'école doctorale de Normandie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Le Havre, France</w:t>
+              <w:t xml:space="preserve">2nd International Conference “Chemistry for beauty and health"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Poznan (Poland), Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04440832v1</w:t>
+                <w:t xml:space="preserve">hal-04778905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux formulatoires autour des lignines, ingrédients biosourcés multifonctionnel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Synthèse et caractérisation des propriétés de dérivés amphiphiles du xanthane obtenus par voie verte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mira Abou Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecaterina Gore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Formulation UTC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Compiègne, France</w:t>
+              <w:t xml:space="preserve">48èmes Journées d’Etudes des Polymères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Ile de Porquerolles, France., France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04775621v1</w:t>
+                <w:t xml:space="preserve">hal-04778903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of stabilization and structuring of interfaces by amphiphilic xanthan issued from green way of modification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mira Aboudib</w:t>
+                <w:t xml:space="preserve">valorization of lignin for cosmetic application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hadjiefstathiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henri Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Polysaccharide Conference of the European Polysaccharide Network of Excellence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">Journées de l'école doctorale de Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04775628v1</w:t>
+                <w:t xml:space="preserve">hal-04440832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact and fate of emollients after application on the skin</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Enjeux formulatoires autour des lignines, ingrédients biosourcés multifonctionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hadjiefstathiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henri Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecaterina Gore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lipids &amp; Cosmetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journées de Formulation UTC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02565386v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipids as tremendous ingredients for a clean, sustainable and innovative cosmetic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Mechanisms of stabilization and structuring of interfaces by amphiphilic xanthan issued from green way of modification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mira Aboudib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecaterina Gore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lipids &amp; Cosmetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">7th International Polysaccharide Conference of the European Polysaccharide Network of Excellence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02565237v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovating with preparing emulsions with no molecular surfactants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Lipids as tremendous ingredients for a clean, sustainable and innovative cosmetic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques de la Société Suisse des Cosméticiens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Winterthur, Switzerland</w:t>
+              <w:t xml:space="preserve">Lipids &amp; Cosmetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02566424v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovating in cosmetics with preparing emulsions with no molecular surfactants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Innovating with preparing emulsions with no molecular surfactants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université Versailles Saint Quentin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Versailles, France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques de la Société Suisse des Cosméticiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Winterthur, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02566504v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact and fate of emollients after application on the skin</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Innovating in cosmetics with preparing emulsions with no molecular surfactants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Celine Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lipids &amp; Cosmetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Université Versailles Saint Quentin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04778907v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipids as tremendous ingredients for a clean, sustainable and innovative cosmetic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Impact and fate of emollients after application on the skin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Faucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lipids &amp; Cosmetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04778906v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04778907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovating with preparing emulsions with no molecular surfactants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Lipids as tremendous ingredients for a clean, sustainable and innovative cosmetic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques de la Société Suisse des Cosméticiens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Winterthur, Switzerland, Switzerland</w:t>
+              <w:t xml:space="preserve">Lipids &amp; Cosmetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04778910v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04778906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oil-in-water emulsions stabilized by a novel hydrophobically modified xanthan</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Innovating with preparing emulsions with no molecular surfactants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymerix 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques de la Société Suisse des Cosméticiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Winterthur, Switzerland, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02565417v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04778910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between polysaccharides in aqueous solution: development of an innovative methodology to characterize them at the molecular level</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Impact and fate of emollients after application on the skin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Faucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPNOE2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Aveiro, Portugal</w:t>
+              <w:t xml:space="preserve">Lipids &amp; Cosmetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02566645v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phospholipids are natural emulsifiers: structure / performance relationship</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Hydrophobically modified xanthan as an efficient stabilizer for Oil-in-water emulsions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Fantou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Comesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric F. Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd conference of the European Colloids and Interface Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">EPNOE 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02567164v1</w:t>
+                <w:t xml:space="preserve">hal-02565402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Original xanthan amphiphilic derivatives for stabilizing surfactant-free O/W emulsions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Understanding the skin – atmospheric pollutants thanks to surface physicochemical approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formula X</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">Université de Lille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02565423v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oil-in-water emulsions stabilized by a novel hydrophobically modified xanthan</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Relations between instrumental and emulsion properties of cosmetic emulsions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cracow University</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Cracow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02566431v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrophobically modified xanthan as an efficient stabilizer for Oil-in-water emulsions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Nouvelle méthodologie de caractérisation du film résiduel d’un produit cosmétique sur la peau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Faucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Savary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPNOE 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Aveiro, Portugal</w:t>
+              <w:t xml:space="preserve">Colloque du GDR Cosmactifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02565402v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the skin – atmospheric pollutants thanks to surface physicochemical approaches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Oil-in-water emulsions stabilized by a novel hydrophobically modified xanthan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université de Lille</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">Cracow University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Cracow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02566550v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations between instrumental and emulsion properties of cosmetic emulsions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Phospholipids are natural emulsifiers: structure / performance relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Ollagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sasikan Pimpila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Belhaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cracow University</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Cracow, Poland</w:t>
+              <w:t xml:space="preserve">33rd conference of the European Colloids and Interface Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02566430v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle méthodologie de caractérisation du film résiduel d’un produit cosmétique sur la peau</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Original xanthan amphiphilic derivatives for stabilizing surfactant-free O/W emulsions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Fantou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Comesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric F. Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Savary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du GDR Cosmactifs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Vannes, France</w:t>
+              <w:t xml:space="preserve">Formula X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02565798v1</w:t>
+                <w:t xml:space="preserve">hal-02565423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the physico chemical interactions between ingredients, cosmetic products and skin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Savary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l’Ecole Doctorale Normande de Chimie (JEDNC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13563,77 +13610,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiote et filtre solaire particulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Depayras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Rowenczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Ringuedé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13688,77 +13735,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des nanoparticules de TiO2 passivées sur des bactéries cutanées ou aéroportée biocontaminante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Depayras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Rowenczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Ringudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13800,77 +13847,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions dans les solutions aqueuses de Polysaccharides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cordinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Cargill</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Baupte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13895,51 +13942,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the skin – atmospheric pollutants thanks to surface physicochemical approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cracow University</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Cracow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13958,178 +14005,139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02566428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of manufacturing process parameters on structure and stability of Pickering emulsions stabilized by natural clay particles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Biomaterials / Biocomposites: VOC and Odor analysis as promising tool for composite material characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Loïc Le Pluart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFSCC2019 Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Milan, Italy</w:t>
+              <w:t xml:space="preserve">Cracow University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Cracow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02566653v1</w:t>
+                <w:t xml:space="preserve">hal-02566427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanisme de stabilisation et de structuration des interfaces par le xanthane Impact de la conformation du polymère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mira Aboudib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14161,152 +14169,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02566540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomaterials / Biocomposites: VOC and Odor analysis as promising tool for composite material characterization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Influence of manufacturing process parameters on structure and stability of Pickering emulsions stabilized by natural clay particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Vassaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Pluart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cracow University</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Cracow, Poland</w:t>
+              <w:t xml:space="preserve">IFSCC2019 Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02566427v1</w:t>
+                <w:t xml:space="preserve">hal-02566653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between polysaccharides in aqueous solution: Development of an innovative methodology to characterize them at the molecular level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cordinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th EPNOE International Polysaccharide Conference (EPNOE 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14357,51 +14404,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Merat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Dumaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Fenioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14439,77 +14486,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the nature and kinetic of establishment of molecular interactions in aqueous solution: the example of polysaccharide systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cordinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Student Colloid Conference (ESC 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Varna, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14534,77 +14581,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skin protection: the role of the residue remaining after product application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14642,77 +14689,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skin protection : the role of the residue remaining after product application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14763,64 +14810,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adhesion of pollution particles on the skin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lívia Salomão Calixto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14858,64 +14905,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation et analyses de mélanges complexes dans le domaine cosmétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Malhiac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprise Alland &amp; Robert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Saint Aubin sur Gaillon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14934,7826 +14981,7839 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02566567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How tobacco smoke affects your skin: a comprehensive and global analysis</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Interactions between polysaccharides in aqueous solution: development of an innovative methodology to characterize them at the molecular level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Cordinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFSCC Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Munich, Germany</w:t>
+              <w:t xml:space="preserve">EPNOE2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02567179v1</w:t>
+                <w:t xml:space="preserve">hal-02566645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation et analyses de mélanges complexes dans le domaine cosmétique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Oil-in-water emulsions stabilized by a novel hydrophobically modified xanthan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Fantou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Comesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric F. Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entreprise Fiabila</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Maintenon, France</w:t>
+              <w:t xml:space="preserve">Polymerix 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02566605v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the natures of interactions between polymers in solution at the molecular scale using fluorescence spectroscopy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Formulation et analyses de mélanges complexes dans le domaine cosmétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l'école doctorale Normande de chimie (JEDNC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Le Havre, France</w:t>
+              <w:t xml:space="preserve">Entreprise Fiabila</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Maintenon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02468397v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensioactif naturel de type alkyl polyglucoside/alcool gras : de l’organisation moléculaire vers la perception sensorielle</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Determination of the natures of interactions between polymers in solution at the molecular scale using fluorescence spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Cordinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR 3711 Cosm'actifs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journée de l'école doctorale Normande de chimie (JEDNC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02568241v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aging of TiO2-nanoparticle surface in cosmetic emulsions: their impact on bacteria of the cutaneous microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Rowenczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er colloque du GDR Cosm’actifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Andé, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02360627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the molecular interactions between Polymers in Aqueous Solutions by fluorescence spectroscopy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Tensioactif naturel de type alkyl polyglucoside/alcool gras : de l’organisation moléculaire vers la perception sensorielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Terescenco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l’Ecole Doctorale Normande de Chimie (JEDNC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Le Havre, France</w:t>
+              <w:t xml:space="preserve">GDR 3711 Cosm'actifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02565814v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02568241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation par spectroscopie de fluorescence des interactions moléculaires dans les systèmes polymères en solution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Determination of the molecular interactions between Polymers in Aqueous Solutions by fluorescence spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cordinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46ème Journées d’Etudes des Polymères (JEPO 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">Journée de l’Ecole Doctorale Normande de Chimie (JEDNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02462498v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oil-in-water emulsions stabilized by a novel hydrophobically modified xanthan</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Caractérisation par spectroscopie de fluorescence des interactions moléculaires dans les systèmes polymères en solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Cordinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Comesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Chemistry Quantum Physics Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">46ème Journées d’Etudes des Polymères (JEPO 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02565432v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02462498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Molecules to End Use Properties of Products through Formulation of Complex Systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Oil-in-water emulsions stabilized by a novel hydrophobically modified xanthan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Fantou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric F. Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Comesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du GDR Cosmactifs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">World Chemistry Quantum Physics Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02565808v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-biological skin models: new tools for cosmetic researches? From instrumental to sensory studies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">From Molecules to End Use Properties of Products through Formulation of Complex Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Loubat-Bouleuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Savary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Skin Challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">Colloque du GDR Cosmactifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02565439v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable emulsifier-free oil-in-water emulsions using an original hydrophobically modified xanthan</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Non-biological skin models: new tools for cosmetic researches? From instrumental to sensory studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Savary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFSCC Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Conférence Skin Challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02566801v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting sensory perception of residual cosmetic film using artificial skin surface models: a novel methodology</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Stable emulsifier-free oil-in-water emulsions using an original hydrophobically modified xanthan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Fantou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Comesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric F. Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Savary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFSCC Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02566807v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting sensory properties of cosmetic ingredients and emulsions on the basis of instrumental analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Predicting sensory perception of residual cosmetic film using artificial skin surface models: a novel methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Savary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INHA University</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Incheon, South Korea</w:t>
+              <w:t xml:space="preserve">IFSCC Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02566436v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From raw materials towards final formulation: how molecular organization guides physico-chemical and sensory properties of a cosmetic emulsion</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">How tobacco smoke affects your skin: a comprehensive and global analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe G. Percoco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Patatian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Bader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent advances in basic and applied science in cosmetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Tours, France</w:t>
+              <w:t xml:space="preserve">IFSCC Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02566813v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of synthetic skin models to evaluate cosmetic products performance: comparison with in vivo evaluation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Controlling the structure and perception of cosmetic emulsions by wise selection of ingredients: from fundamental to practical considerations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Celine Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l’Ecole Doctorale Normande de Chimie (JEDNC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Rouen, France</w:t>
+              <w:t xml:space="preserve">IFSCC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02565828v1</w:t>
+                <w:t xml:space="preserve">hal-02565444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling the structure and perception of cosmetic emulsions by wise selection of ingredients: from fundamental to practical considerations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Predicting sensory properties of cosmetic ingredients and emulsions on the basis of instrumental analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFSCC 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Séoul, South Korea</w:t>
+              <w:t xml:space="preserve">Journée de la Société Suisse des Chimistes Cosmétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02565444v1</w:t>
+                <w:t xml:space="preserve">hal-02567364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination and quantification of interactions between polysaccharides in aqueous solution</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Innover en formulation cosmétique : outils de prédiction des propriétés tactiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Caen, France</w:t>
+              <w:t xml:space="preserve">18ièmes Journées de la Formulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02567059v1</w:t>
+                <w:t xml:space="preserve">hal-02567184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting sensory properties of cosmetic ingredients and emulsions on the basis of instrumental analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Synthetic skin models versus human living skin explants as relevant tools to evaluate cosmetic products performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe G. Percoco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la Société Suisse des Chimistes Cosmétiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">COMET</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02567364v1</w:t>
+                <w:t xml:space="preserve">hal-02565505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innover en formulation cosmétique : outils de prédiction des propriétés tactiles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Savary</w:t>
+                <w:t xml:space="preserve">Impact de nanoparticules de TiO2 sur la microflore cutanée : Importance d'évaluer leurs caractéristiques de surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Rowenczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duclairoir-Poc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ièmes Journées de la Formulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Nice, France</w:t>
+              <w:t xml:space="preserve">Risques, Société et Sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d'études avancées de l'université de Cergy-Pontoise, Jun 2017, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02567184v1</w:t>
+                <w:t xml:space="preserve">hal-02468392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic skin models versus human living skin explants as relevant tools to evaluate cosmetic products performance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Hydrophobically modified xanthan: Influence of the chain stiffness on rheological properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Fantou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Comesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Celine Picard</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric F. Renou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMET</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Cergy-Pontoise, France</w:t>
+              <w:t xml:space="preserve">5th EPNOE International Polysaccharide Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Jena, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02565505v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de nanoparticules de TiO2 sur la microflore cutanée : Importance d'évaluer leurs caractéristiques de surface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Rowenczyk</w:t>
+                <w:t xml:space="preserve">Modification of the sebaceous lipids composition after urban pollution exposure: which impact on skin physico-chemistry?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Savary</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risques, Société et Sécurité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut d'études avancées de l'université de Cergy-Pontoise, Jun 2017, Cergy-Pontoise, France</w:t>
+              <w:t xml:space="preserve">Euro Fed Lipids Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02468392v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrophobically modified xanthan: Influence of the chain stiffness on rheological properties</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Determination and quantification of interactions between polysaccharides in aqueous solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Cordinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric F. Renou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th EPNOE International Polysaccharide Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Jena, Germany</w:t>
+              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02565487v1</w:t>
+                <w:t xml:space="preserve">hal-02567059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of the sebaceous lipids composition after urban pollution exposure: which impact on skin physico-chemistry?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">New evidences of the effects of urban pollution on the skin based on ex vivo physico-chemical studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Eudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Savary</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe G. Percoco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro Fed Lipids Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Uppsala, Sweden</w:t>
+              <w:t xml:space="preserve">IFSCC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02565481v1</w:t>
+                <w:t xml:space="preserve">hal-02566811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New evidences of the effects of urban pollution on the skin based on ex vivo physico-chemical studies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Predicting sensory properties of cosmetic ingredients and emulsions on the basis of instrumental analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFSCC 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Séoul, South Korea</w:t>
+              <w:t xml:space="preserve">Recent advances in basic and applied science in cosmetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02566811v1</w:t>
+                <w:t xml:space="preserve">hal-02565500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting sensory properties of cosmetic ingredients and emulsions on the basis of instrumental analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Impact of urban pollution on skin physico-chemistry: ex vivo study and comparison with non-biological skin models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe G. Percoco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Lati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent advances in basic and applied science in cosmetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Tours, France</w:t>
+              <w:t xml:space="preserve">XIème congrès de la Société Francophone d’Ingénierie et d’Imagerie Cutanée (SF2IC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02565500v1</w:t>
+                <w:t xml:space="preserve">hal-02567191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of urban pollution on skin physico-chemistry: ex vivo study and comparison with non-biological skin models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement de formulations sans conservateurs pour des modèles de crèmes solaires contenant des dispersions de TiO 2 nanoparticulaires. Effet des processus de sterilisation sur la stabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Rowenczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">E Lati</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duclairoir-Poc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIème congrès de la Société Francophone d’Ingénierie et d’Imagerie Cutanée (SF2IC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">2ème colloque du GDR Cosm’actifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Nouan le Fuzelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567191v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de formulations sans conservateurs pour des modèles de crèmes solaires contenant des dispersions de TiO 2 nanoparticulaires. Effet des processus de sterilisation sur la stabilité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Impact des nanoparticules de TiO2 passivées sur des bactéries cutanées ou aéroportée biocontaminante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Rowenczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Ringuedé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hucher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicole Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème colloque du GDR Cosm’actifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Nouan le Fuzelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02360711v1</w:t>
+                <w:t xml:space="preserve">hal-02360706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des nanoparticules de TiO2 passivées sur des bactéries cutanées ou aéroportée biocontaminante</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Magalie Barreau</w:t>
+                <w:t xml:space="preserve">Les modèles non-biologiques de peau sont-ils des outils pertinents pour la recherche cosmétique ? Exemple d’études anti-pollution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Savary</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème colloque du GDR Cosm’actifs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Nouan le Fuzelier, France</w:t>
+              <w:t xml:space="preserve">Colloque du GDR Cosm’actifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Nouans le Fuzelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02360706v1</w:t>
+                <w:t xml:space="preserve">hal-02565823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les modèles non-biologiques de peau sont-ils des outils pertinents pour la recherche cosmétique ? Exemple d’études anti-pollution</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Predicting sensory properties of cosmetic ingredients and emulsions on the basis of instrumental analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Savary</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Loubat-Bouleuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Merlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du GDR Cosm’actifs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Nouans le Fuzelier, France</w:t>
+              <w:t xml:space="preserve">Formula IX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02565823v1</w:t>
+                <w:t xml:space="preserve">hal-02565475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting sensory properties of cosmetic ingredients and emulsions on the basis of instrumental analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formula IX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Beijing, China</w:t>
+              <w:t xml:space="preserve">INHA University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Incheon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02565475v1</w:t>
+                <w:t xml:space="preserve">hal-02566436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choice of models used for evaluation of biological activity of compounds: from in silicoto humans</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">From raw materials towards final formulation: how molecular organization guides physico-chemical and sensory properties of a cosmetic emulsion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Terescenco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Clemenceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COSMETOPEE 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Tahiti, French Polynesia</w:t>
+              <w:t xml:space="preserve">Recent advances in basic and applied science in cosmetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02565520v1</w:t>
+                <w:t xml:space="preserve">hal-02566813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of preservative-free cosmetic emulsions containing TiO2 [nano]: effects of particles surface and sterilization process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Rowenczyk</w:t>
+                <w:t xml:space="preserve">Development of synthetic skin models to evaluate cosmetic products performance: comparison with in vivo evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe G. Percoco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Picard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cosm’innov 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Orléans, France</w:t>
+              <w:t xml:space="preserve">Journée de l’Ecole Doctorale Normande de Chimie (JEDNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02566838v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of TiO2 [nano] cosmetics grades on the cutaneous microbiota: nanoparticles behavior in emulsion and bacteriotoxicity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Development of preservative-free cosmetic emulsions containing TiO2 [nano]: effects of particles surface and sterilization process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Rowenczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFSCC 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Orlando, United States</w:t>
+              <w:t xml:space="preserve">Cosm’innov 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02566826v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la conformation du xanthane modifié hydrophobiquement sur ses propriétés physico-chimiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Fantou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric F. Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45ième Colloque du GFP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02565834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aging of TiO2-nanoparticle surface in cosmetic emulsions: their impact on bacteria of the cutaneous microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Rowenczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc G J Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COSMACTIFS 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Moulin d’Andé, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02565864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of xanthan gum content and oil phase ratio on the stretchability of cosmetic creams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formula VIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02566834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An original approach to determine the effect of urban pollution on skin surface properties</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe G. Percoco</w:t>
+                <w:t xml:space="preserve">Impact of TiO2 [nano] cosmetics grades on the cutaneous microbiota: nanoparticles behavior in emulsion and bacteriotoxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Rowenczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Picard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jean-Paul MARTY</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">IFSCC 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02566817v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical aging of emulsions containing coated TiO2-Nanoparticles: Interactions between nanoparticles and other ingredients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Rowenczyk</w:t>
+                <w:t xml:space="preserve">An original approach to determine the effect of urban pollution on skin surface properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Eudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe G. Percoco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Picard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formula VIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Journées Jean-Paul MARTY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02566833v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEVELOPMENT OF PRESERVATIVE-FREE COSMETIC EMULSIONS CONTAINING TIO2 [NANO]: EFFECTS OF PARTICLES SURFACE AND STERILIZATION PROCESS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Physical aging of emulsions containing coated TiO2-Nanoparticles: Interactions between nanoparticles and other ingredients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Rowenczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicole Orange</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M G J Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th COSMINNOV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cosmetic Valley, May 2016, Orléans, France</w:t>
+              <w:t xml:space="preserve">Formula VIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02468362v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of gums and oil phase content on emulsions microstructure and macrostructure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Dubuisson</w:t>
+                <w:t xml:space="preserve">DEVELOPMENT OF PRESERVATIVE-FREE COSMETIC EMULSIONS CONTAINING TIO2 [NANO]: EFFECTS OF PARTICLES SURFACE AND STERILIZATION PROCESS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Rowenczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duclairoir-Poc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cosm’innov 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Orléans, France</w:t>
+              <w:t xml:space="preserve">4th COSMINNOV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cosmetic Valley, May 2016, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02566841v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the physico-chemical properties of cosmetic emulsions to better predict their texture properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Impact of gums and oil phase content on emulsions microstructure and macrostructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Dubuisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Savary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFSCC 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Orlando, United States</w:t>
+              <w:t xml:space="preserve">Cosm’innov 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02566819v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment la présence des cristaux liquides formés par l’émulsifiant mixte de type alkyl polyglucoside/alcool gras impacte-t-elle les propriétés physicochimiques des émulsions ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daria Terescenco</w:t>
+                <w:t xml:space="preserve">Understanding the physico-chemical properties of cosmetic emulsions to better predict their texture properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Savary</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Club Emulsion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Castres, France</w:t>
+              <w:t xml:space="preserve">IFSCC 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02565849v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of nanoparticles used in cosmetics on skin representative bacteria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Rowenczyk</w:t>
+                <w:t xml:space="preserve">Comment la présence des cristaux liquides formés par l’émulsifiant mixte de type alkyl polyglucoside/alcool gras impacte-t-elle les propriétés physicochimiques des émulsions ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Terescenco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Clemenceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jean-Paul Marty</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Club Emulsion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Castres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02565546v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aging of coated TiO2 nanoparticles in oil-in-water emulsion : bactericidal toxicity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicole Orange</w:t>
+                <w:t xml:space="preserve">Choice of models used for evaluation of biological activity of compounds: from in silicoto humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Haftek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Elfakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Daniellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Larpent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Rouen, France</w:t>
+              <w:t xml:space="preserve">COSMETOPEE 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Tahiti, French Polynesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02360617v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coated TiO2 nanoparticles in oil-in-water emulsion: bacterial toxicity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Aging of coated TiO2 nanoparticles in oil-in-water emulsion : bactericidal toxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Rowenczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc G J Feuilloley</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nord-Ouest européennes des jeunes chercheurs</w:t>
+              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02565890v1</w:t>
+                <w:t xml:space="preserve">hal-02360617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses sensorielles et propriétés physicochimiques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pauline Dubuisson</w:t>
+                <w:t xml:space="preserve">Impact of nanoparticles used in cosmetics on skin representative bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Rowenczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc G J Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFP Polymères dans les formulations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Rouen, France</w:t>
+              <w:t xml:space="preserve">Journées Jean-Paul Marty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02565873v1</w:t>
+                <w:t xml:space="preserve">hal-02565546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of emulsion physicochemical parameters on sensory perception: role of natural polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Dubuisson</w:t>
+                <w:t xml:space="preserve">Coated TiO2 nanoparticles in oil-in-water emulsion: bacterial toxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Rowenczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc G J Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFP Polymères dans les formulations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Rouen, France</w:t>
+              <w:t xml:space="preserve">Journées Nord-Ouest européennes des jeunes chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02567064v1</w:t>
+                <w:t xml:space="preserve">hal-02565890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification chimique et caractérisation de dérivés amphiphiles du xanthane</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Analyses sensorielles et propriétés physicochimiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Dubuisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Savary</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFP Ouest 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Rouen, France</w:t>
+              <w:t xml:space="preserve">GFP Polymères dans les formulations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02565915v1</w:t>
+                <w:t xml:space="preserve">hal-02565873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensory Identity cards of emollient esters from Stéarinerie Dubois : Definition and results</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Impact of emulsion physicochemical parameters on sensory perception: role of natural polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Dubuisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28ème congrès IFSCC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">GFP Polymères dans les formulations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02566846v1</w:t>
+                <w:t xml:space="preserve">hal-02567064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Texture contributions of cosmetic active ingredients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daria Terescenco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Malhaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFSCC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04435087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlating the consumer sensorial expectations to instrumental measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leila Monnier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Geslin M-C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28ème congrès IFSCC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02565561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification chimique et caractérisation de dérivés amphiphiles du xanthane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Souguir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RGBPO 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02565904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and caracterisation of hydrophobically modified xanthan</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Sensory Identity cards of emollient esters from Stéarinerie Dubois : Definition and results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Merlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Loubat-Bouleuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international de l’EPNOE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Nice, France</w:t>
+              <w:t xml:space="preserve">28ème congrès IFSCC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02565569v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How texturing agents influence the texture of cosmetic emulsions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Modification chimique et caractérisation de dérivés amphiphiles du xanthane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Comesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Souguir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formula VII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">GFP Ouest 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02567201v1</w:t>
+                <w:t xml:space="preserve">hal-02565915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of imitative methods to link sensory analysis to physical parameters in cosmetics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Synthesis and caracterisation of hydrophobically modified xanthan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric F. Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Celine Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cosminnov</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Orléans, France</w:t>
+              <w:t xml:space="preserve">Congrès international de l’EPNOE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02567013v1</w:t>
+                <w:t xml:space="preserve">hal-02565569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of chemical composition on friction behavior of polymeric films: correlation with the adhesion and deformability</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">How texturing agents influence the texture of cosmetic emulsions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Celine Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Tribology Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Turin, Italy</w:t>
+              <w:t xml:space="preserve">Formula VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567021v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomaterials / Biocomposites: VOC and Odor analysis as promising tool for composite material characterization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Influence of chemical composition on friction behavior of polymeric films: correlation with the adhesion and deformability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Demonfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INHA University</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Incheon, South Korea</w:t>
+              <w:t xml:space="preserve">5th Tribology Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02566441v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and stability of nanoparticle-containing oil-in-water emulsion. How texturing agents influence the texture of cosmetic emulsions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Biomaterials / Biocomposites: VOC and Odor analysis as promising tool for composite material characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formula VII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">INHA University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Incheon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02565582v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative tools to predict sensory properties of complex mixtures / cosmetics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Use of imitative methods to link sensory analysis to physical parameters in cosmetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-C Geslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INHA University</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Incheon, South Korea</w:t>
+              <w:t xml:space="preserve">Cosminnov</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02566479v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative tools to predict sensory properties of complex mixtures / cosmetics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Structure and stability of nanoparticle-containing oil-in-water emulsion. How texturing agents influence the texture of cosmetic emulsions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Rossano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Le Foll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Celine Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress of Advanced Materials 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Suzhou, China</w:t>
+              <w:t xml:space="preserve">Formula VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02565578v1</w:t>
+                <w:t xml:space="preserve">hal-02565582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the sensory texture properties of cosmetic emulsions using instrumental characterizations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Innovative tools to predict sensory properties of complex mixtures / cosmetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrés “Chimiométrie”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Lille, France</w:t>
+              <w:t xml:space="preserve">INHA University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Incheon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02567205v1</w:t>
+                <w:t xml:space="preserve">hal-02566479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse et caractérisation de dérivés amphiphiles du xanthane</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Innovative tools to predict sensory properties of complex mixtures / cosmetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’Etude des Polymères (JEPO 40)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Anduze, France</w:t>
+              <w:t xml:space="preserve">World Congress of Advanced Materials 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Suzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02565922v1</w:t>
+                <w:t xml:space="preserve">hal-02565578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding and predicting the properties of natural polymers; Illustrations with different polysaccharides in food and cosmetic fields</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Synthèse et caractérisation de dérivés amphiphiles du xanthane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric F. Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INHA University</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Incheon, South Korea</w:t>
+              <w:t xml:space="preserve">Journée d’Etude des Polymères (JEPO 40)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Anduze, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02566492v1</w:t>
+                <w:t xml:space="preserve">hal-02565922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding and predicting the properties of natural polymers. Illustrations with different polysaccharides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Natural polymers in food and cosmetic fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laboratoire SATIE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Cergy-Pontoise, France</w:t>
+              <w:t xml:space="preserve">Université de Budapest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02566624v1</w:t>
+                <w:t xml:space="preserve">hal-02566483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural polymers in food and cosmetic fields</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Understanding and predicting the properties of natural polymers Illustrations with different polysaccharides in food and cosmetic fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université de Budapest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Université de Padoue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Padoue, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02566483v1</w:t>
+                <w:t xml:space="preserve">hal-02566485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding and predicting the properties of natural polymers Illustrations with different polysaccharides in food and cosmetic fields</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Understanding and predicting the properties of natural polymers; Illustrations with different polysaccharides in food and cosmetic fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université de Padoue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Padoue, Italy</w:t>
+              <w:t xml:space="preserve">INHA University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Incheon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02566485v1</w:t>
+                <w:t xml:space="preserve">hal-02566492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TiO2 nanoparticules in cosmetic sunscreen: effect of aging on physic-chemical and cytotoxic properties of both plain formulation and extracted nanoparticles</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Understanding and predicting the properties of natural polymers. Illustrations with different polysaccharides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frank Le Foll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NANOSAFE 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Marseille, France</w:t>
+              <w:t xml:space="preserve">Laboratoire SATIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02565589v1</w:t>
+                <w:t xml:space="preserve">hal-02566624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovative tool of skinfeel properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Gilbert</w:t>
+                <w:t xml:space="preserve">TiO2 nanoparticules in cosmetic sunscreen: effect of aging on physic-chemical and cytotoxic properties of both plain formulation and extracted nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Rossano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Le Foll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th IFSCC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Johannesburg, South Africa</w:t>
+              <w:t xml:space="preserve">NANOSAFE 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02565596v1</w:t>
+                <w:t xml:space="preserve">hal-02565589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of skinfeel properties in cosmetics : contribution of rheology and texture analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+                <w:t xml:space="preserve">An innovative tool of skinfeel properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Journées de Formulation “Formulation et techniques analytiques”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">27th IFSCC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Johannesburg, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02565928v1</w:t>
+                <w:t xml:space="preserve">hal-02565596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt de la rhéologie en formulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Prediction of skinfeel properties in cosmetics : contribution of rheology and texture analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entreprise APTAR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Le Neubourg, France</w:t>
+              <w:t xml:space="preserve">15èmes Journées de Formulation “Formulation et techniques analytiques”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02566611v1</w:t>
+                <w:t xml:space="preserve">hal-02565928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural factors which control flavour release from gum arabic</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Intérêt de la rhéologie en formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Savary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The World Conference on New developments in Acacia gum research and products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Wrexham, United Kingdom</w:t>
+              <w:t xml:space="preserve">Entreprise APTAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Le Neubourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02567222v1</w:t>
+                <w:t xml:space="preserve">hal-02566611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt de la rhéologie en formulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Prediction of the sensory texture properties of cosmetic emulsions using instrumental characterizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entreprise Johnson &amp; Johnson</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Val de Reuil, France</w:t>
+              <w:t xml:space="preserve">Congrés “Chimiométrie”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02566633v1</w:t>
+                <w:t xml:space="preserve">hal-02567205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New tools to predict the acacia gum efficacy for emulsion stabilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bernadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric F. Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérépion Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Mondial des Emulsions (CME2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Lyon, France</w:t>
@@ -22776,636 +22836,623 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02567215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of spreading and penetration of ingredients used in cosmetic emulsions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Intérêt de la rhéologie en formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th World Congress on emulsions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">Entreprise Johnson &amp; Johnson</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Val de Reuil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02567230v1</w:t>
+                <w:t xml:space="preserve">hal-02566633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable development in Africa – Research and development openings</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Characterisation of spreading and penetration of ingredients used in cosmetic emulsions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The World Conference on New developments in Acacia gum research and products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Wrexham, United Kingdom</w:t>
+              <w:t xml:space="preserve">5th World Congress on emulsions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02567226v1</w:t>
+                <w:t xml:space="preserve">hal-02567230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlating sensorial and physicochemical properties of raw materials for cosmetic applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Sustainable development in Africa – Research and development openings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérépion Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bernadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Malhiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Savary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th IFSCC congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Buenos Aires, Argentina</w:t>
+              <w:t xml:space="preserve">The World Conference on New developments in Acacia gum research and products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Wrexham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02567026v1</w:t>
+                <w:t xml:space="preserve">hal-02567226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oil in water emulsions stabilized with xanthan gum / acacia gum mixtures: effect of gum structural properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Correlating sensorial and physicochemical properties of raw materials for cosmetic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Malhiac</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Savary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formula VI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">26th IFSCC congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02567210v1</w:t>
+                <w:t xml:space="preserve">hal-02567026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between physic-chemical properties, chemical properties and environmental condition production of Arabic Gum</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Oil in water emulsions stabilized with xanthan gum / acacia gum mixtures: effect of gum structural properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Desplanques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Malhiac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">North-West European Young Scientists Day (JNOEJC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Rouen, France</w:t>
+              <w:t xml:space="preserve">Formula VI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02565606v1</w:t>
+                <w:t xml:space="preserve">hal-02567210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking for active compounds in commiphora africana from mauritania</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Structural factors which control flavour release from gum arabic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bernadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Malhiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Savary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">North-West European Young Scientists Day (JNOEJC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Rouen, France</w:t>
+              <w:t xml:space="preserve">The World Conference on New developments in Acacia gum research and products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Wrexham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02567233v1</w:t>
+                <w:t xml:space="preserve">hal-02567222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between physico-chemical properties, chemical properties, and environmental conditions production of arabic gum</w:t>
               </w:r>
@@ -23430,64 +23477,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bernadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Malhiac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glucidoc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23512,51 +23559,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural polymers; Illustrations with different polysaccharides in food and cosmetic fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université Cadi Ayyad</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23575,2895 +23622,2908 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02566493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How flavor retention reflects the emulsifying properties of acacia gums</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Hucher</w:t>
+                <w:t xml:space="preserve">Relationship between physic-chemical properties, chemical properties and environmental condition production of Arabic Gum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérépion Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bernadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Malhiac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Weurman Flavour Research Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">North-West European Young Scientists Day (JNOEJC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02567250v1</w:t>
+                <w:t xml:space="preserve">hal-02565606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling surface properties for bonding application of structural composites and metals used in aeronautic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Looking for active compounds in commiphora africana from mauritania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie Pierre Gigandet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth International Symposium on Polymer Surface Modification: Relevance to Adhesion, University of Cincinnati</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Cincinnati, United States</w:t>
+              <w:t xml:space="preserve">North-West European Young Scientists Day (JNOEJC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02565637v1</w:t>
+                <w:t xml:space="preserve">hal-02567233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling adhesion of composites and aluminium alloys for aeronautic applications</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How flavor retention reflects the emulsifying properties of acacia gums</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bernadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Malhiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Sympsium on Advanced Technologies (ISAT’2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Le Havre, France</w:t>
+              <w:t xml:space="preserve">12th International Weurman Flavour Research Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02565628v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adhesion of aluminium alloys : morphology, surface chemistry and adhesive bond durability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId472" w:history="1">
+                <w:t xml:space="preserve">Controlling surface properties for bonding application of structural composites and metals used in aeronautic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glowacz F</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaslier L</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Moutarlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pierre Gigandet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th Anniversary of the Polymer Society of Korea</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Busan, South Korea</w:t>
+              <w:t xml:space="preserve">Sixth International Symposium on Polymer Surface Modification: Relevance to Adhesion, University of Cincinnati</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Cincinnati, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567255v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidating interactions between polysaccharides and aroma compouds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Controlling adhesion of composites and aluminium alloys for aeronautic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Catherine Malhiac</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaslier L</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Moutarlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pierre Gigandet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International conference on polymer-solvent complexes and intercalates</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">International Sympsium on Advanced Technologies (ISAT’2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02565655v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la durabilité d'assemblages composites collés carbone/epoxyde, lors de vieillissement thermique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Adhesion of aluminium alloys : morphology, surface chemistry and adhesive bond durability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaslier L</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Moutarlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pierre Gigandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Celine Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Dijon, France</w:t>
+              <w:t xml:space="preserve">30th Anniversary of the Polymer Society of Korea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Busan, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02565937v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude multidisciplinaire des mécanismes d'interaction entre les gommes Xanthane et Galactomannane</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elucidating interactions between polysaccharides and aroma compouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Aguni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugene P</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jouquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Malhiac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVème Journées d'étude des Polymères JEPO 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Lorient, France</w:t>
+              <w:t xml:space="preserve">6th International conference on polymer-solvent complexes and intercalates</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02565951v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the influence of polymer surface layer thickness on the adhesion of composite assembly</w:t>
+                <w:t xml:space="preserve">Etude de la durabilité d'assemblages composites collés carbone/epoxyde, lors de vieillissement thermique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Fois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th Anniversary of the Polymer Society of Korea</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Busan, South Korea</w:t>
+              <w:t xml:space="preserve">Matériaux 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02565679v1</w:t>
+                <w:t xml:space="preserve">hal-02565937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidating interactions between polysaccharides by aroma compounds study</w:t>
+                <w:t xml:space="preserve">Étude multidisciplinaire des mécanismes d'interaction entre les gommes Xanthane et Galactomannane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Aguni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P Eugene</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugene P</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jouquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Malhiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th Anniversary of the Polymer Society of Korea</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Busan, South Korea</w:t>
+              <w:t xml:space="preserve">XXIVème Journées d'étude des Polymères JEPO 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02567032v1</w:t>
+                <w:t xml:space="preserve">hal-02565951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la température sur le vieillissement d'un composite carbone/époxy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Ammar-Khodja</w:t>
+                <w:t xml:space="preserve">On the influence of polymer surface layer thickness on the adhesion of composite assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Picard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Netchitaïlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée interdisciplinaire de l'École Doctorale Normande Chimie-Biologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Rouen, France</w:t>
+              <w:t xml:space="preserve">30th Anniversary of the Polymer Society of Korea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Busan, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567070v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of specific interactions between aroma compounds and Xanthan/galactomannan mixtures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elucidating interactions between polysaccharides by aroma compounds study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Aguni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Eugene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jouquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Malhiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Weurman Flavour Research Symposium, Roskilde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Roskilde, Denmark</w:t>
+              <w:t xml:space="preserve">30th Anniversary of the Polymer Society of Korea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Busan, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567264v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la synergie xanthane/galactomannanes sur la rétention d'arômes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Influence de la température sur le vieillissement d'un composite carbone/époxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ammar-Khodja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Netchitaïlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du réseau Interactions Texture Flaveur INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Dijon, France</w:t>
+              <w:t xml:space="preserve">Journée interdisciplinaire de l'École Doctorale Normande Chimie-Biologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567260v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Polymer Surface Layer on the Adhesion of Polymer Matrix composites</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Determination of specific interactions between aroma compounds and Xanthan/galactomannan mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jouquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Malhiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joubert F</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Durban, South Africa</w:t>
+              <w:t xml:space="preserve">11th Weurman Flavour Research Symposium, Roskilde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Roskilde, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02565704v1</w:t>
+                <w:t xml:space="preserve">hal-02567264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Modification Induced by peel ply treatment of composites: Adhesion behaviour at the initial state and after ageing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Effet de la synergie xanthane/galactomannanes sur la rétention d'arômes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jouquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Malhiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Adhesives in Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Bristol, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journée du réseau Interactions Texture Flaveur INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02565720v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excimer LASER and composite surface treatment to improve adhesion performances</w:t>
+                <w:t xml:space="preserve">Influence of the Polymer Surface Layer on the Adhesion of Polymer Matrix composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Fois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Laurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joubert F</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euradh04</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Freiburg, Germany</w:t>
+              <w:t xml:space="preserve">15th International Conference Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Durban, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02565759v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of release agents on composite adhesion</w:t>
+                <w:t xml:space="preserve">Chemical Modification Induced by peel ply treatment of composites: Adhesion behaviour at the initial state and after ageing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Fois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUPAC 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Paris, France</w:t>
+              <w:t xml:space="preserve">Structural Adhesives in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Bristol, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02565740v1</w:t>
+                <w:t xml:space="preserve">hal-02565720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of matrices/air interface properties on aroma compound release from polysaccharide-based solutions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Excimer LASER and composite surface treatment to improve adhesion performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Malhiac</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Laurens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST ACTION 921 Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">Euradh04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02565735v1</w:t>
+                <w:t xml:space="preserve">hal-02565759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compréhension des phénomènes d’adhésions d’assemblages composites collés</w:t>
+                <w:t xml:space="preserve">Influence of release agents on composite adhesion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Fois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l’école doctorale 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, Caen, France</w:t>
+              <w:t xml:space="preserve">IUPAC 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02566394v1</w:t>
+                <w:t xml:space="preserve">hal-02565740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement de surface de matériaux composites par tissus à délaminer</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Effect of matrices/air interface properties on aroma compound release from polysaccharide-based solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Secouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Malhiac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premières Journées FFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Limoges, France</w:t>
+              <w:t xml:space="preserve">COST ACTION 921 Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02566396v1</w:t>
+                <w:t xml:space="preserve">hal-02565735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intumescent polypropylene-flax blends</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S Duquesne</w:t>
+                <w:t xml:space="preserve">Compréhension des phénomènes d’adhésions d’assemblages composites collés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Fois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Poutch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Meeting on Fire Retardancy and Protection of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Lille, France</w:t>
+              <w:t xml:space="preserve">Journée de l’école doctorale 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02567274v1</w:t>
+                <w:t xml:space="preserve">hal-02566394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la nature du renfort et de la rugosité de surface dans les assemblages composites collés</w:t>
+                <w:t xml:space="preserve">Traitement de surface de matériaux composites par tissus à délaminer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Fois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ième Journées d'Etude sur l'Adhésion (JADH'2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Oleron, France</w:t>
+              <w:t xml:space="preserve">Premières Journées FFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567083v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French ecosystem for the research in the cosmetic field</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Intumescent polypropylene-flax blends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lebras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poutch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INHA University</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2003, Incheon, South Korea</w:t>
+              <w:t xml:space="preserve">9th European Meeting on Fire Retardancy and Protection of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02566496v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle de la rugosité de surface sur la tenue mécanique d’assemblages composites collés</w:t>
+                <w:t xml:space="preserve">Influence de la nature du renfort et de la rugosité de surface dans les assemblages composites collés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Fois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Zoller</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Marchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès national du GFP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2003, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">12ième Journées d'Etude sur l'Adhésion (JADH'2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Oleron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02566397v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rugosité et microrugosité dans les assemblages composites collés.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">French ecosystem for the research in the cosmetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P Marchant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GFP 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2003, Clermont Ferrand, France</w:t>
+              <w:t xml:space="preserve">INHA University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2003, Incheon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567087v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retention of limonene by polysaccharides matrix : Characterisation of synergy between xanthan and carob gum</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Rôle de la rugosité de surface sur la tenue mécanique d’assemblages composites collés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Zoller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th Weurman Flavour Research Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2002, Dijon-Beaune, France</w:t>
+              <w:t xml:space="preserve">Congrès national du GFP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567035v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de surfaces composites. Applications au collage</w:t>
+                <w:t xml:space="preserve">Rugosité et microrugosité dans les assemblages composites collés.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Fois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Marchant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEPO 30</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2002, Guethary, France</w:t>
+              <w:t xml:space="preserve">Colloque GFP 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02566398v1</w:t>
+                <w:t xml:space="preserve">hal-02567087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la nature du renfort et de la rugosité de surface dans les assemblages composites</w:t>
+                <w:t xml:space="preserve">Caractérisation de surfaces composites. Applications au collage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Fois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JADH’03</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2002, Oléron, France</w:t>
+              <w:t xml:space="preserve">JEPO 30</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Guethary, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02566400v1</w:t>
+                <w:t xml:space="preserve">hal-02566398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures d’énergies de surfaces de composites verre/époxyde et carbone/époxyde</w:t>
               </w:r>
@@ -26475,51 +26535,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Fois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2002, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26538,355 +26598,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02566403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déstabilisation des ondes contrapropagatives observées dans un écoulement de Couette-Taylor viscoélastique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Influence de la nature du renfort et de la rugosité de surface dans les assemblages composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Innocent Mutabazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ièmes Journées de la Matière Condensée – SFP –</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Marseille, France</w:t>
+              <w:t xml:space="preserve">JADH’03</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02566407v1</w:t>
+                <w:t xml:space="preserve">hal-02566400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Counterpropagating waves observed in the Couette-Taylor flow with flexible polymer solution</w:t>
+                <w:t xml:space="preserve">Déstabilisation des ondes contrapropagatives observées dans un écoulement de Couette-Taylor viscoélastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innocent Mutabazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Couette-Taylor Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2001, Evanston, Il, United States</w:t>
+              <w:t xml:space="preserve">8ièmes Journées de la Matière Condensée – SFP –</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02567040v1</w:t>
+                <w:t xml:space="preserve">hal-02566407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique des ondes contrapropagatives observées dans un écoulement de Couette-Taylor viscoélastique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Retention of limonene by polysaccharides matrix : Characterisation of synergy between xanthan and carob gum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Secouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Malhiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Innocent Mutabazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Rencontres du Non-Linéaire, Institut Henri Poincaré</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2001, Paris, France</w:t>
+              <w:t xml:space="preserve">The 10th Weurman Flavour Research Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Dijon-Beaune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02566409v1</w:t>
+                <w:t xml:space="preserve">hal-02567035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques des ondes contrapropagatives observées dans un écoulement de Couette-Taylor visco-élastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innocent Mutabazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26918,1355 +26978,1545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02566411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la structure des systèmes xanthane - caroube sur la libération d'arômes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Counterpropagating waves observed in the Couette-Taylor flow with flexible polymer solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crumeyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innocent Mutabazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium SIGMA-ALDRICH Jeunes Chimistes 2001 (SAJEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2001, Rouen-Val de Reuil, France</w:t>
+              <w:t xml:space="preserve">12th International Couette-Taylor Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Evanston, Il, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02567097v1</w:t>
+                <w:t xml:space="preserve">hal-02567040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en évidence de la rétention de petites molécules dans la gomme de xanthane par SPME</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Dynamique des ondes contrapropagatives observées dans un écoulement de Couette-Taylor viscoélastique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crumeyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A Godart</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innocent Mutabazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème rencontre du Club Chromatographique du Val de Seine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2000, Rouen, France</w:t>
+              <w:t xml:space="preserve">4ème Rencontres du Non-Linéaire, Institut Henri Poincaré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02567280v1</w:t>
+                <w:t xml:space="preserve">hal-02566409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale des instabilités de solutions de polymère dans le système de Couette-Taylor</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Influence de la structure des systèmes xanthane - caroube sur la libération d'arômes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Secouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Malhiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Innocent Mutabazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFP 7ème Jounées de la Matière Condensée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Symposium SIGMA-ALDRICH Jeunes Chimistes 2001 (SAJEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2001, Rouen-Val de Reuil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02566417v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modes d'instabilités d'un écoulement non-newtonien observés dans le système de Couette-Taylor</w:t>
+                <w:t xml:space="preserve">Etude expérimentale des instabilités de solutions de polymère dans le système de Couette-Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mura A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innocent Mutabazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres du Non-Linéaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Paris, France</w:t>
+              <w:t xml:space="preserve">SFP 7ème Jounées de la Matière Condensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02566415v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidencing of Xanthan-Starch derivative incompatibility</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Modes d'instabilités d'un écoulement non-newtonien observés dans le système de Couette-Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crumeyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mura A</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Muller Guy</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innocent Mutabazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST ACTION 96</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1999, Udine, Italy</w:t>
+              <w:t xml:space="preserve">Rencontres du Non-Linéaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567049v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation physico-chimique d'un nouveau polysaccharide extrait de raquettes de Figuier de Barbarie</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mise en évidence de la rétention de petites molécules dans la gomme de xanthane par SPME</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Malhiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Godart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GFP 1999</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1999, Nantes, France</w:t>
+              <w:t xml:space="preserve">5ème rencontre du Club Chromatographique du Val de Seine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2000, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567291v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of Food Matrix with small ligands. OSLO (Norway) May 1999 On the difficulties to characterise starch/xantan systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Evidencing of Xanthan-Starch derivative incompatibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loescher E</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dubois I</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muller Guy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COST ACTION 96</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 1999, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">, Sep 1999, Udine, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02565773v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salt-Induced gelification of schizophyllan in relation with the water structure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId527" w:history="1">
+                <w:t xml:space="preserve">Caractérisation physico-chimique d'un nouveau polysaccharide extrait de raquettes de Figuier de Barbarie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Majdoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Roudesli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Picton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Lecerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muller Guy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europhysics Conference on Macromolecular Science – Polymer-Solvent Complexes and Intercalates</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1996, Meyrueis, France</w:t>
+              <w:t xml:space="preserve">Colloque GFP 1999</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1999, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02565778v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associative polymers and physical gels derived from natural biopolymers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interaction of Food Matrix with small ligands. OSLO (Norway) May 1999 On the difficulties to characterise starch/xantan systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Loescher E</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dubois I</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Muller Guy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Institut Français du Pétrole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 1996, Rueil Malmaison, France</w:t>
+              <w:t xml:space="preserve">COST ACTION 96</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1999, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02567310v1</w:t>
+                <w:t xml:space="preserve">hal-02565773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological properties of schizophyllan-borate ions mixtures resulting in physical gels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Associative polymers and physical gels derived from natural biopolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muller Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Picton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europhysics Conference on Gels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1995, Balatonszeplak, Hungary</w:t>
+              <w:t xml:space="preserve">Colloque Institut Français du Pétrole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1996, Rueil Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567051v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterization of fermentation exopolysaccharides by on-line size exclusion chromatography and light scattering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId527" w:history="1">
+                <w:t xml:space="preserve">Salt-Induced gelification of schizophyllan in relation with the water structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muller Guy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Symposium on Polymer Analysis and Characterization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1994, Les Diablerets, Switzerland</w:t>
+              <w:t xml:space="preserve">Europhysics Conference on Macromolecular Science – Polymer-Solvent Complexes and Intercalates</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1996, Meyrueis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02567324v1</w:t>
+                <w:t xml:space="preserve">hal-02565778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés complexantes du scléroglucane par les ions borate. Influence de la flexibilité de la chaîne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Rheological properties of schizophyllan-borate ions mixtures resulting in physical gels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muller Guy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Groupe Français des Polymères 94 Polymères hydrosolubles et polymères hydrophiles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1994, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Europhysics Conference on Gels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1995, Balatonszeplak, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02567112v1</w:t>
+                <w:t xml:space="preserve">hal-02567051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Molecular characterization of fermentation exopolysaccharides by on-line size exclusion chromatography and light scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muller Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th International Symposium on Polymer Analysis and Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1994, Les Diablerets, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propriétés complexantes du scléroglucane par les ions borate. Influence de la flexibilité de la chaîne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muller Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque du Groupe Français des Polymères 94 Polymères hydrosolubles et polymères hydrophiles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1994, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Effect of polysaccharide conformation on complex formation in scleroglucan-borate systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muller Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Network 94</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1994, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02567360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -28276,91 +28526,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring sensory potential of NaDES: from synthetic skin to cosmetic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vrignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Divoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28379,2429 +28629,2429 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFSCC 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Cannes Côte dAzur, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05325947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green amphiphilic xanthan derivative: a promising multifunctional ingredient in the stabilization of oil-in-water emulsions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mira Aboudib</w:t>
+                <w:t xml:space="preserve">Physicochemical and nutritional characteristics of Winemaking Lees of wines from local varieties from Republic of Moldova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Chioru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Trohina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Boistean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Colloids Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">International Conference on Global Food Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Louven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04772429v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04772510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical and nutritional characteristics of Winemaking Lees of wines from local varieties from Republic of Moldova</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Green amphiphilic xanthan derivative: a promising multifunctional ingredient in the stabilization of oil-in-water emulsions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mira Aboudib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecaterina Gore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Global Food Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Louven, Belgium</w:t>
+              <w:t xml:space="preserve">Food Colloids Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04772510v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04772429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promising potential of bio-sourced amphiphilic xanthan as an emulsifier in O/W dispersions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mira Abou Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th EPNOE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04775181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosmetic emulsions stabilized by natural source of proteins: Pickering system research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Epinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Cabannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chaisemartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Broche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Skin &amp; Formulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04775172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techno-functional properties of lecithin in the context of cosmetic formulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stabilization of oil-in-water emulsions by amphiphilic xanthan synthesized under green conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mira Abou Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th European Colloid &amp; Interface Society Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Chania Crete, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04775201v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of oil-in-water emulsions by amphiphilic xanthan synthesized under green conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mira Abou Dib</w:t>
+                <w:t xml:space="preserve">Encapsulated Vitamin C interaction with topical delivery systems and skin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vrignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana El-Mana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Gore</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th European Colloid &amp; Interface Society Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Chania Crete, Greece</w:t>
+              <w:t xml:space="preserve">Skin Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Malmö Sweden, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04775207v1</w:t>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encapsulated Vitamin C interaction with topical delivery systems and skin</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Surface tension decrease with dispersed lignin colloids and their potential capacity as emulsifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hadjiefstathiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Manière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecaterina Gore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Skin Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Malmö Sweden, Sweden</w:t>
+              <w:t xml:space="preserve">36th European Colloid &amp; Interface Society Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Chania Crete, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04775214v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface tension decrease with dispersed lignin colloids and their potential capacity as emulsifiers</w:t>
+                <w:t xml:space="preserve">Lignin derivatives as multifunctional polymers in emulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hadjiefstathiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Audrey Manière</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th European Colloid &amp; Interface Society Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Chania Crete, Greece</w:t>
+              <w:t xml:space="preserve">International Colloids Conference Elsevier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lisbon (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04775204v1</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lignin derivatives as multifunctional polymers in emulsions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florian Pion</w:t>
+                <w:t xml:space="preserve">Investigating the ability of an hydrocolloid extracted from Triumfetta cordifolia to emulsify and stabilise emulsions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Fanwa Nzokou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Kor Ndikontar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Malhiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Maxime Cheumani Yona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Colloids Conference Elsevier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lisbon (Portugal), Portugal</w:t>
+              <w:t xml:space="preserve">36th European Colloid &amp; Interface Society Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Chania Crete, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04775606v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the ability of an hydrocolloid extracted from Triumfetta cordifolia to emulsify and stabilise emulsions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Maxime Cheumani Yona</w:t>
+                <w:t xml:space="preserve">Techno-functional properties of lecithin in the context of cosmetic formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecaterina Gore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huong Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Belhaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Ollagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th European Colloid &amp; Interface Society Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Chania Crete, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04775209v1</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New challenges in cosmetic formulations Innovative, environmentally friendly and non toxic microparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Delaporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Carole Kouassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Formulation de la Société Chimique de France 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Compiègne (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04775625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phospholipids are natural emulsifiers: structure / performance relationship</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Exploring the nature and kinetic of establishment of molecular interactions in aqueous solution: the example of polysaccharide systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Cordinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd Conference of the European Colloid and Interface Society (ECIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">ESC 2019 European Student Colloid Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, VARNA, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02481941v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the nature and kinetic of establishment of molecular interactions in aqueous solution: the example of polysaccharide systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">SPRAY: Spectacular Polymer gels Release Ability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dumaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Merat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Fenioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESC 2019 European Student Colloid Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, VARNA, Bulgaria</w:t>
+              <w:t xml:space="preserve">Skin and Formulation – 5th Symposium &amp; 17th Skin Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02331886v1</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04778915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPRAY: Spectacular Polymer gels Release Ability</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Etude Cinétique de la Phase de Structuration d'un Gel à Base de Polysaccharides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Cordinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Skin and Formulation – 5th Symposium &amp; 17th Skin Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Reims, France</w:t>
+              <w:t xml:space="preserve">Polymérix 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Rennes, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04778915v1</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02462290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude Cinétique de la Phase de Structuration d'un Gel à Base de Polysaccharides</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Phospholipids are natural emulsifiers: structure / performance relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sasikan Pimpila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Belhaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Ollagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymérix 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Rennes, France. 2019</w:t>
+              <w:t xml:space="preserve">33rd Conference of the European Colloid and Interface Society (ECIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02462290v1</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination and quantification of interactions at the molecular scale between polysaccharides in aqueous solution using fluorescence spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cordinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Normandy Doctoral School of Chemistry Day (JEDNC 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02462479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of alkyl polyglucoside / fatty alcohol mixed surfactant ability to form lyotropic liquid crystals in formulated systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daria Terescenco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Merat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Clemenceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UK Colloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02565497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PHYSICAL AGING OF EMULSIONS CONTAINING COATED TIO2-NANOPARTICLES: INTERACTION BETWEEN NANOPARTICLES AND OTHER INGREDIENTS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Rowenczyk</w:t>
+                <w:t xml:space="preserve">Understanding the interactions between natural surfactant/co-surfactant of Alkyl polyglucoside/Fatty alcohol type through pseudo-ternary phase diagram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Terescenco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Clemenceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FORMULA VIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">IFSCC 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Orlando, United States. 276, pp.189 - 205, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02468342v1</w:t>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the interactions between natural surfactant/co-surfactant of Alkyl polyglucoside/Fatty alcohol type through pseudo-ternary phase diagram</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daria Terescenco</w:t>
+                <w:t xml:space="preserve">PHYSICAL AGING OF EMULSIONS CONTAINING COATED TIO2-NANOPARTICLES: INTERACTION BETWEEN NANOPARTICLES AND OTHER INGREDIENTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Rowenczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duclairoir-Poc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFSCC 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Orlando, United States. 276, pp.189 - 205, 2006</w:t>
+              <w:t xml:space="preserve">FORMULA VIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02566824v1</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the emollient polarity on the properties of cosmetic emulsion containing lamellar liquid crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daria Terescenco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Clemenceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formula VIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02566828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMPACT OF A TIO2 [NANO] COSMETICS GRADE ON THE CUTANEOUS MICROBIOTA: NANOPARTICLES BEHAVIOR IN EMULSION AND BACTERIOTOXICITY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Rowenczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Duclairoir-Poc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th Congress of the IFSCC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02468129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -30811,179 +31061,179 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matières premières cosmétiques : Ingrédients sensoriels – Volume 1 : le toucher, la vision, le goût,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Savary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cosmetic Valley Editions, 2019, 978-2490639175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02569383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matières premières cosmétiques : Ingrédients sensoriels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Savary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edition LAVOISIER, Tec &amp; Doc, 398 p., 2017, 978-2743022495</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02569390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -30993,371 +31243,371 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sécurité au laboratoire de formulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Colletta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Évaluation des produits cosmétiques : la sécurité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 310 p., 2018, 978-2-4906-3901-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02569302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosmetics and personal care products</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Future perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ololade Olatunji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Picard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atul Nayak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ololade Olatunji. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Polymers Industry Techniques and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing, pp.219-261, 2015, 9783319264141; 9783319264127. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-26414-1_8⟩</w:t>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.363-367, 2015, 9783319264141; 9783319264127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-26414-1_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02413300v1</w:t>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02413287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Future perspectives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Cosmetics and personal care products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Picard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Polymers Industry Techniques and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing, pp.363-367, 2015, 9783319264141; 9783319264127. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-26414-1_12⟩</w:t>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.219-261, 2015, 9783319264141; 9783319264127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-26414-1_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02413287v1</w:t>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02413300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable development in Africa – Research and development openings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -31366,747 +31616,897 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérépion Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bernadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Malhiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gum Arabic, John F. Kennedy, Glyn O. Philliips, Peter A. Williams</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.41-47, 2011, 978-1-84973-193-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02569314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological properties of schizophyllan in presence of borate ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 102, Steinkopff, pp.32-37, 2007, Progress in Colloid &amp; Polymer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/BFb0114384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02563130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser Surface Treatment of Composite Materials to Enhance Adhesion Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adhesion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley-VCH Verlag GmbH &amp; Co. KGaA, pp.305-318, 2006, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/3527607307.ch20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02562248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of specific interactions between aroma compounds and xanthan/galactomannan mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jouquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Malhiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developments in Food Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.421-424, 2006, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0167-4501(06)80099-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02562260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adhesion - Current Research and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Fois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laurens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Edition Wiley-VCH, Weinheim</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Possart, Wulff (ed.), 2005, 3-527-31263-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02569375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fire Retardant Polypropylene / flax blends – Use of hydroxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Fois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lebras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Poutch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in New trends in using halogen-free mineral additives and fillers, Royal Chemical Society, Cambridge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.291-301, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02569340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavour release from xanthan – galactomannan matrices: HS/SPME and rheological studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Secouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Malhiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flavour Research at the Dawn of the Twenty-first Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Intercept Publishers, pp.124-127, 2003, 1-898298-94-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02569355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Brevet (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EMULSIFYING AGENT BASED ON LIGNIN FRACTION AND USES THEREOF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hadjiefstathiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Manière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henri Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecaterina Gore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : European Patent Application No. 23 305556.5 V/Réf.: IFF 715-N/Réf.: B3908PC00 - Demande Internationale n° PCT/EP2024/060039. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId597"/>
+      <w:footerReference w:type="default" r:id="rId600"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -32174,51 +32574,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A1EEB998"/>
+    <w:nsid w:val="B2FC21B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -32405,51 +32805,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-grisel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0480-8747" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118575686" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312342v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vrignaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Boudesocque-Delaye" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Verger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Munnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2025.128277" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503171v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412277v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hadjiefstathiou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mani&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Attia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pion" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Ducrot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.129399" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04497876v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2024.124415" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04653658v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le N Fanwa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud M Y Cheumani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno G&#252;gi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hucher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Malhiac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.109862" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440511v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul&#8208;henri Ducrot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.55235" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767473v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cordinier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Petukhov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grisel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29081787" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914516v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Delaporte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grisel Michel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gore Ecaterina" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.13035" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679997v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Duchemin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecaterina Gore" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29153587" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04044653v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Barthod-Malat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hauguel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Behlouli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Savary" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings13020371" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767820v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Abou Dib" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.108461" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767788v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lemarchand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.131062" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767725v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice K Ndikontar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15132828" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03960143v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jaricot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Chao" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Merlaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.12811" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768301v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2022.119548" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768297v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Brudzy&#324;ska" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Sionkowska" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15093326" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768290v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzanna Kurzawa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cosmetics9040081" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775042v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768305v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14133484" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948022v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Percoco" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Patatian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Eudier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bader" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/exd.14192" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772449v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Picard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c00133?ref=pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768589v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Picard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c00133" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02413281v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gilbert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/srt.12667" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04170964v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Vassaux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Pluart" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2019.123952" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507834v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Hirel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2018.10.062" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02413292v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrestox.8b00311" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507857v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2018.12.002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02181669v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fantou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Comesse" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Renou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2019.03.079" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHND5F7B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768612v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Renou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2018.10.052" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48T4T12V-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507794v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dubuisson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2017.08.001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507804v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Terescenco" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Clemenceau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Merat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Duchemin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2017.12.149" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333684v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2017.08.017" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337517v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Savary" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clemenceau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Merat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.12498" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02310897v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rowenczyk" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duclairoir-Poc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Barreau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2017.07.013" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GDPWQL1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02181629v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Roy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle D&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.09.039" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02462386v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Douguet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Loubat-Bouleuc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2017.03.028" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507782v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Morel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.43497" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-75GC4P9K-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02181627v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Benyahia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.07.016" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2K7BVJP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02310892v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Orange" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2016.06.014" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163448v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Aguni" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2015.05.041" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163455v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Hai" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyoung Jin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Zang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2014.12.015" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02310811v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rossano" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Colletta" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Le Foll" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2013.11.039" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02310878v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Petibon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2013.10.026" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163431v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Desplanques" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2013.05.009" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163442v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Souguir" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm4017034" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02462397v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Jamshidian" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2014.05.094" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507774v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gilbert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loisel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2012.12.028" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163350v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2013.01.012" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507767v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2013.01.003" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507762v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2012.07.028" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507779v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2013.03.002" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507765v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joss.12001" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3PGCQNVN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163342v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2011.10.015" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02310805v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bernadi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2009.09.003" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02562279v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Secouard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tapie" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hucher" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jouquand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0892705708091606" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6760B7FB8A9F337D4499C04D27A782442E34C545/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02310799v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2007.12.027" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N19JLBHN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331891v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2007.06.001" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2NH214Z-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331762v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2006.07.011" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TMLQ136-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02562273v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. B&#233;nard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fois" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218460701751889" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02562265v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin B&#233;nard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fois" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2006.10.049" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MT5R0VL4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02562267v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aguni" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jouquand" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malhiac" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.200750513" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9178A859772C458BDDE646D89819BFCD4C7B60F4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02562272v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.200750448" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5512E383BAD7FEB8183E529CBEF87D2D1A185B13/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02562249v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laurens" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2005.07.008" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8C28397T-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02562240v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.1695" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JDNMS22Z-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02562236v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2005.02.012" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZ5JSBH7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02562223v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Bras" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poutch" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2004.04.028" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TKHJHGBL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02562232v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2004.11.006" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6WDHQD1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02562220v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Decroix" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0308-8146(02)00518-6" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSVXRHJL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02562215v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crumeyrolle" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Mutabazi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1466837" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866921v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Majdoub" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roudesli" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Picton" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Cerf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Muller" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0144-8617(00)00284-8" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XTFZ914P-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02562201v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Labat" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Br&#233;ard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bouquet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1620-7742(01)01363-0" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZX1QGFG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02563715v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma970485k" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-39TRWB1F-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02562151v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02562185v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Muller" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.19971140114" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J726R8Z5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02562106v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Capron" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10236669508233891" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774935v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774939v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774932v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771352v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775060v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henri Neyt" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Giger" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Elomri" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775185v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henry Neyt" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774943v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775176v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440924v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774949v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adamantini Paraskevopoulou" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775199v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775211v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440877v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440895v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775614v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Fanwa Nzokou" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Kor Ndikontar" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775617v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775609v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775191v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440853v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778905v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778903v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440832v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775621v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775628v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Aboudib" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565386v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Faucheux" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565237v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566424v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566504v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778907v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Faucheux" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778906v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778910v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565417v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566645v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567164v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Ollagnier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasikan Pimpila" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Belhaj" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565423v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566431v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565402v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566550v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566430v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565798v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565791v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365954v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Depayras" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ringued&#233;" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365922v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ringud&#233;" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566545v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566428v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566653v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566540v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566427v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02462489v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567127v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Merat" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dumaine" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Fenioux" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566805v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778913v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565395v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567153v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;via Salom&#227;o Calixto" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566567v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567179v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe G. Percoco" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bader" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566605v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02468397v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568241v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360627v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duclairoir Poc" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565814v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02462498v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565432v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565808v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565439v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566801v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566807v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566436v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566813v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565828v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565444v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567059v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567364v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567184v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565505v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02468392v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Feuilloley" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565487v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565481v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566811v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565500v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567191v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lati" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360711v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360706v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565823v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565475v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565520v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Haftek" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Elfakir" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Daniellou" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Larpent" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566838v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feuilloley" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566826v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565834v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565864v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc G J Feuilloley" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566834v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566817v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566833v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M G J Feuilloley" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02468362v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566841v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566819v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565849v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565546v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360617v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565890v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565873v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567064v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565915v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566846v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04435087v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Malhaire" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565561v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Monnier" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geslin M-C" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565904v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565569v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567201v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567013v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C Geslin" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567021v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Blaise" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Demonfort" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566441v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565582v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566479v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565578v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567205v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565922v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566492v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566624v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566483v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566485v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565589v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565596v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565928v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566611v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567222v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566633v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567215v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;pion Bastien" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jaouen" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567230v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567226v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567026v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567210v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565606v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567233v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565616v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566493v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567250v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565637v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glowacz F" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaslier L" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moutarlier" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Gigandet" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565628v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567255v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moutarlier" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565655v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene P" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565937v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565951v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565679v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567032v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Eugene" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567070v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ammar-Khodja" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Netchita&#239;lo" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567264v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567260v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565704v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Laurens" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joubert F" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565720v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565759v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565740v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565735v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566394v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566396v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567274v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebras" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Duquesne" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567083v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Marchant" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Perrot" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566496v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566397v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zoller" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567087v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567035v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566398v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566400v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566403v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566407v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567040v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566409v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566411v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567097v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567280v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Godart" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566417v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mura A" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert S" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566415v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567049v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loescher E" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubois I" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muller Guy" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567291v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Roudesli" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lecerf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565773v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565778v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567310v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Huguet" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Merle" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567051v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567324v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567112v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Han" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567360v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325947v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Divoux" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772429v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772510v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Chioru" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Trohina" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Boistean" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775181v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775172v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Epinat" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Cabannes" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Laurent" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaisemartin" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Broche" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775201v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Ly" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775207v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775214v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana El-Mana" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775204v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775606v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775209v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Maxime Cheumani Yona" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775625v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Carole Kouassi" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02481941v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331886v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778915v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dumaine" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462290v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02462479v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565497v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02468342v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566824v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566828v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02468129v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02569383v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02569390v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02569302v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02413300v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26414-1_8" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02413287v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ololade Olatunji" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul Nayak" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26414-1_12" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02569314v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02563130v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0114384" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02562248v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/3527607307.ch20" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02562260v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-4501(06)80099-3" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02569375v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02569340v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Poutch" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02569355v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-grisel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0480-8747" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118575686" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312342v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vrignaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Boudesocque-Delaye" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Verger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Munnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2025.128277" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503171v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412277v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hadjiefstathiou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mani&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Attia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pion" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Ducrot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.129399" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04653658v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le N Fanwa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud M Y Cheumani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno G&#252;gi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hucher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Malhiac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.109862" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04497876v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2024.124415" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914516v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Delaporte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grisel Michel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gore Ecaterina" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.13035" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440511v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul&#8208;henri Ducrot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.55235" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767473v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cordinier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Petukhov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grisel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29081787" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679997v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Duchemin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecaterina Gore" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29153587" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767820v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Abou Dib" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.108461" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767788v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lemarchand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.131062" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767725v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice K Ndikontar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15132828" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04044653v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Barthod-Malat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hauguel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Behlouli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Savary" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings13020371" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03960143v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jaricot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Chao" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Merlaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.12811" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768301v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2022.119548" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768297v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Brudzy&#324;ska" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Sionkowska" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15093326" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768290v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzanna Kurzawa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cosmetics9040081" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775042v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948022v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Percoco" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Patatian" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Eudier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bader" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/exd.14192" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768305v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14133484" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772449v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Picard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c00133?ref=pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768589v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Picard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c00133" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04170964v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Vassaux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Pluart" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2019.123952" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02413292v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrestox.8b00311" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507834v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Hirel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2018.10.062" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507857v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cis.2018.12.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02181669v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fantou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Comesse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Renou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2019.03.079" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHND5F7B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768612v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Renou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2018.10.052" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48T4T12V-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02413281v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gilbert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/srt.12667" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333684v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Terescenco" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Clemenceau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2017.08.017" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507804v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Merat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Duchemin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2017.12.149" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507794v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dubuisson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2017.08.001" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337517v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Savary" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clemenceau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Merat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.12498" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02181629v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Roy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle D&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.09.039" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02462386v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Douguet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Loubat-Bouleuc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2017.03.028" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02310897v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rowenczyk" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duclairoir-Poc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Barreau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2017.07.013" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GDPWQL1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507782v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Morel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.43497" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-75GC4P9K-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02181627v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Benyahia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2016.07.016" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2K7BVJP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02310892v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Orange" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2016.06.014" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163448v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Aguni" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2015.05.041" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163455v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Hai" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyoung Jin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Zang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2014.12.015" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163431v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Desplanques" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2013.05.009" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02310878v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Petibon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2013.10.026" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02310811v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rossano" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Colletta" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Le Foll" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2013.11.039" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163442v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Souguir" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm4017034" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02462397v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Jamshidian" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2014.05.094" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163350v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2013.01.012" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507767v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gilbert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2013.01.003" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507762v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2012.07.028" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507779v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2013.03.002" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507774v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loisel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2012.12.028" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507765v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joss.12001" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3PGCQNVN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163342v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2011.10.015" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02310805v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bernadi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2009.09.003" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02562279v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Secouard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tapie" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hucher" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jouquand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0892705708091606" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6760B7FB8A9F337D4499C04D27A782442E34C545/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02310799v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2007.12.027" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N19JLBHN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331891v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2007.06.001" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2NH214Z-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02562273v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. B&#233;nard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fois" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218460701751889" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331762v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2006.07.011" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TMLQ136-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02562265v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin B&#233;nard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fois" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2006.10.049" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MT5R0VL4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02562267v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aguni" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jouquand" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malhiac" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.200750513" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9178A859772C458BDDE646D89819BFCD4C7B60F4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02562272v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.200750448" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5512E383BAD7FEB8183E529CBEF87D2D1A185B13/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02562249v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laurens" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2005.07.008" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8C28397T-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02562240v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.1695" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JDNMS22Z-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02562232v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2004.11.006" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6WDHQD1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02562236v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2005.02.012" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZ5JSBH7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02562223v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Bras" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poutch" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2004.04.028" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TKHJHGBL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02562220v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Decroix" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0308-8146(02)00518-6" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSVXRHJL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02562215v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crumeyrolle" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Mutabazi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1466837" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866921v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Majdoub" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roudesli" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Picton" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Cerf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Muller" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0144-8617(00)00284-8" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XTFZ914P-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02562201v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Labat" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Br&#233;ard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bouquet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1620-7742(01)01363-0" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZX1QGFG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02563715v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma970485k" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-39TRWB1F-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02562151v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02562185v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Muller" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.19971140114" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J726R8Z5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02562106v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Capron" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10236669508233891" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578213v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Verger" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576516v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578231v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774935v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774939v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774932v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771352v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774943v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440924v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775176v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774949v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adamantini Paraskevopoulou" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775060v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henri Neyt" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Giger" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Elomri" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775211v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775199v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440877v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440895v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775614v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Fanwa Nzokou" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Kor Ndikontar" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775609v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775617v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775191v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440853v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778905v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778903v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04440832v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775621v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775628v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Aboudib" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565237v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566424v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566504v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778907v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Faucheux" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778906v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778910v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565386v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Faucheux" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565402v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566550v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566430v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565798v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566431v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567164v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Ollagnier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasikan Pimpila" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Belhaj" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565423v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565791v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365954v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Depayras" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ringued&#233;" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365922v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ringud&#233;" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566545v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566428v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566427v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566540v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566653v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02462489v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567127v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Merat" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dumaine" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Fenioux" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566805v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778913v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565395v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567153v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;via Salom&#227;o Calixto" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566567v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566645v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565417v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566605v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02468397v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360627v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duclairoir Poc" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568241v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565814v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02462498v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565432v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565808v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565439v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566801v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566807v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567179v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe G. Percoco" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bader" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565444v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567364v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567184v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565505v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02468392v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Feuilloley" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565487v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565481v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567059v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566811v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565500v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567191v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lati" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360711v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360706v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565823v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565475v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566436v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566813v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565828v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566838v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feuilloley" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565834v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565864v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc G J Feuilloley" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566834v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566826v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566817v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566833v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M G J Feuilloley" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02468362v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566841v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566819v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565849v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565520v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Haftek" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Elfakir" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Daniellou" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Larpent" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360617v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565546v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565890v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565873v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567064v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04435087v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Malhaire" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565561v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Monnier" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geslin M-C" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565904v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566846v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565915v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565569v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567201v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567021v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Blaise" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Demonfort" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566441v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567013v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C Geslin" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565582v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566479v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565578v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565922v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566483v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566485v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566492v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566624v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565589v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565596v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565928v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566611v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567205v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567215v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;pion Bastien" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jaouen" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566633v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567230v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567226v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567026v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567210v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567222v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565616v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566493v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565606v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567233v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567250v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565637v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glowacz F" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaslier L" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moutarlier" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Gigandet" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565628v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567255v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moutarlier" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565655v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene P" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565937v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565951v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565679v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567032v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Eugene" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567070v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ammar-Khodja" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Netchita&#239;lo" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567264v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567260v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565704v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Laurens" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joubert F" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565720v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565759v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565740v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565735v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566394v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566396v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567274v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebras" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Duquesne" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567083v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Marchant" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Perrot" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566496v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566397v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zoller" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567087v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566398v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566403v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566400v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566407v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567035v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566411v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567040v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566409v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567097v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566417v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mura A" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert S" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566415v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567280v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Godart" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567049v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loescher E" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubois I" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muller Guy" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567291v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Roudesli" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lecerf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565773v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567310v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Huguet" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Merle" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565778v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567051v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567324v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567112v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Han" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567360v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325947v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Divoux" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772510v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Chioru" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Trohina" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Boistean" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772429v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775181v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775172v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Epinat" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Cabannes" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Laurent" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaisemartin" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Broche" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775207v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775214v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana El-Mana" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775204v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775606v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775209v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Maxime Cheumani Yona" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775201v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Ly" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775625v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Carole Kouassi" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331886v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778915v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dumaine" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462290v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02481941v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02462479v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565497v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566824v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02468342v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02566828v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02468129v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02569383v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02569390v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02569302v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02413287v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ololade Olatunji" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul Nayak" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26414-1_12" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02413300v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26414-1_8" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02569314v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02563130v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0114384" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02562248v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/3527607307.ch20" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02562260v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-4501(06)80099-3" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02569375v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02569340v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Poutch" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02569355v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577994v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>